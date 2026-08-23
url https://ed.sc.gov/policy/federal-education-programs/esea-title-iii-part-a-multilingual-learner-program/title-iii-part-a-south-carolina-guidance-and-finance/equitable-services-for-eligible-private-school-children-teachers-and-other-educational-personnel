--- v0 (2025-12-18)
+++ v1 (2026-08-23)
@@ -371,51 +371,67 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> website</w:t>
       </w:r>
       <w:r w:rsidR="00BC39B3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF01965" w14:textId="52C4959C" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00556AAA">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under Title VIII, Part F, Subpart 1 of the Every Student Succeeds Act (ESSA), a district that is eligible and accepts Title III funding is required to offer private schools within its geographic area the opportunity to participate in Title III services. To ensure equitable access to Title III funding, districts must engage in timely and meaningful consultation with appropriate private school officials. If the private school wishes to participate in Title III, the district must provide educational services to eligible multilingual learners (MLs) and/or immigrant children and youth. LEAs with eligible MLs qualify for Title III, Part A funds annually. However, LEAs may or may not qualify for Title III, Part A Immigrant funds annually. Therefore, equitable participation of Title III, Part A Immigrant funds are only available if the LEA qualifies and accepts funding during the current fiscal year(s) </w:t>
+        <w:t xml:space="preserve">Under Title VIII, Part F, Subpart 1 of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Every</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student Succeeds Act (ESSA), a district that is eligible and accepts Title III funding is required to offer private schools within its geographic area the opportunity to participate in Title III services. To ensure equitable access to Title III funding, districts must engage in timely and meaningful consultation with appropriate private school officials. If the private school wishes to participate in Title III, the district must provide educational services to eligible multilingual learners (MLs) and/or immigrant children and youth. LEAs with eligible MLs qualify for Title III, Part A funds annually. However, LEAs may or may not qualify for Title III, Part A Immigrant funds annually. Therefore, equitable participation of Title III, Part A Immigrant funds are only available if the LEA qualifies and accepts funding during the current fiscal year(s) </w:t>
       </w:r>
       <w:r w:rsidR="00ED3477">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>during which</w:t>
       </w:r>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> equitable services are provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690B1AAB" w14:textId="30150988" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00556AAA">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
@@ -465,212 +481,362 @@
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>During the consultative meeting, the district and private school should discuss the equitable services components below in detail. In addition, all decisions from the consultative meeting must be clearly outlined in the meeting minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45800F30" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How private school students will be identified as MLs and/or immigrant students; </w:t>
+        <w:t xml:space="preserve">How private school students will be identified as MLs and/or immigrant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD375E2" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>How the needs of eligible MLs and/or immigrant students, their teachers, and other educational personnel will be identified;</w:t>
+        <w:t xml:space="preserve">How the needs of eligible MLs and/or immigrant students, their teachers, and other educational personnel will be </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identified;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="375E49F3" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The services that the LEA will provide to meet the language development needs of identified MLs and/or immigrant students, as well as the professional development needs of their teachers and other educational personnel at the school who work with MLs and/or immigrant students;</w:t>
+        <w:t xml:space="preserve">The services that the LEA will provide to meet the language development needs of identified MLs and/or immigrant students, as well as the professional development needs of their teachers and other educational personnel at the school who work with MLs and/or immigrant </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3747C9DE" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Whether services will include initial identification of MLs and/or immigrant students and assessment of their language proficiency, as well as a determination of whether students should exit ML status;</w:t>
+        <w:t xml:space="preserve">Whether services will include initial identification of MLs and/or immigrant students and assessment of their language proficiency, as well as a determination of whether students should exit ML </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>status;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="58181447" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How, where, and by whom the Title III services will be provided; </w:t>
+        <w:t xml:space="preserve">How, where, and by whom the Title III services will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECEBE56" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How the Title III services will be assessed, and how the results of those assessments will be used to improve the services; </w:t>
+        <w:t xml:space="preserve">How the Title III services will be assessed, and how the results of those assessments will be used to improve the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C68BB37" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The size and scope of the Title III services to be provided; </w:t>
+        <w:t xml:space="preserve">The size and scope of the Title III services to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E2FBE1" w14:textId="77777777" w:rsidR="00556AAA" w:rsidRPr="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
+    <w:p w14:paraId="68E2FBE1" w14:textId="0C27E574" w:rsidR="00556AAA" w:rsidRDefault="00556AAA" w:rsidP="00204041">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The amount of funding available to provide Title III services; and </w:t>
+        <w:t xml:space="preserve">The amount of funding available to provide Title III </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C04CAB2" w14:textId="3FF0977B" w:rsidR="008D137C" w:rsidRPr="008A0B9E" w:rsidRDefault="00556AAA" w:rsidP="008A0B9E">
+    <w:p w14:paraId="7002846C" w14:textId="6DE3C3C9" w:rsidR="009A64DC" w:rsidRPr="009A64DC" w:rsidRDefault="009A64DC" w:rsidP="009A64DC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556AAA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>How and when the LEA will make decisions about the delivery of Title III services, including a thorough consideration of the views of the private school officials on the provision of contract services through potential third-party providers.</w:t>
+        <w:t xml:space="preserve">How and when the LEA will make decisions about the delivery of Title III services, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a thorough</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556AAA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consideration of the views of the private school officials on the provision of contract services through potential third-party providers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C04CAB2" w14:textId="57E1CAA4" w:rsidR="008D137C" w:rsidRPr="009A64DC" w:rsidRDefault="009A64DC" w:rsidP="009A64DC">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How will required translation and interpretation services be provided to families?</w:t>
       </w:r>
       <w:r w:rsidR="008D137C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3729"/>
         <w:gridCol w:w="3730"/>
         <w:gridCol w:w="3421"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D2096A" w:rsidRPr="00171602" w14:paraId="69487FA6" w14:textId="2E87628F" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -697,51 +863,59 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2096A" w:rsidRPr="00171602" w14:paraId="7E066AE5" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2F3D4C"/>
           </w:tcPr>
           <w:p w14:paraId="738BB70C" w14:textId="77777777" w:rsidR="00D2096A" w:rsidRPr="00D2096A" w:rsidRDefault="00D2096A" w:rsidP="00D2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2096A">
-              <w:t xml:space="preserve">Decisions about the identification of multilingual learners and immigrant children and youth within the private school should be made collaboratively between the LEA and the participating private school. The identification process must be fair, nondiscriminatory, and as consistent as possible from one year to the next. Additionally, the South Carolina state-wide identification process, through Section II of the Enrollment Survey, should be implemented to meet those requirements, to the extent practicable.   </w:t>
+              <w:t xml:space="preserve">Decisions about the identification of multilingual learners and immigrant children and youth within the private school should be made collaboratively between the LEA and the participating private school. The identification process must be fair, nondiscriminatory, and as consistent as possible from one year to the next. Additionally, the South Carolina state-wide identification process, through Section II of the Enrollment Survey, should be implemented to meet those requirements, to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D2096A">
+              <w:t>the extent practicable</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D2096A">
+              <w:t xml:space="preserve">.   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51FA2D30" w14:textId="77777777" w:rsidR="00D2096A" w:rsidRPr="00D2096A" w:rsidRDefault="00D2096A" w:rsidP="00D2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="522F5CC2" w14:textId="52C8BBAB" w:rsidR="00D2096A" w:rsidRPr="00171602" w:rsidRDefault="00D2096A" w:rsidP="00D2096A">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D2096A">
               <w:t xml:space="preserve">Title III, Part A Immigrant: LEAs may or may not qualify for Title III, Part A Immigrant funds annually. Therefore, equitable participation of Title III, Part A Immigrant funds are only available if the LEA qualifies and accepts funding during the current fiscal year(s) </w:t>
             </w:r>
             <w:r w:rsidR="00B10C4D">
               <w:t>during which</w:t>
             </w:r>
             <w:r w:rsidRPr="00D2096A">
               <w:t xml:space="preserve"> equitable services are provided. However, it is best practice for all schools to identify immigrant students to provide services as needed</w:t>
             </w:r>
             <w:r w:rsidR="00B10C4D">
@@ -881,79 +1055,87 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61446AD5" w14:textId="397B60CF" w:rsidR="008A0B9E" w:rsidRPr="002368BA" w:rsidRDefault="00937860" w:rsidP="00937860">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00937860">
               <w:t>How will private school students be identified as immigrant children and youth?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="739B8605" w14:textId="77318282" w:rsidR="00AD3C9F" w:rsidRDefault="00AD3C9F" w:rsidP="00A7604D">
+          <w:p w14:paraId="739B8605" w14:textId="77318282" w:rsidR="00AD3C9F" w:rsidRDefault="00AD3C9F" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Section II of the Enrollment Survey</w:t>
             </w:r>
             <w:r w:rsidR="00533798">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> which includes the Home Language Survey (HLS). Please note that wording/requirements on the HLS may need to be adjusted to meet the needs of the private school (e.g., ELP assessment verbiage).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307175E3" w14:textId="77777777" w:rsidR="00AD3C9F" w:rsidRDefault="00AD3C9F" w:rsidP="00AD3C9F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18C3602C" w14:textId="06BA0E53" w:rsidR="008A0B9E" w:rsidRPr="002A6388" w:rsidRDefault="00AD3C9F" w:rsidP="00AD3C9F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01A2405C" w14:textId="77777777" w:rsidR="00AD3C9F" w:rsidRDefault="00AD3C9F" w:rsidP="00AD3C9F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t>Issue the SC Enrollment Survey (Section II) to all students during the registration/enrollment processes. It is recommended that the private school administer the identification tool.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="488BBE2C" w14:textId="77777777" w:rsidR="00AD3C9F" w:rsidRDefault="00AD3C9F" w:rsidP="00AD3C9F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
@@ -1113,111 +1295,119 @@
           </w:p>
           <w:p w14:paraId="7F870BB1" w14:textId="14E7F16C" w:rsidR="008A0B9E" w:rsidRPr="002368BA" w:rsidRDefault="002B14D8" w:rsidP="002B14D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B14D8">
               <w:lastRenderedPageBreak/>
               <w:t>Please note that ELP screening is not a requirement for the identification process of MLs in private schools. However, it is strongly recommended to determine identification and current ELP levels for MLs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FDE8957" w14:textId="1631F0BA" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="00A7604D">
+          <w:p w14:paraId="6FDE8957" w14:textId="1631F0BA" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>WIDA Screener (K-12) (paper or online as applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29B8C2CE" w14:textId="5CD15244" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="00A7604D">
+          <w:p w14:paraId="29B8C2CE" w14:textId="5CD15244" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>WIDA MODEL (K-12)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30162D82" w14:textId="61327C2A" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="00A7604D">
+          <w:p w14:paraId="30162D82" w14:textId="61327C2A" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Recent </w:t>
             </w:r>
             <w:r w:rsidR="00FE0595">
               <w:t xml:space="preserve">WIDA </w:t>
             </w:r>
             <w:r>
               <w:t>ACCESS/</w:t>
             </w:r>
             <w:r w:rsidR="00FE0595">
               <w:t xml:space="preserve">WIDA </w:t>
             </w:r>
             <w:r>
               <w:t>Alternate ACCESS, if applicable</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DDC9171" w14:textId="77777777" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="00C60E1F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AD87025" w14:textId="6B9D3C8C" w:rsidR="008A0B9E" w:rsidRPr="002A6388" w:rsidRDefault="00C60E1F" w:rsidP="00C60E1F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E9096A0" w14:textId="77777777" w:rsidR="00C60E1F" w:rsidRDefault="00C60E1F" w:rsidP="00C60E1F">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00C60E1F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Option 1</w:t>
             </w:r>
@@ -1401,245 +1591,298 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F3DDA6D" w14:textId="1D2E28E1" w:rsidR="008A0B9E" w:rsidRPr="00946844" w:rsidRDefault="0091775F" w:rsidP="001A6033">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091775F">
               <w:t>How will the data of identified MLs be gathered and communicated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57FC6949" w14:textId="3C61AA7B" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00062976">
+          <w:p w14:paraId="57FC6949" w14:textId="3C61AA7B" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Private schools can provide a copy of each qualifying Enrollment Survey (ES) to the LEA.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="095FFB33" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+          <w:p w14:paraId="095FFB33" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Private schools can provide a spreadsheet to the LEA including the following information:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423499A9" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+          <w:p w14:paraId="423499A9" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Student name;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76F7C2D4" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>name;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="76F7C2D4" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Grade level;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19FA4870" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">Grade </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>level;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="19FA4870" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Student ID #;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31B9A942" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">Student ID </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>#;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="31B9A942" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Student WIDA AMS coding (if applicable);</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A9F2823" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t>Student WIDA AMS coding (if applicable</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>);</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3A9F2823" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Date of identification screener;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="06D3946B" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">Date of identification </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>screener;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="06D3946B" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Identification screener type;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DF18E35" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">Identification screener </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>type;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7DF18E35" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Student score;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="36E97014" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>score;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="36E97014" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>The school year of participation;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="347D8D9A" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+              <w:t xml:space="preserve">The school year of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>participation;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="347D8D9A" w14:textId="77777777" w:rsidR="00062976" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Name of individual administering the screener; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="210E028B" w14:textId="34A37000" w:rsidR="005A056A" w:rsidRDefault="00062976" w:rsidP="00A7604D">
+          <w:p w14:paraId="210E028B" w14:textId="34A37000" w:rsidR="005A056A" w:rsidRDefault="00062976" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Any additional information that may be needed or beneficial.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52F13A2C" w14:textId="2ECC58A9" w:rsidR="00062976" w:rsidRPr="002A6388" w:rsidRDefault="00062976" w:rsidP="00062976">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="579D438C" w14:textId="782C9804" w:rsidR="008A0B9E" w:rsidRPr="002A6388" w:rsidRDefault="005A056A" w:rsidP="001A6033">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="005A056A">
               <w:lastRenderedPageBreak/>
               <w:t>Respond to LEA with this information by the date listed in the initial notification of participation letter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533480" w:rsidRPr="00171602" w14:paraId="466D9E27" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="661C379D" w14:textId="77777777" w:rsidR="00533480" w:rsidRDefault="00533480" w:rsidP="00350EB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00533480">
-              <w:lastRenderedPageBreak/>
               <w:t>LEA and Private School Decision and Notes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="677B9124" w14:textId="77777777" w:rsidR="00B079ED" w:rsidRDefault="00B079ED" w:rsidP="00350EB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50723865" w14:textId="77777777" w:rsidR="00B079ED" w:rsidRDefault="00B079ED" w:rsidP="00350EB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20FC0605" w14:textId="77777777" w:rsidR="00F752A7" w:rsidRDefault="00F752A7" w:rsidP="00350EB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="127CC9B0" w14:textId="6381D4E2" w:rsidR="00B079ED" w:rsidRPr="0091775F" w:rsidRDefault="00B079ED" w:rsidP="00350EB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD3C9F">
               <w:t>Timeline:</w:t>
             </w:r>
@@ -1712,73 +1955,81 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C1AE67E" w14:textId="4EDDE802" w:rsidR="00533480" w:rsidRPr="0091775F" w:rsidRDefault="00533480" w:rsidP="00533480">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00533480">
               <w:t>Although parent notifications (PNs) are not a requirement for private schools, it is best practice to inform parents/guardians regarding services their child(ren) will receive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D2DBD66" w14:textId="084483B5" w:rsidR="00533480" w:rsidRDefault="00533480" w:rsidP="00533480">
+          <w:p w14:paraId="6D2DBD66" w14:textId="084483B5" w:rsidR="00533480" w:rsidRDefault="00533480" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Parent Notification (PN) letters </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC7DE54" w14:textId="77777777" w:rsidR="00533480" w:rsidRDefault="00533480" w:rsidP="00533480">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F09359C" w14:textId="01910755" w:rsidR="00533480" w:rsidRDefault="00533480" w:rsidP="00533480">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F5A773E" w14:textId="33D2E9F9" w:rsidR="00533480" w:rsidRPr="002A6388" w:rsidRDefault="00533480" w:rsidP="001A6033">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t>Issue the applicable SC parent notification to all families of MLs who qualify for MLP services. Please note that some wording may need to be adjusted to reflect services based on the private school.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00533480" w:rsidRPr="00171602" w14:paraId="0149EBA2" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
@@ -2029,72 +2280,77 @@
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05A71CF4" w14:textId="5A4B852E" w:rsidR="00533480" w:rsidRPr="002368BA" w:rsidRDefault="007B0817" w:rsidP="0053516B">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B0817">
               <w:t>How, where, and by whom will services occur?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A40034" w14:textId="6A9AFBC1" w:rsidR="007B0817" w:rsidRDefault="007B0817" w:rsidP="004C1BEA">
             <w:r>
               <w:t>Online Platform</w:t>
             </w:r>
             <w:r w:rsidR="004C1BEA">
-              <w:t xml:space="preserve">s </w:t>
-[...2 lines deleted...]
-              <w:t>– discuss examples with LEA.</w:t>
+              <w:t>s – discuss examples with LEA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BDA39C0" w14:textId="77777777" w:rsidR="004C1BEA" w:rsidRDefault="007B0817" w:rsidP="004C1BEA">
             <w:r>
               <w:t>Program Service Delivery Model Options</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22AEDD72" w14:textId="5DE66419" w:rsidR="007B0817" w:rsidRDefault="004C1BEA" w:rsidP="004C1BEA">
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007B0817">
               <w:t>Participate in MLP services (e.g., class period, pull out).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="646D7964" w14:textId="05742868" w:rsidR="005A056A" w:rsidRPr="002A6388" w:rsidRDefault="005A056A" w:rsidP="005A056A">
             <w:r w:rsidRPr="005A056A">
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A056A">
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A056A">
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C3D847" w14:textId="77777777" w:rsidR="005A056A" w:rsidRDefault="005A056A" w:rsidP="005A056A">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="005A056A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Option 1</w:t>
             </w:r>
             <w:r>
               <w:t>: Supportive software, reference materials, class materials may be purchased for use only with eligible students in the private school.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C4CFDE0" w14:textId="77777777" w:rsidR="005A056A" w:rsidRDefault="005A056A" w:rsidP="005A056A">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
@@ -2361,113 +2617,129 @@
             </w:pPr>
             <w:r w:rsidRPr="00C066D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Potential Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002314E8" w:rsidRPr="00171602" w14:paraId="59B1116F" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7061FA02" w14:textId="2A32A334" w:rsidR="002314E8" w:rsidRPr="002368BA" w:rsidRDefault="00276A2D" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276A2D">
-              <w:t>How are private schools assessing student growth?</w:t>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00276A2D">
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276A2D">
+              <w:t xml:space="preserve"> private schools assessing student growth?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="726183D5" w14:textId="77777777" w:rsidR="00276A2D" w:rsidRDefault="00276A2D" w:rsidP="00A7604D">
+          <w:p w14:paraId="726183D5" w14:textId="77777777" w:rsidR="00276A2D" w:rsidRDefault="00276A2D" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>WIDA MODEL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10B3FB78" w14:textId="094546E1" w:rsidR="00276A2D" w:rsidRDefault="000E1FB0" w:rsidP="00A7604D">
+          <w:p w14:paraId="10B3FB78" w14:textId="094546E1" w:rsidR="00276A2D" w:rsidRDefault="000E1FB0" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>WIDA ACCESS or WIDA Alternate ACCESS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65327AA0" w14:textId="77777777" w:rsidR="00276A2D" w:rsidRDefault="00276A2D" w:rsidP="00276A2D">
             <w:pPr>
               <w:ind w:left="360"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E0CB57D" w14:textId="351B26F0" w:rsidR="00276A2D" w:rsidRDefault="00276A2D" w:rsidP="00276A2D">
             <w:r>
               <w:t xml:space="preserve">South Carolina does not pay for private schools to administer </w:t>
             </w:r>
             <w:r w:rsidR="000E1FB0">
               <w:t xml:space="preserve">WIDA </w:t>
             </w:r>
             <w:r>
               <w:t>ACCESS</w:t>
             </w:r>
             <w:r w:rsidR="000E1FB0">
               <w:t xml:space="preserve"> or WIDA Alternate ACCESS</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. If </w:t>
             </w:r>
             <w:r w:rsidR="000E1FB0">
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is the chosen assessment during the consultation, the LEA and private school should discuss cost and payment based on the Title III allocation for the private school or general funds at the private school. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F1DBFC1" w14:textId="5C8D4CCC" w:rsidR="002314E8" w:rsidRPr="002A6388" w:rsidRDefault="00276A2D" w:rsidP="00276A2D">
             <w:r>
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DA6D6D6" w14:textId="77777777" w:rsidR="00276A2D" w:rsidRPr="00276A2D" w:rsidRDefault="00276A2D" w:rsidP="00276A2D">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276A2D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="00276A2D">
               <w:t>Private school MLs are brought to LEA facilities for the administration of the assessment.</w:t>
             </w:r>
@@ -2764,81 +3036,81 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00920352" w:rsidRPr="00171602" w14:paraId="0A0E70CB" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53260A3B" w14:textId="006B8D10" w:rsidR="00920352" w:rsidRPr="002368BA" w:rsidRDefault="00EC364C" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC364C">
               <w:t>What family engagement opportunities will be available and by whom?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F847027" w14:textId="35CAAD8D" w:rsidR="00EC364C" w:rsidRDefault="007F3A14" w:rsidP="00A7604D">
+          <w:p w14:paraId="6F847027" w14:textId="35CAAD8D" w:rsidR="00EC364C" w:rsidRDefault="007F3A14" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00EC364C">
               <w:t>ontent/language tutoring</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FC13817" w14:textId="72BDB8E5" w:rsidR="00EC364C" w:rsidRDefault="007F3A14" w:rsidP="00A7604D">
+          <w:p w14:paraId="1FC13817" w14:textId="72BDB8E5" w:rsidR="00EC364C" w:rsidRDefault="007F3A14" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00EC364C">
               <w:t>eminars about higher education opportunities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72EEA2A3" w14:textId="7034240A" w:rsidR="00920352" w:rsidRPr="002A6388" w:rsidRDefault="007F3A14" w:rsidP="00A7604D">
+          <w:p w14:paraId="72EEA2A3" w14:textId="7034240A" w:rsidR="00920352" w:rsidRPr="002A6388" w:rsidRDefault="007F3A14" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00EC364C">
               <w:t>ulticultural celebration/family night</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E4C42EB" w14:textId="77777777" w:rsidR="00EC364C" w:rsidRPr="00EC364C" w:rsidRDefault="00EC364C" w:rsidP="00EC364C">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC364C">
               <w:rPr>
@@ -3035,51 +3307,59 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C066D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Professional Learning Opportunities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F010E8" w:rsidRPr="00171602" w14:paraId="11D8AA01" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2F3D4C"/>
           </w:tcPr>
           <w:p w14:paraId="3B038A2D" w14:textId="1475AB4C" w:rsidR="00F010E8" w:rsidRPr="00171602" w:rsidRDefault="00F010E8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00F010E8">
-              <w:t>Depending on the needs of the private school, professional learning may or may not be included in equitable services or funds may be a limiting factor in this decision. However, professional learning opportunities may be an essential way to improve instruction quality for serving MLs and/or immigrant students in private schools. All educators delivering Title III-funded language instruction must meet the requirement in Title III Section 3116(C) concerning fluency in English and any other languages of instruction. Private school teachers delivering instruction to MLs within their own school day and system are not required to meet highly qualified standards because they are not receiving payment from the LEA. These such teachers may receive professional learning opportunities to better meet the needs of their students.</w:t>
+              <w:t xml:space="preserve">Depending on the needs of the private school, professional learning may or may not be included in equitable services or funds may be a limiting factor in this decision. However, professional learning opportunities may be an essential way to improve instruction quality for serving MLs and/or immigrant students in private schools. All educators delivering Title III-funded language instruction must meet the requirement in Title III Section 3116(C) concerning fluency in English and any other languages of instruction. Private school teachers delivering instruction to MLs within their own school day and system are not required to meet highly qualified standards because they are not receiving payment from the LEA. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F010E8">
+              <w:t>These such</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F010E8">
+              <w:t xml:space="preserve"> teachers may receive professional learning opportunities to better meet the needs of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F010E8" w:rsidRPr="00171602" w14:paraId="2B77E82F" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FFEB10B" w14:textId="77777777" w:rsidR="00F010E8" w:rsidRPr="00C066D9" w:rsidRDefault="00F010E8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C066D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Guiding Questions</w:t>
             </w:r>
           </w:p>
@@ -3127,163 +3407,144 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F010E8" w:rsidRPr="00171602" w14:paraId="1AC7FEB5" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32131FBA" w14:textId="287C9B24" w:rsidR="00F010E8" w:rsidRPr="002368BA" w:rsidRDefault="00F010E8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F010E8">
               <w:t>What professional learning opportunities (PLOs) will occur, when, and by whom?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8706B3" w14:textId="77777777" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="0D8706B3" w14:textId="77777777" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>Virtual or In-person</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FE0CD07" w14:textId="3A0283CC" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="6FE0CD07" w14:textId="3A0283CC" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">WIDA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E267EB4" w14:textId="559D6116" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="1E267EB4" w14:textId="559D6116" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>Self-paced modules</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D78E4A" w14:textId="79B8BF12" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="45D78E4A" w14:textId="79B8BF12" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>Purchased PLOs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C5128E" w14:textId="51627D5C" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="09C5128E" w14:textId="51627D5C" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>District hosted PLOs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68657D0B" w14:textId="0DBE5D1E" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="68657D0B" w14:textId="0DBE5D1E" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>SC Multilingual Learner Program Conference</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40489423" w14:textId="5C283E99" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
+          <w:p w14:paraId="40489423" w14:textId="5C283E99" w:rsidR="00F010E8" w:rsidRDefault="00F010E8" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
               <w:t>SCDE Title III</w:t>
             </w:r>
             <w:r w:rsidR="005D2467">
               <w:t xml:space="preserve">/MLP </w:t>
             </w:r>
             <w:r>
               <w:t>hosted PLOs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CF223E" w14:textId="272B4FB3" w:rsidR="00A7604D" w:rsidRDefault="005D2467" w:rsidP="005D2467">
+          <w:p w14:paraId="38CF223E" w14:textId="272B4FB3" w:rsidR="00A7604D" w:rsidRDefault="005D2467" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:before="0"/>
             </w:pPr>
             <w:r>
-              <w:t>D</w:t>
-[...18 lines deleted...]
-              <w:spacing w:before="0"/>
+              <w:t>Discuss additional examples with LEA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026333A6" w14:textId="77777777" w:rsidR="005D2467" w:rsidRDefault="005D2467" w:rsidP="005E5D72">
+            <w:pPr>
               <w:ind w:left="1440"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="040AC87D" w14:textId="7E951838" w:rsidR="00F010E8" w:rsidRPr="002A6388" w:rsidRDefault="00F010E8" w:rsidP="00A7604D">
             <w:r>
-              <w:t>If the above suggestion(s) are not decided upon, consult with the LEA for additional options.</w:t>
+              <w:t xml:space="preserve">If the above </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>suggestion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>(s) are not decided upon, consult with the LEA for additional options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E59C4EE" w14:textId="77777777" w:rsidR="00A7604D" w:rsidRPr="00A7604D" w:rsidRDefault="00A7604D" w:rsidP="00A7604D">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7604D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7604D">
               <w:t>Include private school staff with LEA PLOs already taking place at LEA. This could include outside consultants or experts, in-house professional learning, and/or subscriptions to groups/networks/resources regarding MLs and/or immigrant students. An LEA that typically sends its own teachers to a local university also could pay for private school educators to take the same courses.</w:t>
             </w:r>
@@ -3335,69 +3596,78 @@
             <w:r w:rsidRPr="00A7604D">
               <w:t xml:space="preserve">Professional learning opportunities may be outsourced by a variety of experts or vendors. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="073A2547" w14:textId="77777777" w:rsidR="00A7604D" w:rsidRPr="00A7604D" w:rsidRDefault="00A7604D" w:rsidP="00A7604D">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B11F3F0" w14:textId="5CB4D828" w:rsidR="00F010E8" w:rsidRPr="002A6388" w:rsidRDefault="00A7604D" w:rsidP="00A7604D">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7604D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Option 4: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7604D">
-              <w:t>If the private school has a staff member with sufficient knowledge and experience, the private school can utilize that employee to conduct professional learning opportunities or the LEA can employ the individual to lead PLO efforts within the private school.</w:t>
+              <w:t xml:space="preserve">If the private school has a staff member with sufficient knowledge and experience, the private school can utilize that employee to conduct professional learning </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7604D">
+              <w:t>opportunities</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7604D">
+              <w:t xml:space="preserve"> or the LEA can employ the individual to lead PLO efforts within the private school.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A09D8" w:rsidRPr="00171602" w14:paraId="26BBC08E" w14:textId="77777777" w:rsidTr="002F4873">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="058318EF" w14:textId="77777777" w:rsidR="003A09D8" w:rsidRPr="00AD3C9F" w:rsidRDefault="003A09D8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3C9F">
+              <w:lastRenderedPageBreak/>
               <w:t>LEA and Private School Decision and Notes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11603EA0" w14:textId="77777777" w:rsidR="003A09D8" w:rsidRPr="00AD3C9F" w:rsidRDefault="003A09D8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="344F43A3" w14:textId="77777777" w:rsidR="003A09D8" w:rsidRPr="00AD3C9F" w:rsidRDefault="003A09D8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FE290F1" w14:textId="77777777" w:rsidR="003A09D8" w:rsidRPr="00AD3C9F" w:rsidRDefault="003A09D8" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
@@ -3666,75 +3936,75 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="536589B7" w14:textId="5DC03F39" w:rsidR="007B4196" w:rsidRPr="002368BA" w:rsidRDefault="000725E3" w:rsidP="000725E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000725E3">
               <w:t>What adjustments should be made for the upcoming school year if the private school plans to continue participation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D534255" w14:textId="4ADB325B" w:rsidR="007B4196" w:rsidRDefault="000725E3" w:rsidP="007B4196">
+          <w:p w14:paraId="7D534255" w14:textId="4ADB325B" w:rsidR="007B4196" w:rsidRDefault="000725E3" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="000725E3">
               <w:t>SCDE Consolidated Monitoring Tool</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73231911" w14:textId="2B11BC1F" w:rsidR="000725E3" w:rsidRDefault="000725E3" w:rsidP="000725E3">
+          <w:p w14:paraId="73231911" w14:textId="2B11BC1F" w:rsidR="000725E3" w:rsidRDefault="000725E3" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Student Data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30FDB102" w14:textId="1DB65171" w:rsidR="000725E3" w:rsidRPr="002A6388" w:rsidRDefault="000725E3" w:rsidP="000725E3">
+          <w:p w14:paraId="30FDB102" w14:textId="1DB65171" w:rsidR="000725E3" w:rsidRPr="002A6388" w:rsidRDefault="000725E3" w:rsidP="005E5D72">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>SCDE Title III</w:t>
             </w:r>
             <w:r w:rsidR="00AD3C9E">
               <w:t>/MLP Self-Reflection</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="691C2661" w14:textId="36D013DC" w:rsidR="007B4196" w:rsidRPr="002A6388" w:rsidRDefault="000725E3" w:rsidP="000725E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
@@ -3871,51 +4141,59 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Suggested Formula</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B4050" w:rsidRPr="00171602" w14:paraId="4A9A6911" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2F3D4C"/>
           </w:tcPr>
           <w:p w14:paraId="1845D8CA" w14:textId="6FABFEA3" w:rsidR="006B4050" w:rsidRPr="006B4050" w:rsidRDefault="006B4050" w:rsidP="006B4050">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4050">
-              <w:t>The LEA and private school should discuss and agree upon the allocation formula during the consultation meeting. The SCDE suggests the allocation formula below to ensure that funding is equitable based on a per-pupil amount for both the LEA and private school students. Additionally, allocated for eligible private school students and educators must be obligated within the fiscal year for which the funds are received by the LEA. The LEA remains in control of funds at all times.</w:t>
+              <w:t xml:space="preserve">The LEA and private school should discuss and agree upon the allocation formula during the consultation meeting. The SCDE suggests the allocation formula below to ensure that funding is equitable based on a per-pupil amount for both the LEA and private school students. Additionally, allocated for eligible private school students and educators must be obligated within the fiscal year for which the funds are received by the LEA. The LEA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006B4050">
+              <w:t>remains in control of funds at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006B4050">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B4050" w:rsidRPr="00171602" w14:paraId="23FB77EF" w14:textId="77777777" w:rsidTr="003A09D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20BD870C" w14:textId="4E625755" w:rsidR="006B4050" w:rsidRPr="006B4050" w:rsidRDefault="006B4050" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4050">
               <w:t>Suggested ML Allocation Formula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
@@ -4150,51 +4428,599 @@
           <w:p w14:paraId="4286BFD0" w14:textId="77777777" w:rsidR="006B4050" w:rsidRPr="002368BA" w:rsidRDefault="006B4050" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3C9F">
               <w:t>Timeline:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7151" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B817F43" w14:textId="77777777" w:rsidR="006B4050" w:rsidRPr="002A6388" w:rsidRDefault="006B4050" w:rsidP="005E4AC5">
             <w:pPr>
               <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78F74B53" w14:textId="77777777" w:rsidR="006B4050" w:rsidRDefault="006B4050">
+    <w:p w14:paraId="78F74B53" w14:textId="698FEBCE" w:rsidR="009A64DC" w:rsidRDefault="009A64DC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51562037" w14:textId="77777777" w:rsidR="009A64DC" w:rsidRDefault="009A64DC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3729"/>
+        <w:gridCol w:w="3730"/>
+        <w:gridCol w:w="3421"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A64DC" w:rsidRPr="00C066D9" w14:paraId="3A89FBEA" w14:textId="77777777" w:rsidTr="00D6704C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10880" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F3D4C"/>
+          </w:tcPr>
+          <w:p w14:paraId="4498F208" w14:textId="6EE2ECBA" w:rsidR="009A64DC" w:rsidRPr="00C066D9" w:rsidRDefault="009A64DC" w:rsidP="00D6704C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Translation and Interpretation Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A64DC" w:rsidRPr="00171602" w14:paraId="33CDD64C" w14:textId="77777777" w:rsidTr="00D6704C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10880" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F3D4C"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A54CEC7" w14:textId="77777777" w:rsidR="00941EBF" w:rsidRDefault="00941EBF" w:rsidP="00941EBF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00941EBF">
+              <w:t>South Carolina has no state statute or regulation that requires private schools to provide language access, and Title VI obligations apply only when federal funds are involved. Public schools must offer translation and interpretation services because they receive federal funding, but private schools are only required to do so if they participate in federally funded programs such as Title I or Title III equitable services. Even then, the legal responsibility rests with the public school district delivering those services—not the private school itself. South Carolina’s education code (Title 59) governs the public school system and imposes no language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00941EBF">
+              <w:noBreakHyphen/>
+              <w:t>access requirements on private institutions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BFA952E" w14:textId="77777777" w:rsidR="00941EBF" w:rsidRPr="00941EBF" w:rsidRDefault="00941EBF" w:rsidP="00941EBF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="228DB190" w14:textId="77777777" w:rsidR="00941EBF" w:rsidRDefault="00941EBF" w:rsidP="00941EBF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00941EBF">
+              <w:t xml:space="preserve">For families, this means that private schools may offer translation or interpretation voluntarily, but they are not legally required to do so. If a child receives federally funded services, such as Title I </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00941EBF">
+              <w:t>tutoring</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00941EBF">
+              <w:t>, the district must ensure language access to those services, while the private school has no obligation beyond cooperating with the district. For all general school communication, private schools set their own policies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22647458" w14:textId="77777777" w:rsidR="00941EBF" w:rsidRPr="00941EBF" w:rsidRDefault="00941EBF" w:rsidP="00941EBF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A922622" w14:textId="09B80214" w:rsidR="009A64DC" w:rsidRPr="00171602" w:rsidRDefault="00941EBF" w:rsidP="00D6704C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00941EBF">
+              <w:t>In practice, private schools are not federally required to translate report cards or enrollment documents, provide interpreters for parent meetings, or maintain a language access plan unless they receive federal funds or the translation relates directly to a federally funded service—circumstances in which the district, not the private school, is responsible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A64DC" w:rsidRPr="00C066D9" w14:paraId="0D9A1B8F" w14:textId="77777777" w:rsidTr="00D6704C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3729" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA2E351" w14:textId="77777777" w:rsidR="009A64DC" w:rsidRPr="00C066D9" w:rsidRDefault="009A64DC" w:rsidP="00D6704C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C066D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Guiding Questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F7A617" w14:textId="77777777" w:rsidR="009A64DC" w:rsidRPr="00C066D9" w:rsidRDefault="009A64DC" w:rsidP="00D6704C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C066D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Potential Identification Tool</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18ABB060" w14:textId="77777777" w:rsidR="009A64DC" w:rsidRPr="00C066D9" w:rsidRDefault="009A64DC" w:rsidP="00D6704C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C066D9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Potential Administration Options</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A64DC" w:rsidRPr="002A6388" w14:paraId="75698192" w14:textId="77777777" w:rsidTr="00D6704C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3729" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCDED5C" w14:textId="77678E25" w:rsidR="005E5D72" w:rsidRPr="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:t>What languages are represented among eligible private school students and their families, and how were these needs identified?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1F2211" w14:textId="77777777" w:rsidR="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:t>Which types of communication (e.g., meetings, evaluations, notices, ongoing parent engagement) require translation or interpretation to ensure equitable access?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB5AA5F" w14:textId="3F342292" w:rsidR="005E5D72" w:rsidRPr="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:t>For which activities or meetings will interpretation be needed on the private school campus, and which will occur at district sites?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5655E6B3" w14:textId="77777777" w:rsidR="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:t>How will we ensure that families can access translated materials regardless of where services are delivered?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6627841C" w14:textId="77777777" w:rsidR="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:lastRenderedPageBreak/>
+              <w:t>Will the district provide translation and interpretation directly, contract with vendors, or use a combination of approaches?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6970D438" w14:textId="3DAE6362" w:rsidR="005E5D72" w:rsidRPr="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:t>If the private school prefers to use its own interpreters or translators, how will the district ensure qualifications, accuracy, and compliance?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288A65DA" w14:textId="77777777" w:rsidR="005E5D72" w:rsidRDefault="005E5D72" w:rsidP="005E5D72">
+            <w:r w:rsidRPr="005E5D72">
+              <w:t>How will we avoid using untrained staff or students as interpreters, especially in sensitive or legally required communications?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49061846" w14:textId="6DD8E73E" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:r w:rsidRPr="0084732D">
+              <w:t>What is the process for the private school to request translation or interpretation services, and what is the expected turnaround time?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DE0442" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:r w:rsidRPr="0084732D">
+              <w:t>How will urgent or last</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084732D">
+              <w:noBreakHyphen/>
+              <w:t xml:space="preserve">minute </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>interpretation needs</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0084732D">
+              <w:t xml:space="preserve"> be handled?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25560EC0" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:r w:rsidRPr="0084732D">
+              <w:t>What systems will we use to track requests, usage, and costs to ensure services remain equitable and allowable?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524705A7" w14:textId="170B8F47" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:r w:rsidRPr="0084732D">
+              <w:t>How will translation and interpretation costs be allocated within the equitable services budget?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1FF7C4" w14:textId="2E106752" w:rsidR="009A64DC" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Are there cost</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084732D">
+              <w:noBreakHyphen/>
+              <w:t>effective or shared solutions (e.g., districtwide contracts, shared interpreters) that still meet the private school’s needs</w:t>
+            </w:r>
+            <w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21710A99" w14:textId="4320018E" w:rsidR="009A64DC" w:rsidRPr="002A6388" w:rsidRDefault="005E5D72" w:rsidP="009A64DC">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Right to Translation and Interpretation Services section of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="005E5D72">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>South Carolina Enrollment Survey (ES)</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005E5D72">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="45D5E4D9" w14:textId="545CAF83" w:rsidR="009A64DC" w:rsidRPr="002A6388" w:rsidRDefault="009A64DC" w:rsidP="00D6704C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B932D2" w14:textId="57A24A58" w:rsidR="009A64DC" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>District-Provided Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7918DE4D" w14:textId="3411CEAB" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>District bilingual staff or interpreters provide translation and interpretation directly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A153618" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>District schedules interpreters for private school events (parent meetings, assessments, etc.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AC915F4" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>District translates required documents (notices, forms, communications).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283B7C65" w14:textId="77777777" w:rsidR="0084732D" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="642D24D3" w14:textId="22F84BC5" w:rsidR="0084732D" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>District Contracts with Vendor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB3DBF4" w14:textId="6CFEABD8" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t xml:space="preserve">District </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>procures</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0084732D">
+              <w:t xml:space="preserve"> a translation/interpretation vendor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2109FEE0" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t xml:space="preserve">Private schools request services through a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0084732D">
+              <w:lastRenderedPageBreak/>
+              <w:t>district-managed process.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1783AC0C" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Vendor invoices the district directly (never the private school).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F38864" w14:textId="77777777" w:rsidR="001958FB" w:rsidRDefault="001958FB" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="778BEB66" w14:textId="78F09791" w:rsidR="0084732D" w:rsidRPr="001958FB" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001958FB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>District-Purchased Materials or Subscriptions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A2EE20" w14:textId="1917F664" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Translation software subscriptions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22960AFB" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Multilingual communication platforms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EF4F6C2" w14:textId="201AE03A" w:rsidR="0084732D" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Headsets or equipment for simultaneous interpretation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E43FD7C" w14:textId="77777777" w:rsidR="001958FB" w:rsidRPr="001958FB" w:rsidRDefault="001958FB" w:rsidP="001958FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C9B49A" w14:textId="3EB061B3" w:rsidR="0084732D" w:rsidRPr="001958FB" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001958FB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Coordination Through a District Liaison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31BA010C" w14:textId="096515FF" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Intake of translation/interpretation requests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C6EF0B" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Scheduling interpreters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CD4FFD" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Tracking usage and compliance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20827255" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="0084732D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0084732D">
+              <w:t>Ensuring services align with consultation agreements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D77A175" w14:textId="77777777" w:rsidR="0084732D" w:rsidRPr="0084732D" w:rsidRDefault="0084732D" w:rsidP="009A64DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40075C37" w14:textId="6B9CA4D7" w:rsidR="009A64DC" w:rsidRPr="002A6388" w:rsidRDefault="009A64DC" w:rsidP="00D6704C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D2FFA0F" w14:textId="77777777" w:rsidR="009A64DC" w:rsidRDefault="009A64DC">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380BAFA3" w14:textId="77777777" w:rsidR="006B4050" w:rsidRDefault="006B4050">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -4320,193 +5146,204 @@
     </w:p>
     <w:p w14:paraId="558E0F81" w14:textId="0D3F1239" w:rsidR="006B4050" w:rsidRDefault="006B4050" w:rsidP="006B4050">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Please note that a private school official has the right to file a complaint with the SEA when the official deems that an LEA has not engaged in meaningful and timely consultation, has not given due consideration to the views of the private school, or has made a decision that treats eligible private school students inequitably. For more information, please reference the Multilingual Learner Program (MLP) Guiding Principles or contact the SCDE Title III</w:t>
       </w:r>
       <w:r w:rsidR="007650D3">
         <w:t>/MLP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Coordinator and/or State Ombudsman.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F59A36" w14:textId="77777777" w:rsidR="006B4050" w:rsidRDefault="006B4050" w:rsidP="006B4050">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A29D4FE" w14:textId="07A2FC54" w:rsidR="006B4050" w:rsidRDefault="006B4050" w:rsidP="00181D8B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> ______________________________________ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">______________________________________ </w:t>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:t xml:space="preserve"> ______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00181D8B">
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DD0A23" w14:textId="57BF7B19" w:rsidR="006B4050" w:rsidRDefault="006B4050" w:rsidP="00181D8B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Name of LEA Representative</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Signature of LEA Representative</w:t>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DAAFEB" w14:textId="77777777" w:rsidR="006B4050" w:rsidRDefault="006B4050" w:rsidP="006B4050">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A8B2FB" w14:textId="2FA97632" w:rsidR="00181D8B" w:rsidRDefault="00181D8B" w:rsidP="00181D8B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>______________________________________  ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC82297" w14:textId="5AD98FA0" w:rsidR="004A2AD1" w:rsidRPr="004A2AD1" w:rsidRDefault="006B4050" w:rsidP="00A017F6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Name of Private School Representative</w:t>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Signature of Private School Representative</w:t>
       </w:r>
       <w:r w:rsidR="00181D8B">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004A2AD1" w:rsidRPr="004A2AD1" w:rsidSect="004A2AD1">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="630" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ABAFBC2" w14:textId="77777777" w:rsidR="00B84AEB" w:rsidRDefault="00B84AEB" w:rsidP="00AD320C">
+    <w:p w14:paraId="1AEBE5E1" w14:textId="77777777" w:rsidR="002734B6" w:rsidRDefault="002734B6" w:rsidP="00AD320C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A35A0C1" w14:textId="77777777" w:rsidR="00B84AEB" w:rsidRDefault="00B84AEB" w:rsidP="00AD320C">
+    <w:p w14:paraId="099F47AB" w14:textId="77777777" w:rsidR="002734B6" w:rsidRDefault="002734B6" w:rsidP="00AD320C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -4539,61 +5376,61 @@
   <w:p w14:paraId="06A2D6C9" w14:textId="01306A80" w:rsidR="00AD320C" w:rsidRPr="002228B3" w:rsidRDefault="00AD320C" w:rsidP="004A2AD1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10620"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B80A46B" w14:textId="77777777" w:rsidR="00A017F6" w:rsidRDefault="00A017F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C63FA3" w14:textId="77777777" w:rsidR="00B84AEB" w:rsidRDefault="00B84AEB" w:rsidP="00AD320C">
+    <w:p w14:paraId="783516AB" w14:textId="77777777" w:rsidR="002734B6" w:rsidRDefault="002734B6" w:rsidP="00AD320C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EC04E08" w14:textId="77777777" w:rsidR="00B84AEB" w:rsidRDefault="00B84AEB" w:rsidP="00AD320C">
+    <w:p w14:paraId="304C4DCC" w14:textId="77777777" w:rsidR="002734B6" w:rsidRDefault="002734B6" w:rsidP="00AD320C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="707AE2D6" w14:textId="77777777" w:rsidR="00A017F6" w:rsidRDefault="00A017F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F6AE670" w14:textId="77777777" w:rsidR="004A2AD1" w:rsidRDefault="00AD320C" w:rsidP="004A2AD1">
     <w:pPr>
@@ -4787,50 +5624,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05E6777D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90F44C2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="060D534D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10BE8EBE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4872,51 +5858,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DA19FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10BE8EBE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4958,51 +5944,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9A32F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8EB2B000"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E5039B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="005415C8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5044,51 +6179,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14DA2CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A28664CC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5130,51 +6265,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15354C14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5216,51 +6351,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D0A4B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C19CFD6C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D60AC84A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5302,51 +6437,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DCF529F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="693A449E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5388,51 +6523,498 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21CB261B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15803C26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="296128A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB02CB2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A2E6E23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F684A6CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AB87F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="494A263C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="984" w:hanging="624"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -5477,51 +7059,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B854D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76D40784"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5563,51 +7145,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E34467A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0AC3D8E"/>
     <w:lvl w:ilvl="0" w:tplc="6234E498">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6504D87C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5649,51 +7231,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="305F6063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13343742"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5735,51 +7317,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="342C288C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B665802"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5848,51 +7430,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="349A3408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64F4648E"/>
     <w:lvl w:ilvl="0" w:tplc="1C74059E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5934,51 +7516,498 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37421B5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0706DF18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A6C7A45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D7A5DD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B1266ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F308894"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F752419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3496E504"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6047,51 +8076,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="435F52E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEC6FA2A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC60ECF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6133,51 +8162,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45784FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C2AE11A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6219,51 +8248,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45911FB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D2AE74C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB4856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D401174"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6332,51 +8510,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50AA3EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDDE3C9E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6418,51 +8596,349 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564307BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B4404E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579123FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="684496A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="582669CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="079429BA"/>
     <w:lvl w:ilvl="0" w:tplc="6234E498">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6504,51 +8980,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596D688E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C83262"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6590,51 +9066,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603F15AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9670DE38"/>
+    <w:lvl w:ilvl="0" w:tplc="83387C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListParagraph"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66CE3B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32008DD0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6676,51 +9266,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692455B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10BE8EBE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6762,67 +9352,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6F6009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08202C84"/>
     <w:lvl w:ilvl="0" w:tplc="D4DEEFD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34B6ADA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6849,51 +9438,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D756364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92CE7DDE"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6962,51 +9551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C20794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F56E4278"/>
     <w:lvl w:ilvl="0" w:tplc="DDEC2544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="624"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7051,51 +9640,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7532462E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13343742"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7137,51 +9726,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D33F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10BE8EBE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7223,51 +9812,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8574B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F29766"/>
     <w:lvl w:ilvl="0" w:tplc="880C9F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7840922E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7309,51 +9898,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFF6120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D6B208"/>
     <w:lvl w:ilvl="0" w:tplc="7E620794">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="984" w:hanging="624"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -7399,298 +9988,346 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="788158440">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="707920508">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1228346832">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1446582419">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="937758868">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2030638235">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="460806547">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="612830452">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1148864416">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="763569393">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1978221367">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="694310953">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1381049242">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="377053863">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="489103366">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="707920508">
+  <w:num w:numId="16" w16cid:durableId="1720085979">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="687412561">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="156698255">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1546216504">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1228346832">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="20" w16cid:durableId="1777944810">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1446582419">
-[...20 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1978221367">
+  <w:num w:numId="21" w16cid:durableId="1149009188">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="694310953">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="22" w16cid:durableId="148601969">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="371082033">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1454472507">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1861553026">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="565338314">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1818304161">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1833325128">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="323821191">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="499657119">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="390660591">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="33116133">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="785923997">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="349180277">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="213348430">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="775758666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="338390689">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="475875740">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="26488000">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1207257679">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="550848945">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="74713967">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="117914766">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1349260878">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00876967"/>
     <w:rsid w:val="00047E49"/>
     <w:rsid w:val="00062976"/>
     <w:rsid w:val="000725E3"/>
     <w:rsid w:val="000B1DCD"/>
     <w:rsid w:val="000C339D"/>
     <w:rsid w:val="000E1E63"/>
     <w:rsid w:val="000E1FB0"/>
     <w:rsid w:val="00114B40"/>
     <w:rsid w:val="00126E3B"/>
     <w:rsid w:val="0013613D"/>
     <w:rsid w:val="00171602"/>
     <w:rsid w:val="00181D8B"/>
     <w:rsid w:val="001829B3"/>
+    <w:rsid w:val="001958FB"/>
     <w:rsid w:val="001F1208"/>
     <w:rsid w:val="00204041"/>
     <w:rsid w:val="00206049"/>
     <w:rsid w:val="00213452"/>
     <w:rsid w:val="002228B3"/>
     <w:rsid w:val="002314E8"/>
     <w:rsid w:val="002368BA"/>
     <w:rsid w:val="0024252E"/>
+    <w:rsid w:val="002734B6"/>
     <w:rsid w:val="00276A2D"/>
     <w:rsid w:val="00276FD2"/>
     <w:rsid w:val="002A53D7"/>
     <w:rsid w:val="002A6388"/>
     <w:rsid w:val="002B14D8"/>
     <w:rsid w:val="002F1413"/>
     <w:rsid w:val="00302BBA"/>
     <w:rsid w:val="00350EB5"/>
     <w:rsid w:val="003914AC"/>
     <w:rsid w:val="003A09D8"/>
     <w:rsid w:val="003B3389"/>
+    <w:rsid w:val="003E0572"/>
     <w:rsid w:val="003F7109"/>
     <w:rsid w:val="004A2AD1"/>
     <w:rsid w:val="004B187E"/>
     <w:rsid w:val="004C1BEA"/>
     <w:rsid w:val="004D0853"/>
     <w:rsid w:val="004D0FF5"/>
     <w:rsid w:val="00533480"/>
     <w:rsid w:val="00533798"/>
     <w:rsid w:val="00533984"/>
+    <w:rsid w:val="0054234B"/>
     <w:rsid w:val="00545E81"/>
     <w:rsid w:val="00556AAA"/>
     <w:rsid w:val="005900CC"/>
     <w:rsid w:val="005A056A"/>
     <w:rsid w:val="005B4746"/>
     <w:rsid w:val="005D0CC9"/>
     <w:rsid w:val="005D2467"/>
     <w:rsid w:val="005E33B5"/>
+    <w:rsid w:val="005E5D72"/>
     <w:rsid w:val="0064208A"/>
     <w:rsid w:val="006B4050"/>
     <w:rsid w:val="006D3065"/>
     <w:rsid w:val="006E0E99"/>
     <w:rsid w:val="00710B19"/>
     <w:rsid w:val="00747313"/>
     <w:rsid w:val="007650D3"/>
     <w:rsid w:val="00783EB9"/>
     <w:rsid w:val="007B0817"/>
     <w:rsid w:val="007B4196"/>
     <w:rsid w:val="007E3587"/>
     <w:rsid w:val="007F3A14"/>
     <w:rsid w:val="00800B0E"/>
     <w:rsid w:val="00802179"/>
+    <w:rsid w:val="0084732D"/>
     <w:rsid w:val="00862EAE"/>
     <w:rsid w:val="00876967"/>
     <w:rsid w:val="00876D96"/>
+    <w:rsid w:val="008965AD"/>
     <w:rsid w:val="008A0B9E"/>
     <w:rsid w:val="008B2A75"/>
     <w:rsid w:val="008D137C"/>
     <w:rsid w:val="0091775F"/>
     <w:rsid w:val="00917847"/>
     <w:rsid w:val="00920352"/>
     <w:rsid w:val="00920944"/>
     <w:rsid w:val="009272CD"/>
     <w:rsid w:val="00937860"/>
+    <w:rsid w:val="00941EBF"/>
     <w:rsid w:val="00946844"/>
+    <w:rsid w:val="009A64DC"/>
     <w:rsid w:val="009C1386"/>
     <w:rsid w:val="009C4C55"/>
+    <w:rsid w:val="009D33FE"/>
     <w:rsid w:val="00A017F6"/>
     <w:rsid w:val="00A11AF6"/>
     <w:rsid w:val="00A16433"/>
     <w:rsid w:val="00A605F4"/>
     <w:rsid w:val="00A7604D"/>
     <w:rsid w:val="00AB0EC0"/>
     <w:rsid w:val="00AD320C"/>
     <w:rsid w:val="00AD3C9E"/>
     <w:rsid w:val="00AD3C9F"/>
     <w:rsid w:val="00AE1CDC"/>
     <w:rsid w:val="00AE32AF"/>
     <w:rsid w:val="00AF6F98"/>
     <w:rsid w:val="00B079ED"/>
     <w:rsid w:val="00B10C4D"/>
     <w:rsid w:val="00B84AEB"/>
     <w:rsid w:val="00BA6F32"/>
     <w:rsid w:val="00BC39B3"/>
     <w:rsid w:val="00C066D9"/>
     <w:rsid w:val="00C501E2"/>
     <w:rsid w:val="00C60E1F"/>
     <w:rsid w:val="00C62A98"/>
     <w:rsid w:val="00C844D8"/>
     <w:rsid w:val="00CF0E38"/>
     <w:rsid w:val="00D11310"/>
     <w:rsid w:val="00D2096A"/>
     <w:rsid w:val="00D43E33"/>
     <w:rsid w:val="00D64E4B"/>
     <w:rsid w:val="00D96B7D"/>
     <w:rsid w:val="00DB1B8D"/>
     <w:rsid w:val="00DD1359"/>
     <w:rsid w:val="00E0131A"/>
     <w:rsid w:val="00E46EB1"/>
     <w:rsid w:val="00E6506F"/>
     <w:rsid w:val="00EA3977"/>
     <w:rsid w:val="00EC364C"/>
     <w:rsid w:val="00ED3477"/>
     <w:rsid w:val="00F010E8"/>
     <w:rsid w:val="00F1159B"/>
     <w:rsid w:val="00F20129"/>
     <w:rsid w:val="00F32096"/>
     <w:rsid w:val="00F731FF"/>
     <w:rsid w:val="00F752A7"/>
+    <w:rsid w:val="00F90E1B"/>
     <w:rsid w:val="00FE0595"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -8301,51 +10938,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D43E33"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -8575,55 +11211,54 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D43E33"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A7604D"/>
+    <w:rsid w:val="005E5D72"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="1"/>
-        <w:numId w:val="29"/>
+        <w:numId w:val="34"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0" w:line="0" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00D43E33"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="E19812" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
@@ -8895,63 +11530,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC39B3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/policy/federal-education-programs/esea-title-iii-part-a-multilingual-learner-program/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/policy/federal-education-programs/esea-title-i-part-c-migrant-education-program-mep/enrollment-survey-es/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/policy/federal-education-programs/esea-title-iii-part-a-multilingual-learner-program/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\webrunson\Downloads\Instruction%20Template%20Portrait.dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\smurphy\Downloads\Instruction%20Template%20Portrait.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="SCDE_Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2F3D4C"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FCEFD8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="F1BA55"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="43718B"/>
       </a:accent2>
       <a:accent3>
@@ -9199,76 +11834,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Instruction Template Portrait</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>17238</Characters>
+  <Pages>16</Pages>
+  <Words>3674</Words>
+  <Characters>20942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>663</Lines>
-  <Paragraphs>218</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Insert General Overview Document Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20087</CharactersWithSpaces>
+  <CharactersWithSpaces>24567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Insert General Overview Document Title</dc:title>
   <dc:subject/>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0826e832dd00abd2f337f68eb075c95a5ab6cd6520d00a0ba8db692f280ccf73</vt:lpwstr>
   </property>