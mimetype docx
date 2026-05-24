--- v0 (2026-01-23)
+++ v1 (2026-05-24)
@@ -52,51 +52,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="186A6944" w14:textId="11607146" w:rsidR="00B03E7C" w:rsidRPr="00DD2768" w:rsidRDefault="000F31F2" w:rsidP="00736BF7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>School districts/Multi-district career centers</w:t>
+        <w:t>School districts/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD2768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Multi-district</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD2768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> career centers</w:t>
       </w:r>
       <w:r w:rsidR="004D2598" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> are required to submit this </w:t>
       </w:r>
       <w:r w:rsidR="00567818" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>renewal</w:t>
       </w:r>
       <w:r w:rsidR="00BE2C85" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
@@ -1480,51 +1498,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, the principal/director of the school/career center where the innovative course will be offere</w:t>
       </w:r>
       <w:r w:rsidR="002F76A5" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d, and the district superintendent or designee. If a m</w:t>
       </w:r>
       <w:r w:rsidR="005E395A" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ulti-district career center</w:t>
       </w:r>
       <w:r w:rsidR="002F76A5" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is submitting an application, signatures must be obtained from the superintendents o</w:t>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002F76A5" w:rsidRPr="00DD2768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>submitting an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F76A5" w:rsidRPr="00DD2768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, signatures must be obtained from the superintendents o</w:t>
       </w:r>
       <w:r w:rsidR="00CA32DC" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="002F76A5" w:rsidRPr="00DD2768">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALL districts sending students to the center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09779833" w14:textId="77777777" w:rsidR="005E395A" w:rsidRPr="00DD2768" w:rsidRDefault="005E395A" w:rsidP="00986716">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="180" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -1551,80 +1585,91 @@
       <w:r w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The completed, signed application </w:t>
       </w:r>
       <w:r w:rsidR="006B1A6F" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">including all data requested should be </w:t>
       </w:r>
       <w:r w:rsidR="00F40465" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sent electronically by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0002645B" w:rsidRPr="00C714E7">
+        <w:t xml:space="preserve">sent electronically </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F40465" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD2768">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="0002645B" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C18D7">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00DD2768">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C18D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Friday</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0002645B" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0002645B" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00447BAC" w:rsidRPr="00C714E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2186,51 +2231,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Year</w:t>
       </w:r>
       <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="969097371"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00430814" w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2303,51 +2347,50 @@
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Year </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="211243316"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00430814" w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2420,51 +2463,50 @@
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="1691866747"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2518,51 +2560,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Year</w:t>
       </w:r>
       <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="-1248960370"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00184D37" w:rsidRPr="00184D37">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00184D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3765D29E" w14:textId="77777777" w:rsidR="009A50BB" w:rsidRPr="00184D37" w:rsidRDefault="009A50BB" w:rsidP="00393954">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -4379,135 +4420,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00583656" w:rsidRPr="00D2431F" w14:paraId="0514B3AB" w14:textId="77777777" w:rsidTr="00583656">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkStart w:id="5" w:name="_Hlk139963837"/>
-          <w:p w14:paraId="47511E75" w14:textId="47EC06AB" w:rsidR="00583656" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00583656">
+          <w:p w14:paraId="47511E75" w14:textId="47EC06AB" w:rsidR="00583656" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00583656">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-367832172"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00184D37">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="000F5695">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00583656" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>No, there are no changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E0A57A2" w14:textId="507325B0" w:rsidR="00583656" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00583656">
+          <w:p w14:paraId="0E0A57A2" w14:textId="507325B0" w:rsidR="00583656" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00583656">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-136640938"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F5695">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002D1ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00583656" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -7851,140 +7890,138 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w14:paraId="5F5AD88F" w14:textId="77777777" w:rsidTr="00BA21AB">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5585395D" w14:textId="0B2874C8" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00C81D59">
+          <w:p w14:paraId="5585395D" w14:textId="0B2874C8" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00C81D59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="1617644254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA21AB" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>No, there are no changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F682BE" w14:textId="26A3BA93" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00C81D59">
+          <w:p w14:paraId="72F682BE" w14:textId="26A3BA93" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00C81D59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-1156453710"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA21AB" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -8159,139 +8196,137 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w14:paraId="30A40FFB" w14:textId="77777777" w:rsidTr="00BA21AB">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7149D5EF" w14:textId="564D3313" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00C81D59">
+          <w:p w14:paraId="7149D5EF" w14:textId="564D3313" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00C81D59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="806282819"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA21AB" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>No, there are no changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38A13194" w14:textId="6AAD4CEC" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00C81D59">
+          <w:p w14:paraId="38A13194" w14:textId="6AAD4CEC" w:rsidR="00BA21AB" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00C81D59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-1684586369"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA21AB" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -8462,135 +8497,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF2919" w:rsidRPr="00D2431F" w14:paraId="3179921C" w14:textId="77777777" w:rsidTr="00BF2919">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31479C94" w14:textId="2564C141" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00A30D99">
+          <w:p w14:paraId="31479C94" w14:textId="2564C141" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00A30D99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-127323626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF2919" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>No, there are no changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234E9B41" w14:textId="48EB1D11" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="003E1424">
+          <w:p w14:paraId="234E9B41" w14:textId="48EB1D11" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="003E1424">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-1288496038"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF2919" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -8784,134 +8817,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF2919" w:rsidRPr="00D2431F" w14:paraId="125AC90F" w14:textId="77777777" w:rsidTr="00BF2919">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229F9043" w14:textId="315D2074" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00A30D99">
+          <w:p w14:paraId="229F9043" w14:textId="315D2074" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00A30D99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-2028866348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF2919" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>No, there are no changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E6E15FB" w14:textId="00225A6E" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="008D54F0">
+          <w:p w14:paraId="5E6E15FB" w14:textId="00225A6E" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="008D54F0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-1324804765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF2919" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -9047,175 +9078,181 @@
     <w:p w14:paraId="3FDFEEC9" w14:textId="77777777" w:rsidR="002D55EB" w:rsidRPr="00D2431F" w:rsidRDefault="002D55EB" w:rsidP="00A00AB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3808"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63FCB84B" w14:textId="66249166" w:rsidR="0060480E" w:rsidRPr="00AE63DF" w:rsidRDefault="00AE63DF" w:rsidP="006E6F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="630" w:hanging="270"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="0060480E" w:rsidRPr="00AE63DF">
-        <w:t xml:space="preserve">Will the teacher indicated in the initial application teach </w:t>
+        <w:t xml:space="preserve">Will the teacher </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0060480E" w:rsidRPr="00AE63DF">
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0060480E" w:rsidRPr="00AE63DF">
+        <w:t xml:space="preserve"> in the initial application teach </w:t>
       </w:r>
       <w:r w:rsidR="00D90F39" w:rsidRPr="00AE63DF">
         <w:t>the innovative C</w:t>
       </w:r>
       <w:r w:rsidR="0060480E" w:rsidRPr="00AE63DF">
         <w:t>TE course if approved for renewal?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1E13BF" w14:textId="77777777" w:rsidR="0016132B" w:rsidRPr="00D2431F" w:rsidRDefault="0016132B" w:rsidP="0016132B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF2919" w:rsidRPr="00D2431F" w14:paraId="617D2F3F" w14:textId="77777777" w:rsidTr="00BF2919">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7137027D" w14:textId="6A6ABE76" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00A30D99">
+          <w:p w14:paraId="7137027D" w14:textId="6A6ABE76" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00A30D99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="1452900161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF2919" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66676F2B" w14:textId="3DD7E3B2" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00212CC1" w:rsidP="00A30D99">
+          <w:p w14:paraId="66676F2B" w14:textId="3DD7E3B2" w:rsidR="00BF2919" w:rsidRPr="00D2431F" w:rsidRDefault="00000000" w:rsidP="00A30D99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="348001752"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F696B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F696B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF2919" w:rsidRPr="00D2431F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -10528,79 +10565,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C66D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>For SCDE use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D134F4" w:rsidRPr="00173985" w14:paraId="12718973" w14:textId="77777777" w:rsidTr="00644654">
         <w:trPr>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="307EFB0A" w14:textId="6285CB7A" w:rsidR="00A42255" w:rsidRPr="00AA0732" w:rsidRDefault="00212CC1" w:rsidP="00644654">
+          <w:p w14:paraId="307EFB0A" w14:textId="6285CB7A" w:rsidR="00A42255" w:rsidRPr="00AA0732" w:rsidRDefault="00000000" w:rsidP="00644654">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="391320920"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F5695" w:rsidRPr="00AA0732">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F5695" w:rsidRPr="00AA0732">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A42255" w:rsidRPr="00AA0732">
               <w:rPr>
@@ -10646,51 +10682,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1487849777"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000F5695" w:rsidRPr="00AA0732">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000F5695" w:rsidRPr="00AA0732">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EF1905" w:rsidRPr="00AA0732">
               <w:rPr>
@@ -11282,61 +11317,61 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F33BCD" w:rsidRPr="00F020A4" w:rsidSect="00544973">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F0AEBA7" w14:textId="77777777" w:rsidR="00AC3C90" w:rsidRDefault="00AC3C90" w:rsidP="002C43C4">
+    <w:p w14:paraId="52CCD7EE" w14:textId="77777777" w:rsidR="005F7679" w:rsidRDefault="005F7679" w:rsidP="002C43C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B9E8B1E" w14:textId="77777777" w:rsidR="00AC3C90" w:rsidRDefault="00AC3C90" w:rsidP="002C43C4">
+    <w:p w14:paraId="552DE6A9" w14:textId="77777777" w:rsidR="005F7679" w:rsidRDefault="005F7679" w:rsidP="002C43C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11470,61 +11505,61 @@
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>August 2025</w:t>
     </w:r>
     <w:r w:rsidR="002921A8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE9AEE8" w14:textId="77777777" w:rsidR="00AC3C90" w:rsidRDefault="00AC3C90" w:rsidP="002C43C4">
+    <w:p w14:paraId="44ED3B4C" w14:textId="77777777" w:rsidR="005F7679" w:rsidRDefault="005F7679" w:rsidP="002C43C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15F258BD" w14:textId="77777777" w:rsidR="00AC3C90" w:rsidRDefault="00AC3C90" w:rsidP="002C43C4">
+    <w:p w14:paraId="5422C592" w14:textId="77777777" w:rsidR="005F7679" w:rsidRDefault="005F7679" w:rsidP="002C43C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18CD781C" w14:textId="77777777" w:rsidR="00174A2D" w:rsidRPr="006126F4" w:rsidRDefault="00174A2D" w:rsidP="000F31F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -12415,51 +12450,52 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1430812378">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="836580929">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2083720131">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="611589776">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="295531977">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1608732478">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="162"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE06F2"/>
     <w:rsid w:val="00003BB9"/>
@@ -12639,50 +12675,51 @@
     <w:rsid w:val="005628A8"/>
     <w:rsid w:val="005641FD"/>
     <w:rsid w:val="00566D1F"/>
     <w:rsid w:val="00567818"/>
     <w:rsid w:val="00570030"/>
     <w:rsid w:val="00570B03"/>
     <w:rsid w:val="00575CB4"/>
     <w:rsid w:val="0058154E"/>
     <w:rsid w:val="00582644"/>
     <w:rsid w:val="00583656"/>
     <w:rsid w:val="005836E9"/>
     <w:rsid w:val="00586E47"/>
     <w:rsid w:val="00586ECE"/>
     <w:rsid w:val="005A3E2B"/>
     <w:rsid w:val="005C09F4"/>
     <w:rsid w:val="005C15E7"/>
     <w:rsid w:val="005C7082"/>
     <w:rsid w:val="005D0D04"/>
     <w:rsid w:val="005D265D"/>
     <w:rsid w:val="005D2F22"/>
     <w:rsid w:val="005E395A"/>
     <w:rsid w:val="005E791A"/>
     <w:rsid w:val="005F1976"/>
     <w:rsid w:val="005F34C1"/>
     <w:rsid w:val="005F6310"/>
+    <w:rsid w:val="005F7679"/>
     <w:rsid w:val="0060414A"/>
     <w:rsid w:val="0060480E"/>
     <w:rsid w:val="00606383"/>
     <w:rsid w:val="006126F4"/>
     <w:rsid w:val="00620488"/>
     <w:rsid w:val="006225B6"/>
     <w:rsid w:val="006268B5"/>
     <w:rsid w:val="00631AB2"/>
     <w:rsid w:val="0063427F"/>
     <w:rsid w:val="006403FF"/>
     <w:rsid w:val="00644654"/>
     <w:rsid w:val="00644C38"/>
     <w:rsid w:val="00645A55"/>
     <w:rsid w:val="00646384"/>
     <w:rsid w:val="006507FB"/>
     <w:rsid w:val="00651C1C"/>
     <w:rsid w:val="006615AF"/>
     <w:rsid w:val="00681837"/>
     <w:rsid w:val="00690597"/>
     <w:rsid w:val="00690991"/>
     <w:rsid w:val="006A3B66"/>
     <w:rsid w:val="006A5DCC"/>
     <w:rsid w:val="006B16AD"/>
     <w:rsid w:val="006B1A6F"/>
     <w:rsid w:val="006B478B"/>
@@ -12836,50 +12873,51 @@
     <w:rsid w:val="00AE59D8"/>
     <w:rsid w:val="00AE63DF"/>
     <w:rsid w:val="00AE7484"/>
     <w:rsid w:val="00AE753E"/>
     <w:rsid w:val="00AE7E9E"/>
     <w:rsid w:val="00AF3BC8"/>
     <w:rsid w:val="00AF7FAC"/>
     <w:rsid w:val="00B00850"/>
     <w:rsid w:val="00B0262F"/>
     <w:rsid w:val="00B03B43"/>
     <w:rsid w:val="00B03E7C"/>
     <w:rsid w:val="00B05BB6"/>
     <w:rsid w:val="00B06533"/>
     <w:rsid w:val="00B10A36"/>
     <w:rsid w:val="00B11BDC"/>
     <w:rsid w:val="00B21AAF"/>
     <w:rsid w:val="00B23A55"/>
     <w:rsid w:val="00B334F1"/>
     <w:rsid w:val="00B33C9A"/>
     <w:rsid w:val="00B33CEB"/>
     <w:rsid w:val="00B35BB3"/>
     <w:rsid w:val="00B46948"/>
     <w:rsid w:val="00B46BF9"/>
     <w:rsid w:val="00B470F9"/>
     <w:rsid w:val="00B601C6"/>
+    <w:rsid w:val="00B76F72"/>
     <w:rsid w:val="00B873CC"/>
     <w:rsid w:val="00B87BB4"/>
     <w:rsid w:val="00B9259D"/>
     <w:rsid w:val="00B92A8E"/>
     <w:rsid w:val="00B97722"/>
     <w:rsid w:val="00BA21AB"/>
     <w:rsid w:val="00BA3DD3"/>
     <w:rsid w:val="00BA6BC0"/>
     <w:rsid w:val="00BA7439"/>
     <w:rsid w:val="00BB50A2"/>
     <w:rsid w:val="00BC0DD3"/>
     <w:rsid w:val="00BC114D"/>
     <w:rsid w:val="00BC4C9A"/>
     <w:rsid w:val="00BC6D2C"/>
     <w:rsid w:val="00BD079B"/>
     <w:rsid w:val="00BE08BC"/>
     <w:rsid w:val="00BE154B"/>
     <w:rsid w:val="00BE265C"/>
     <w:rsid w:val="00BE2C85"/>
     <w:rsid w:val="00BE4FDB"/>
     <w:rsid w:val="00BF2919"/>
     <w:rsid w:val="00BF568C"/>
     <w:rsid w:val="00C075D7"/>
     <w:rsid w:val="00C1314E"/>
     <w:rsid w:val="00C1407C"/>
@@ -12911,50 +12949,51 @@
     <w:rsid w:val="00D164EB"/>
     <w:rsid w:val="00D17C32"/>
     <w:rsid w:val="00D2431F"/>
     <w:rsid w:val="00D319F2"/>
     <w:rsid w:val="00D371EA"/>
     <w:rsid w:val="00D418E9"/>
     <w:rsid w:val="00D42453"/>
     <w:rsid w:val="00D45046"/>
     <w:rsid w:val="00D505C0"/>
     <w:rsid w:val="00D5342C"/>
     <w:rsid w:val="00D53A2E"/>
     <w:rsid w:val="00D7594C"/>
     <w:rsid w:val="00D849AF"/>
     <w:rsid w:val="00D90F39"/>
     <w:rsid w:val="00DA5240"/>
     <w:rsid w:val="00DC4466"/>
     <w:rsid w:val="00DD2768"/>
     <w:rsid w:val="00DD6687"/>
     <w:rsid w:val="00DD7E25"/>
     <w:rsid w:val="00DE06F2"/>
     <w:rsid w:val="00DE3580"/>
     <w:rsid w:val="00DF048C"/>
     <w:rsid w:val="00DF7B12"/>
     <w:rsid w:val="00E000C8"/>
     <w:rsid w:val="00E01B87"/>
+    <w:rsid w:val="00E04262"/>
     <w:rsid w:val="00E04537"/>
     <w:rsid w:val="00E07ABD"/>
     <w:rsid w:val="00E33B5D"/>
     <w:rsid w:val="00E42C2E"/>
     <w:rsid w:val="00E468EE"/>
     <w:rsid w:val="00E55696"/>
     <w:rsid w:val="00E55B47"/>
     <w:rsid w:val="00E56C37"/>
     <w:rsid w:val="00E579A3"/>
     <w:rsid w:val="00E622A3"/>
     <w:rsid w:val="00E623A4"/>
     <w:rsid w:val="00E82B96"/>
     <w:rsid w:val="00E851DA"/>
     <w:rsid w:val="00EA182F"/>
     <w:rsid w:val="00EA2888"/>
     <w:rsid w:val="00EA4835"/>
     <w:rsid w:val="00EB06ED"/>
     <w:rsid w:val="00EC0707"/>
     <w:rsid w:val="00EC2FC0"/>
     <w:rsid w:val="00ED733E"/>
     <w:rsid w:val="00EE6A9D"/>
     <w:rsid w:val="00EF0B7B"/>
     <w:rsid w:val="00EF1159"/>
     <w:rsid w:val="00EF1905"/>
     <w:rsid w:val="00EF50B7"/>
@@ -14105,70 +14144,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8159064-18F5-4F5D-BBBD-A493C6BB3526}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1237</Words>
-  <Characters>7056</Characters>
+  <Words>1008</Words>
+  <Characters>6238</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>249</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CATE INNOVATIVE COURSE REVIEW/RENEWAL</vt:lpstr>
+      <vt:lpstr>Renewal Application for Career and Technical Innovation Course 2024-25</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>SCDE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8277</CharactersWithSpaces>
+  <CharactersWithSpaces>7456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Renewal Application for Career and Technical Innovation Course 2024-25</dc:title>
-  <dc:creator>SouthCarolinaDepartmentofEducation1@ed.sc.gov</dc:creator>
+  <dc:subject/>
+  <dc:creator>South Carolina Department of Education</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>