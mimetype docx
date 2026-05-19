--- v0 (2026-01-24)
+++ v1 (2026-05-19)
@@ -16,51 +16,51 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="730C7D61" w14:textId="77777777" w:rsidR="00BA2CAE" w:rsidRDefault="00BA2CAE" w:rsidP="00BA2CAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2CAE">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NEW CAREER AND TECHNICAL EDUCATION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A35DF9F" w14:textId="2235550C" w:rsidR="00BA2CAE" w:rsidRPr="00BA2CAE" w:rsidRDefault="00BA2CAE" w:rsidP="00BA2CAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -7759,84 +7759,83 @@
       <w:r w:rsidR="003E74A4" w:rsidRPr="00BE62BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE62BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Career Cluster</w:t>
       </w:r>
       <w:r w:rsidR="00A52143" w:rsidRPr="00BE62BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438F7704" w14:textId="2B3C3803" w:rsidR="00A52143" w:rsidRPr="00B60477" w:rsidRDefault="00183F7E" w:rsidP="00737E32">
+    <w:p w14:paraId="438F7704" w14:textId="2B3C3803" w:rsidR="00A52143" w:rsidRPr="00B60477" w:rsidRDefault="00000000" w:rsidP="00737E32">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1136713401"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00A52143" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7965,51 +7964,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-537434777"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8099,51 +8097,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="355551441"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8256,51 +8253,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1431394015"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00AA7785" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8406,51 +8402,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="759719211"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8544,51 +8539,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-179203287"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>6)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8643,51 +8637,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-183215105"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>7)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8790,51 +8783,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1953076700"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00810498">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8905,51 +8897,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1469712805"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E41B5A" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9051,51 +9042,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-743261885"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E41B5A" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9189,51 +9179,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2064136084"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E41B5A" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9313,51 +9302,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1042865719"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E41B5A" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9508,51 +9496,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1566947256"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E41B5A" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9623,51 +9610,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="928771157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9745,51 +9731,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-731003554"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>15)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9908,51 +9893,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="832412909"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>16)</w:t>
       </w:r>
       <w:r w:rsidR="009546C0" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11535,83 +11519,82 @@
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E2164" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>below and</w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide the requested information for the item checked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DFA994" w14:textId="465A6511" w:rsidR="00E51723" w:rsidRPr="00B60477" w:rsidRDefault="00183F7E" w:rsidP="00B55F67">
+    <w:p w14:paraId="53DFA994" w14:textId="465A6511" w:rsidR="00E51723" w:rsidRPr="00B60477" w:rsidRDefault="00000000" w:rsidP="00B55F67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1484425763"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004F3483">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E19C2" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12992,115 +12975,113 @@
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="422C552B" w14:textId="77777777" w:rsidR="00B66D05" w:rsidRPr="00B60477" w:rsidRDefault="00B66D05" w:rsidP="004F3483">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="810"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:id="27" w:name="_Hlk176868118"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
-    <w:p w14:paraId="22EDC2E3" w14:textId="2C65C0E1" w:rsidR="00ED4BEA" w:rsidRPr="00B60477" w:rsidRDefault="00183F7E" w:rsidP="00DC7A84">
+    <w:p w14:paraId="22EDC2E3" w14:textId="2C65C0E1" w:rsidR="00ED4BEA" w:rsidRPr="00B60477" w:rsidRDefault="00000000" w:rsidP="00DC7A84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9000"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="468020687"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DC7A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00ED4BEA" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-692993984"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DC7A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F132D" w:rsidRPr="008F132D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F132D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -16695,50 +16676,51 @@
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9000"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Submit documentation of the results from the students’ surveys.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D56B4D" w14:textId="6BAECFA5" w:rsidR="004D0884" w:rsidRPr="00B60477" w:rsidRDefault="001147C9" w:rsidP="00E57531">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
@@ -17365,51 +17347,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-172028045"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E62FA3" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17423,51 +17404,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E62FA3" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-933664663"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB225D" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E62FA3" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17540,93 +17520,91 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="90437689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E1F0C" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E1F0C" w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1121109413"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E1F0C" w:rsidRPr="00B60477">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B60477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFE99E2" w14:textId="77777777" w:rsidR="00656B8B" w:rsidRPr="00B60477" w:rsidRDefault="00656B8B" w:rsidP="007E3349">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="-1170"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="810"/>
@@ -18543,50 +18521,51 @@
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE5E394" w14:textId="3F27A721" w:rsidR="00271B28" w:rsidRPr="002C3326" w:rsidRDefault="007E0E8A" w:rsidP="007E0E8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NEW CAREER AND TECHNICAL EDUCATION INNOVATIVE COURSE CHECKLIST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31589994" w14:textId="77777777" w:rsidR="00205E53" w:rsidRPr="002C3326" w:rsidRDefault="005B2254" w:rsidP="007E0E8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(For use by S</w:t>
       </w:r>
       <w:r w:rsidR="00D21033" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18619,78 +18598,77 @@
       <w:r w:rsidR="007E3349" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>applicant may wish to use</w:t>
       </w:r>
       <w:r w:rsidR="00F53287" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as checklist</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79752C14" w14:textId="78D9C113" w:rsidR="00BC4CC7" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="79752C14" w14:textId="78D9C113" w:rsidR="00BC4CC7" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-112513350"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F1329" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00930039" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18817,79 +18795,78 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00BC09E5" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00492823" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DF355C" w14:textId="5C0831B1" w:rsidR="00801939" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="02DF355C" w14:textId="5C0831B1" w:rsidR="00801939" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1398627601"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F1329" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00801939" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -18938,79 +18915,78 @@
       <w:r w:rsidR="00205E53" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="001059E5" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">documentation </w:t>
       </w:r>
       <w:r w:rsidR="003A2B1C" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is provided to substantiate submitting an innovative course application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB739C8" w14:textId="433D1409" w:rsidR="00801939" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="7AB739C8" w14:textId="433D1409" w:rsidR="00801939" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1718780736"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00801939" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00801939" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19036,79 +19012,78 @@
       <w:r w:rsidR="003A2B1C" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> surveys have been conducted, and documentation is provided to substantiate submitting and innovative course application.</w:t>
       </w:r>
       <w:r w:rsidR="001059E5" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00952276" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022E4FCB" w14:textId="27B3E72F" w:rsidR="005D616F" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="005778A6">
+    <w:p w14:paraId="022E4FCB" w14:textId="27B3E72F" w:rsidR="005D616F" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="005778A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-629629003"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00952276" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="003F1329" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19150,51 +19125,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1910149509"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19226,51 +19200,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-915553053"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19295,77 +19268,76 @@
       <w:r w:rsidR="006C7F97" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> leading to a newly developed C</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TE program</w:t>
       </w:r>
       <w:r w:rsidR="00CB624E" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6007F1AE" w14:textId="56ED6AA8" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="6007F1AE" w14:textId="56ED6AA8" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-484704950"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00952276" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19414,51 +19386,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-590847981"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19490,51 +19461,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="908576855"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00516426" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19566,51 +19536,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1567144125"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19650,51 +19619,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="152730216"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19734,51 +19702,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2077733052"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00516426" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19810,51 +19777,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1150478774"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19894,51 +19860,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-921170672"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -19994,51 +19959,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1444069832"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00296A47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20063,78 +20027,77 @@
       <w:r w:rsidR="00CB624E" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Student Eval</w:t>
       </w:r>
       <w:r w:rsidR="00516426" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B085561" w14:textId="4888C133" w:rsidR="00952276" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="5B085561" w14:textId="4888C133" w:rsidR="00952276" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="471875791"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F1329" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A2B1C" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20143,77 +20106,76 @@
       <w:r w:rsidR="00952276" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F1329" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00952276" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The innovative course is standards based.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD28703" w14:textId="76A1BABE" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="0FD28703" w14:textId="76A1BABE" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1592454793"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F1329" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A2B1C" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20279,77 +20241,76 @@
       <w:r w:rsidR="003A2B1C" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recognized</w:t>
       </w:r>
       <w:r w:rsidR="00970D47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> certification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D52CBE" w14:textId="2CA0B840" w:rsidR="001F00B0" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="73D52CBE" w14:textId="2CA0B840" w:rsidR="001F00B0" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1339772454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001F00B0" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A2B1C" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20369,78 +20330,77 @@
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="33"/>
       </w:r>
       <w:r w:rsidR="00261DEC" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the innovative course may be aligned with a postsecondary course.</w:t>
       </w:r>
       <w:r w:rsidR="005D616F" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498D7D18" w14:textId="1CA2DC67" w:rsidR="009E0EE2" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C15D44">
+    <w:p w14:paraId="498D7D18" w14:textId="1CA2DC67" w:rsidR="009E0EE2" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C15D44">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1466618345"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D021CD" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00261DEC" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20473,77 +20433,76 @@
       <w:r w:rsidR="008F5CD9" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Career and Technical</w:t>
       </w:r>
       <w:r w:rsidR="00287AC9" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Education </w:t>
       </w:r>
       <w:r w:rsidR="00970D47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">advisory committee has approved the innovative course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57038A2B" w14:textId="77F1431C" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00D523C0">
+    <w:p w14:paraId="57038A2B" w14:textId="77F1431C" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00D523C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1115060750"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D021CD" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00261DEC" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -20553,78 +20512,77 @@
       <w:r w:rsidR="00D021CD" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D021CD" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00970D47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The local board of trustees has approved the innovative course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322B8234" w14:textId="7E2D4762" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00D523C0">
+    <w:p w14:paraId="322B8234" w14:textId="7E2D4762" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00D523C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1105180675"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D523C0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D021CD" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00261DEC" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -20666,77 +20624,76 @@
       <w:r w:rsidR="00970D47" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nnovative course is properly </w:t>
       </w:r>
       <w:r w:rsidR="006B5EA0" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>certified,</w:t>
       </w:r>
       <w:r w:rsidR="00261DEC" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the signature has been obtained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB7C84F" w14:textId="21DDA2A2" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00183F7E" w:rsidP="00C97AD2">
+    <w:p w14:paraId="6FB7C84F" w14:textId="21DDA2A2" w:rsidR="00970D47" w:rsidRPr="002C3326" w:rsidRDefault="00000000" w:rsidP="00C97AD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1892110443"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D021CD" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00261DEC" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -20806,51 +20763,50 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="174381084"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Principal or Director</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C6A58F" w14:textId="7414C634" w:rsidR="000705C1" w:rsidRPr="002C3326" w:rsidRDefault="000705C1" w:rsidP="006A34BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
@@ -20879,51 +20835,50 @@
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="138308083"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D3954" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> District CTE Coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23166965" w14:textId="69C194DC" w:rsidR="000705C1" w:rsidRPr="002C3326" w:rsidRDefault="000705C1" w:rsidP="006A34BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
@@ -20960,51 +20915,50 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F16B68" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1499844794"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50232" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CTE Advisory Council Chair</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12584E69" w14:textId="3EF58C0B" w:rsidR="000705C1" w:rsidRPr="002C3326" w:rsidRDefault="000705C1" w:rsidP="006A34BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
@@ -21041,51 +20995,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F16B68" w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="156037191"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50232" w:rsidRPr="002C3326">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002C3326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> District Superintendent or Designee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCCE289" w14:textId="09B34F4A" w:rsidR="0009165D" w:rsidRPr="002C3326" w:rsidRDefault="00B50232" w:rsidP="006A34BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
@@ -21104,50 +21057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D356FD" w14:textId="57E7AB46" w:rsidR="006A34BF" w:rsidRDefault="003F5683" w:rsidP="006A34BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12AA6240" wp14:editId="7D0DF75A">
                 <wp:extent cx="6454902" cy="1765742"/>
                 <wp:effectExtent l="19050" t="19050" r="22225" b="25400"/>
                 <wp:docPr id="1" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6454902" cy="1765742"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -21160,73 +21114,72 @@
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="344BB2AE" w14:textId="24191765" w:rsidR="00F2327D" w:rsidRPr="00F04D44" w:rsidRDefault="00A1344C" w:rsidP="00B62DB5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F04D44">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>For SCDE use only</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="37DE5C78" w14:textId="619707F8" w:rsidR="00F2327D" w:rsidRPr="00F04D44" w:rsidRDefault="00183F7E" w:rsidP="00F2327D">
+                          <w:p w14:paraId="37DE5C78" w14:textId="619707F8" w:rsidR="00F2327D" w:rsidRPr="00F04D44" w:rsidRDefault="00000000" w:rsidP="00F2327D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="-2110347620"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00B50232" w:rsidRPr="00F04D44">
                                   <w:rPr>
                                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                     <w:b/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="00B50232" w:rsidRPr="00F04D44">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00F2327D" w:rsidRPr="00F04D44">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
@@ -21240,51 +21193,50 @@
                               </w:rPr>
                               <w:t xml:space="preserve">                                                                 </w:t>
                             </w:r>
                             <w:r w:rsidR="00F04D44">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                           </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:id w:val="888842043"/>
                                 <w14:checkbox>
                                   <w14:checked w14:val="0"/>
                                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                                 </w14:checkbox>
                               </w:sdtPr>
-                              <w:sdtEndPr/>
                               <w:sdtContent>
                                 <w:r w:rsidR="00F04D44">
                                   <w:rPr>
                                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                                     <w:b/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>☐</w:t>
                                 </w:r>
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidR="00F2327D" w:rsidRPr="00F04D44">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Disapproved</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="442E567F" w14:textId="77777777" w:rsidR="00F2327D" w:rsidRPr="00F04D44" w:rsidRDefault="00F2327D" w:rsidP="00B62DB5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -22565,199 +22517,199 @@
       <w:r w:rsidR="006A34BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A34BF" w:rsidSect="00C10A7D">
       <w:headerReference w:type="even" r:id="rId25"/>
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="1008" w:bottom="576" w:left="1008" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="8"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="33" w:author="Eleanor Glover" w:date="2021-04-14T08:33:00Z" w:initials="GGER">
     <w:p w14:paraId="6FE8F8D3" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or dual credit options are available</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="6FE8F8D3" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2613CF25" w16cex:dateUtc="2021-04-14T12:33:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="6FE8F8D3" w16cid:durableId="2613CF25"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F248A49" w14:textId="77777777" w:rsidR="00E91BFF" w:rsidRDefault="00E91BFF">
+    <w:p w14:paraId="2705F790" w14:textId="77777777" w:rsidR="0094023C" w:rsidRDefault="0094023C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E6A15CC" w14:textId="77777777" w:rsidR="00E91BFF" w:rsidRDefault="00E91BFF">
+    <w:p w14:paraId="61A8ABC0" w14:textId="77777777" w:rsidR="0094023C" w:rsidRDefault="0094023C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="129CBE48" w14:textId="5773161F" w:rsidR="00A1344C" w:rsidRPr="00350CD4" w:rsidRDefault="00387A3B" w:rsidP="000D12E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">New </w:t>
@@ -22860,51 +22812,51 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00350CD4">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
     <w:r w:rsidR="00BA476C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>May 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1614859864"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1CD90F05" w14:textId="7C85B291" w:rsidR="00C10A7D" w:rsidRDefault="00C10A7D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
@@ -22938,51 +22890,51 @@
           <w:t>Page</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A54864E" w14:textId="52FF07BF" w:rsidR="00A1344C" w:rsidRPr="00354AF2" w:rsidRDefault="00A1344C" w:rsidP="000D12E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6240"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1188868943"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6A7E14A0" w14:textId="3609722F" w:rsidR="00C10A7D" w:rsidRDefault="00C10A7D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -23002,70 +22954,70 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E109A52" w14:textId="219C69BC" w:rsidR="00A1344C" w:rsidRPr="00354AF2" w:rsidRDefault="00A1344C" w:rsidP="000D12E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6240"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="375AA122" w14:textId="77777777" w:rsidR="00E91BFF" w:rsidRDefault="00E91BFF">
+    <w:p w14:paraId="7329765B" w14:textId="77777777" w:rsidR="0094023C" w:rsidRDefault="0094023C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="183FBFD6" w14:textId="77777777" w:rsidR="00E91BFF" w:rsidRDefault="00E91BFF">
+    <w:p w14:paraId="79B30F3C" w14:textId="77777777" w:rsidR="0094023C" w:rsidRDefault="0094023C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2313BF83" w14:textId="6F1D1B40" w:rsidR="00DA1806" w:rsidRPr="00DA1806" w:rsidRDefault="00DA1806" w:rsidP="00DA1806">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DA1806">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>SOUTH CAROLINA DEPARTMENT OF EDUCATION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A38FC7A" w14:textId="60A9790D" w:rsidR="00DA1806" w:rsidRPr="00DA1806" w:rsidRDefault="00DA1806" w:rsidP="00DA1806">
     <w:pPr>
@@ -23082,111 +23034,111 @@
     <w:r w:rsidRPr="00DA1806">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>OFFICE OF CAREER AND TECHNICAL EDUCATON</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A30ED90" w14:textId="77777777" w:rsidR="00DA1806" w:rsidRPr="00DA1806" w:rsidRDefault="00DA1806" w:rsidP="00DA1806">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="501B7479" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46E62681" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="753AC2B7" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20D654F2" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72318D9C" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00929A68" w14:textId="77777777" w:rsidR="00A1344C" w:rsidRDefault="00A1344C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B574142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE0BC98"/>
     <w:lvl w:ilvl="0" w:tplc="7186C324">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25499,60 +25451,60 @@
   <w:num w:numId="22" w16cid:durableId="184290105">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1081562354">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="808283699">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="465389613">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1843231776">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="775488541">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1260987474">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Eleanor Glover">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-516609435-2498496419-3881152778-1334"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="162"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25967,50 +25919,51 @@
     <w:rsid w:val="008B23F0"/>
     <w:rsid w:val="008B3479"/>
     <w:rsid w:val="008B7825"/>
     <w:rsid w:val="008B7E7C"/>
     <w:rsid w:val="008C0174"/>
     <w:rsid w:val="008D1518"/>
     <w:rsid w:val="008D3954"/>
     <w:rsid w:val="008E19C2"/>
     <w:rsid w:val="008E29EA"/>
     <w:rsid w:val="008F132D"/>
     <w:rsid w:val="008F3435"/>
     <w:rsid w:val="008F5CD9"/>
     <w:rsid w:val="008F63FE"/>
     <w:rsid w:val="008F6AE2"/>
     <w:rsid w:val="00902CAC"/>
     <w:rsid w:val="00911D67"/>
     <w:rsid w:val="00913D52"/>
     <w:rsid w:val="0091429C"/>
     <w:rsid w:val="009142BC"/>
     <w:rsid w:val="00921732"/>
     <w:rsid w:val="00922AB7"/>
     <w:rsid w:val="00922AC0"/>
     <w:rsid w:val="00930039"/>
     <w:rsid w:val="00930E71"/>
     <w:rsid w:val="009364E7"/>
+    <w:rsid w:val="0094023C"/>
     <w:rsid w:val="00940932"/>
     <w:rsid w:val="00944180"/>
     <w:rsid w:val="009450B0"/>
     <w:rsid w:val="00945DB9"/>
     <w:rsid w:val="00946A50"/>
     <w:rsid w:val="00947D06"/>
     <w:rsid w:val="00952276"/>
     <w:rsid w:val="009536BA"/>
     <w:rsid w:val="009546C0"/>
     <w:rsid w:val="009555CB"/>
     <w:rsid w:val="00956CFD"/>
     <w:rsid w:val="00960B27"/>
     <w:rsid w:val="00970307"/>
     <w:rsid w:val="00970939"/>
     <w:rsid w:val="00970D47"/>
     <w:rsid w:val="00974535"/>
     <w:rsid w:val="009749EE"/>
     <w:rsid w:val="0098264D"/>
     <w:rsid w:val="00982652"/>
     <w:rsid w:val="00995EFB"/>
     <w:rsid w:val="00997BD3"/>
     <w:rsid w:val="009A5D28"/>
     <w:rsid w:val="009A6F32"/>
     <w:rsid w:val="009B1A68"/>
     <w:rsid w:val="009B5425"/>
@@ -26104,50 +26057,51 @@
     <w:rsid w:val="00B91809"/>
     <w:rsid w:val="00B918C5"/>
     <w:rsid w:val="00B97722"/>
     <w:rsid w:val="00BA0E63"/>
     <w:rsid w:val="00BA1E84"/>
     <w:rsid w:val="00BA2CAE"/>
     <w:rsid w:val="00BA476C"/>
     <w:rsid w:val="00BA65D4"/>
     <w:rsid w:val="00BA6C10"/>
     <w:rsid w:val="00BA7B3C"/>
     <w:rsid w:val="00BB575E"/>
     <w:rsid w:val="00BC09E5"/>
     <w:rsid w:val="00BC4CC7"/>
     <w:rsid w:val="00BC537E"/>
     <w:rsid w:val="00BC69D1"/>
     <w:rsid w:val="00BD0A04"/>
     <w:rsid w:val="00BD3080"/>
     <w:rsid w:val="00BE2B41"/>
     <w:rsid w:val="00BE478C"/>
     <w:rsid w:val="00BE62BC"/>
     <w:rsid w:val="00BF4BC6"/>
     <w:rsid w:val="00C02A57"/>
     <w:rsid w:val="00C02CAB"/>
     <w:rsid w:val="00C10A7D"/>
     <w:rsid w:val="00C11F8B"/>
+    <w:rsid w:val="00C14E28"/>
     <w:rsid w:val="00C15D44"/>
     <w:rsid w:val="00C21268"/>
     <w:rsid w:val="00C26AD1"/>
     <w:rsid w:val="00C3723A"/>
     <w:rsid w:val="00C37ADB"/>
     <w:rsid w:val="00C45AC0"/>
     <w:rsid w:val="00C46285"/>
     <w:rsid w:val="00C50ADB"/>
     <w:rsid w:val="00C5218E"/>
     <w:rsid w:val="00C55377"/>
     <w:rsid w:val="00C5565B"/>
     <w:rsid w:val="00C602EB"/>
     <w:rsid w:val="00C70462"/>
     <w:rsid w:val="00C70EE1"/>
     <w:rsid w:val="00C73E41"/>
     <w:rsid w:val="00C74408"/>
     <w:rsid w:val="00C747AF"/>
     <w:rsid w:val="00C7664E"/>
     <w:rsid w:val="00C84CD9"/>
     <w:rsid w:val="00C862CD"/>
     <w:rsid w:val="00C91A87"/>
     <w:rsid w:val="00C94273"/>
     <w:rsid w:val="00C97AD2"/>
     <w:rsid w:val="00CA769C"/>
     <w:rsid w:val="00CB35F6"/>
@@ -26190,50 +26144,51 @@
     <w:rsid w:val="00D94017"/>
     <w:rsid w:val="00D9721C"/>
     <w:rsid w:val="00DA1806"/>
     <w:rsid w:val="00DA3EDC"/>
     <w:rsid w:val="00DA44A2"/>
     <w:rsid w:val="00DA50AD"/>
     <w:rsid w:val="00DA541C"/>
     <w:rsid w:val="00DA61CB"/>
     <w:rsid w:val="00DC2F75"/>
     <w:rsid w:val="00DC4EFB"/>
     <w:rsid w:val="00DC4F19"/>
     <w:rsid w:val="00DC543A"/>
     <w:rsid w:val="00DC6FB2"/>
     <w:rsid w:val="00DC7A84"/>
     <w:rsid w:val="00DD03C8"/>
     <w:rsid w:val="00DD03FE"/>
     <w:rsid w:val="00DD20D4"/>
     <w:rsid w:val="00DD35F9"/>
     <w:rsid w:val="00DE12FD"/>
     <w:rsid w:val="00DE4E9A"/>
     <w:rsid w:val="00DF0CC5"/>
     <w:rsid w:val="00DF7650"/>
     <w:rsid w:val="00E00483"/>
     <w:rsid w:val="00E00492"/>
     <w:rsid w:val="00E030C7"/>
+    <w:rsid w:val="00E04262"/>
     <w:rsid w:val="00E04B67"/>
     <w:rsid w:val="00E06A88"/>
     <w:rsid w:val="00E11892"/>
     <w:rsid w:val="00E20448"/>
     <w:rsid w:val="00E23899"/>
     <w:rsid w:val="00E27108"/>
     <w:rsid w:val="00E30736"/>
     <w:rsid w:val="00E3505E"/>
     <w:rsid w:val="00E40869"/>
     <w:rsid w:val="00E41B5A"/>
     <w:rsid w:val="00E47BED"/>
     <w:rsid w:val="00E51723"/>
     <w:rsid w:val="00E57042"/>
     <w:rsid w:val="00E57531"/>
     <w:rsid w:val="00E62FA3"/>
     <w:rsid w:val="00E653B9"/>
     <w:rsid w:val="00E705D5"/>
     <w:rsid w:val="00E75BF2"/>
     <w:rsid w:val="00E817EC"/>
     <w:rsid w:val="00E83094"/>
     <w:rsid w:val="00E90185"/>
     <w:rsid w:val="00E906F4"/>
     <w:rsid w:val="00E9146E"/>
     <w:rsid w:val="00E91BFF"/>
     <w:rsid w:val="00E948B6"/>
@@ -26313,51 +26268,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C546586"/>
   <w15:docId w15:val="{E744198A-B752-4216-B0CC-6F81D27C277F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27094,51 +27049,51 @@
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="00BA2CAE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00491AF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1581326925">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mingram@ed.sc.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:btmartin@ed.sc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rthelms@clemson.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ddepew@ed.sc.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acook@ed.sc.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eglover@ed.sc.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swatterson@ed.sc.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -27421,79 +27376,81 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA20FCCA-7B55-4DE1-A881-9A3E2AF405DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1846</Words>
-  <Characters>12068</Characters>
+  <Words>2037</Words>
+  <Characters>11877</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>27</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>359</Lines>
+  <Paragraphs>283</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INNOVATIVE CAREER AND TECHNOLOGY PROGRAMS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>sde</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13887</CharactersWithSpaces>
+  <CharactersWithSpaces>13631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>983166</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:swatterson@ed.sc.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160440</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
@@ -27570,33 +27527,37 @@
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:tdillon@ed.sc.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INNOVATIVE CAREER AND TECHNOLOGY PROGRAMS</dc:title>
-  <dc:creator>ed033440</dc:creator>
+  <dc:subject/>
+  <dc:creator>South Carolina Department of Education</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>