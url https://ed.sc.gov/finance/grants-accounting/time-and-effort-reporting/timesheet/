--- v0 (2026-05-24)
+++ v1 (2026-08-02)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\WINDOWS WORD FILES\WEB POSTINGS\FORMS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3880EF53-81AF-4C05-8A5E-A62BD713FA84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{129B3F8A-2788-4AA9-8D33-8BEFB330B615}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="10" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="July" sheetId="1" r:id="rId1"/>
     <sheet name="August" sheetId="2" r:id="rId2"/>
     <sheet name="September" sheetId="3" r:id="rId3"/>
     <sheet name="October" sheetId="4" r:id="rId4"/>
     <sheet name="November" sheetId="5" r:id="rId5"/>
     <sheet name="December" sheetId="6" r:id="rId6"/>
     <sheet name="January" sheetId="7" r:id="rId7"/>
     <sheet name="February" sheetId="8" r:id="rId8"/>
     <sheet name="March" sheetId="9" r:id="rId9"/>
     <sheet name="April" sheetId="10" r:id="rId10"/>
     <sheet name="May" sheetId="11" r:id="rId11"/>
     <sheet name="June" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">July!$A$1:$AH$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -1948,51 +1948,51 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -2179,51 +2179,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2284,76 +2284,69 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -2724,51 +2717,51 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W11" sqref="W11"/>
+      <selection activeCell="V10" sqref="V10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -2777,51 +2770,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="46" t="s">
         <v>2</v>
       </c>
       <c r="AG1" s="6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -2950,51 +2943,51 @@
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="11"/>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="33">
         <v>1</v>
       </c>
       <c r="C6" s="34">
         <v>2</v>
       </c>
       <c r="D6" s="34">
         <v>3</v>
       </c>
-      <c r="E6" s="58">
+      <c r="E6" s="56">
         <v>4</v>
       </c>
       <c r="F6" s="34">
         <v>5</v>
       </c>
       <c r="G6" s="34">
         <v>6</v>
       </c>
       <c r="H6" s="34">
         <v>7</v>
       </c>
       <c r="I6" s="34">
         <v>8</v>
       </c>
       <c r="J6" s="34">
         <v>9</v>
       </c>
       <c r="K6" s="34">
         <v>10</v>
       </c>
       <c r="L6" s="34">
         <v>11</v>
       </c>
       <c r="M6" s="34">
         <v>12</v>
@@ -3047,1397 +3040,1397 @@
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="34">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="40"/>
       <c r="C7" s="30"/>
-      <c r="D7" s="30"/>
-[...2 lines deleted...]
-      <c r="G7" s="61"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
-      <c r="L7" s="40"/>
-[...1 lines deleted...]
-      <c r="N7" s="61"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
-      <c r="S7" s="30"/>
-[...1 lines deleted...]
-      <c r="U7" s="61"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="30"/>
       <c r="V7" s="30"/>
       <c r="W7" s="30"/>
       <c r="X7" s="30"/>
       <c r="Y7" s="30"/>
-      <c r="Z7" s="30"/>
-[...1 lines deleted...]
-      <c r="AB7" s="61"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="30"/>
       <c r="AC7" s="30"/>
       <c r="AD7" s="30"/>
       <c r="AE7" s="30"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="30">
         <f>SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
       <c r="B8" s="41"/>
       <c r="C8" s="18"/>
-      <c r="D8" s="18"/>
-[...2 lines deleted...]
-      <c r="G8" s="62"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
-      <c r="L8" s="41"/>
-[...1 lines deleted...]
-      <c r="N8" s="62"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
-      <c r="S8" s="18"/>
-[...1 lines deleted...]
-      <c r="U8" s="62"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="18"/>
       <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
-      <c r="Z8" s="18"/>
-[...1 lines deleted...]
-      <c r="AB8" s="62"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="30">
         <f t="shared" ref="AG8:AG21" si="0">SUM(B8:AF8)</f>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="41"/>
       <c r="C9" s="18"/>
-      <c r="D9" s="18"/>
-[...2 lines deleted...]
-      <c r="G9" s="62"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
-      <c r="L9" s="41"/>
-[...1 lines deleted...]
-      <c r="N9" s="62"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="60"/>
+      <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
-      <c r="S9" s="18"/>
-[...1 lines deleted...]
-      <c r="U9" s="62"/>
+      <c r="S9" s="60"/>
+      <c r="T9" s="60"/>
+      <c r="U9" s="18"/>
       <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
       <c r="Y9" s="18"/>
-      <c r="Z9" s="18"/>
-[...1 lines deleted...]
-      <c r="AB9" s="62"/>
+      <c r="Z9" s="60"/>
+      <c r="AA9" s="60"/>
+      <c r="AB9" s="18"/>
       <c r="AC9" s="18"/>
       <c r="AD9" s="18"/>
       <c r="AE9" s="18"/>
       <c r="AF9" s="18"/>
       <c r="AG9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="18"/>
-      <c r="D10" s="18"/>
-[...2 lines deleted...]
-      <c r="G10" s="62"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
-      <c r="L10" s="41"/>
-[...1 lines deleted...]
-      <c r="N10" s="62"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
-      <c r="S10" s="18"/>
-[...1 lines deleted...]
-      <c r="U10" s="62"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="60"/>
+      <c r="U10" s="18"/>
       <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="18"/>
       <c r="Y10" s="18"/>
-      <c r="Z10" s="18"/>
-[...1 lines deleted...]
-      <c r="AB10" s="62"/>
+      <c r="Z10" s="60"/>
+      <c r="AA10" s="60"/>
+      <c r="AB10" s="18"/>
       <c r="AC10" s="18"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="18"/>
       <c r="AF10" s="18"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="41"/>
       <c r="C11" s="18"/>
-      <c r="D11" s="18"/>
-[...2 lines deleted...]
-      <c r="G11" s="62"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
-      <c r="L11" s="41"/>
-[...1 lines deleted...]
-      <c r="N11" s="62"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
-      <c r="S11" s="18"/>
-[...1 lines deleted...]
-      <c r="U11" s="62"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="60"/>
+      <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="18"/>
       <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
-      <c r="Z11" s="18"/>
-[...1 lines deleted...]
-      <c r="AB11" s="62"/>
+      <c r="Z11" s="60"/>
+      <c r="AA11" s="60"/>
+      <c r="AB11" s="18"/>
       <c r="AC11" s="18"/>
       <c r="AD11" s="18"/>
       <c r="AE11" s="18"/>
       <c r="AF11" s="18"/>
       <c r="AG11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="18"/>
-      <c r="D12" s="18"/>
-[...2 lines deleted...]
-      <c r="G12" s="62"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
-      <c r="L12" s="41"/>
-[...1 lines deleted...]
-      <c r="N12" s="62"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
-      <c r="S12" s="18"/>
-[...1 lines deleted...]
-      <c r="U12" s="62"/>
+      <c r="S12" s="60"/>
+      <c r="T12" s="60"/>
+      <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
-      <c r="Z12" s="18"/>
-[...1 lines deleted...]
-      <c r="AB12" s="62"/>
+      <c r="Z12" s="60"/>
+      <c r="AA12" s="60"/>
+      <c r="AB12" s="18"/>
       <c r="AC12" s="18"/>
       <c r="AD12" s="18"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="18"/>
       <c r="AG12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
       <c r="B13" s="41"/>
       <c r="C13" s="18"/>
-      <c r="D13" s="18"/>
-[...2 lines deleted...]
-      <c r="G13" s="62"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
-      <c r="L13" s="41"/>
-[...1 lines deleted...]
-      <c r="N13" s="62"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
-      <c r="S13" s="18"/>
-[...1 lines deleted...]
-      <c r="U13" s="62"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="18"/>
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
-      <c r="Z13" s="18"/>
-[...1 lines deleted...]
-      <c r="AB13" s="62"/>
+      <c r="Z13" s="60"/>
+      <c r="AA13" s="60"/>
+      <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
       <c r="B14" s="41"/>
       <c r="C14" s="18"/>
-      <c r="D14" s="18"/>
-[...2 lines deleted...]
-      <c r="G14" s="62"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41"/>
       <c r="J14" s="41"/>
       <c r="K14" s="41"/>
-      <c r="L14" s="41"/>
-[...1 lines deleted...]
-      <c r="N14" s="62"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
-      <c r="S14" s="18"/>
-[...1 lines deleted...]
-      <c r="U14" s="62"/>
+      <c r="S14" s="60"/>
+      <c r="T14" s="60"/>
+      <c r="U14" s="18"/>
       <c r="V14" s="18"/>
       <c r="W14" s="18"/>
       <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
-      <c r="Z14" s="18"/>
-[...1 lines deleted...]
-      <c r="AB14" s="62"/>
+      <c r="Z14" s="60"/>
+      <c r="AA14" s="60"/>
+      <c r="AB14" s="18"/>
       <c r="AC14" s="18"/>
       <c r="AD14" s="18"/>
       <c r="AE14" s="18"/>
       <c r="AF14" s="18"/>
       <c r="AG14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
       <c r="B15" s="41"/>
       <c r="C15" s="18"/>
-      <c r="D15" s="18"/>
-[...2 lines deleted...]
-      <c r="G15" s="62"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
-      <c r="L15" s="41"/>
-[...1 lines deleted...]
-      <c r="N15" s="62"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
-      <c r="S15" s="18"/>
-[...1 lines deleted...]
-      <c r="U15" s="62"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="18"/>
       <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
-      <c r="Z15" s="18"/>
-[...1 lines deleted...]
-      <c r="AB15" s="62"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
       <c r="AD15" s="18"/>
       <c r="AE15" s="18"/>
       <c r="AF15" s="18"/>
       <c r="AG15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
       <c r="B16" s="41"/>
       <c r="C16" s="18"/>
-      <c r="D16" s="18"/>
-[...2 lines deleted...]
-      <c r="G16" s="62"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
-      <c r="L16" s="41"/>
-[...1 lines deleted...]
-      <c r="N16" s="62"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
-      <c r="S16" s="18"/>
-[...1 lines deleted...]
-      <c r="U16" s="62"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="18"/>
       <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
-      <c r="Z16" s="18"/>
-[...1 lines deleted...]
-      <c r="AB16" s="62"/>
+      <c r="Z16" s="60"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
       <c r="AG16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
       <c r="B17" s="41"/>
       <c r="C17" s="18"/>
-      <c r="D17" s="18"/>
-[...2 lines deleted...]
-      <c r="G17" s="62"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
-      <c r="L17" s="41"/>
-[...1 lines deleted...]
-      <c r="N17" s="62"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
-      <c r="S17" s="18"/>
-[...1 lines deleted...]
-      <c r="U17" s="62"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="18"/>
       <c r="V17" s="18"/>
       <c r="W17" s="18"/>
       <c r="X17" s="18"/>
       <c r="Y17" s="18"/>
-      <c r="Z17" s="18"/>
-[...1 lines deleted...]
-      <c r="AB17" s="62"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="18"/>
       <c r="AC17" s="18"/>
       <c r="AD17" s="18"/>
       <c r="AE17" s="18"/>
       <c r="AF17" s="18"/>
       <c r="AG17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
       <c r="B18" s="41"/>
       <c r="C18" s="18"/>
-      <c r="D18" s="18"/>
-[...2 lines deleted...]
-      <c r="G18" s="62"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
-      <c r="L18" s="41"/>
-[...1 lines deleted...]
-      <c r="N18" s="62"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
-      <c r="S18" s="18"/>
-[...1 lines deleted...]
-      <c r="U18" s="62"/>
+      <c r="S18" s="60"/>
+      <c r="T18" s="60"/>
+      <c r="U18" s="18"/>
       <c r="V18" s="18"/>
       <c r="W18" s="18"/>
       <c r="X18" s="18"/>
       <c r="Y18" s="18"/>
-      <c r="Z18" s="18"/>
-[...1 lines deleted...]
-      <c r="AB18" s="62"/>
+      <c r="Z18" s="60"/>
+      <c r="AA18" s="60"/>
+      <c r="AB18" s="18"/>
       <c r="AC18" s="18"/>
       <c r="AD18" s="18"/>
       <c r="AE18" s="18"/>
       <c r="AF18" s="18"/>
       <c r="AG18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
       <c r="B19" s="41"/>
       <c r="C19" s="18"/>
-      <c r="D19" s="18"/>
-[...2 lines deleted...]
-      <c r="G19" s="62"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
-      <c r="L19" s="41"/>
-[...1 lines deleted...]
-      <c r="N19" s="62"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
-      <c r="S19" s="18"/>
-[...1 lines deleted...]
-      <c r="U19" s="62"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="18"/>
       <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
-      <c r="Z19" s="18"/>
-[...1 lines deleted...]
-      <c r="AB19" s="62"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="18"/>
       <c r="AC19" s="18"/>
       <c r="AD19" s="18"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="18"/>
       <c r="AG19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
       <c r="B20" s="41"/>
       <c r="C20" s="18"/>
-      <c r="D20" s="18"/>
-[...2 lines deleted...]
-      <c r="G20" s="62"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
-      <c r="L20" s="41"/>
-[...1 lines deleted...]
-      <c r="N20" s="62"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
-      <c r="S20" s="18"/>
-[...1 lines deleted...]
-      <c r="U20" s="62"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="60"/>
+      <c r="U20" s="18"/>
       <c r="V20" s="18"/>
       <c r="W20" s="18"/>
       <c r="X20" s="18"/>
       <c r="Y20" s="18"/>
-      <c r="Z20" s="18"/>
-[...1 lines deleted...]
-      <c r="AB20" s="62"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
       <c r="B21" s="41"/>
       <c r="C21" s="18"/>
-      <c r="D21" s="18"/>
-[...2 lines deleted...]
-      <c r="G21" s="62"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
-      <c r="L21" s="41"/>
-[...1 lines deleted...]
-      <c r="N21" s="62"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
-      <c r="S21" s="18"/>
-[...1 lines deleted...]
-      <c r="U21" s="62"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="60"/>
+      <c r="U21" s="18"/>
       <c r="V21" s="18"/>
       <c r="W21" s="18"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="18"/>
-      <c r="Z21" s="18"/>
-[...1 lines deleted...]
-      <c r="AB21" s="62"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="18">
         <f t="shared" ref="B22:H22" si="1">SUM(B7:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E22" s="62">
+      <c r="E22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="62">
+      <c r="F22" s="60">
         <f t="shared" ref="F22" si="2">SUM(F7:F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="62">
+      <c r="G22" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H22" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I22" s="18">
         <f>SUM(I7:I21)</f>
         <v>0</v>
       </c>
       <c r="J22" s="41">
         <f t="shared" ref="J22:L22" si="3">SUM(J7:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <f>SUM(K7:K21)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="41">
+      <c r="L22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M22" s="62">
+      <c r="M22" s="60">
         <f>SUM(M7:M21)</f>
         <v>0</v>
       </c>
-      <c r="N22" s="62">
+      <c r="N22" s="18">
         <f t="shared" ref="N22:O22" si="4">SUM(N7:N21)</f>
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P22" s="18">
         <f t="shared" ref="P22:Q22" si="5">SUM(P7:P21)</f>
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R22" s="18">
         <f t="shared" ref="R22:V22" si="6">SUM(R7:R21)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="18">
+      <c r="S22" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="T22" s="62">
+      <c r="T22" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U22" s="62">
+      <c r="U22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="V22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="W22" s="18">
         <f t="shared" ref="W22:X22" si="7">SUM(W7:W21)</f>
         <v>0</v>
       </c>
       <c r="X22" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Y22" s="18">
         <f t="shared" ref="Y22:AC22" si="8">SUM(Y7:Y21)</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z22" s="60">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="60">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="18">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AC22" s="18">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AD22" s="18">
         <f t="shared" ref="AD22" si="9">SUM(AD7:AD21)</f>
         <v>0</v>
       </c>
       <c r="AE22" s="18">
         <f t="shared" ref="AE22:AF22" si="10">SUM(AE7:AE21)</f>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f>SUM(B22:AF22)</f>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
       <c r="B23" s="42"/>
       <c r="C23" s="17"/>
-      <c r="D23" s="17"/>
-[...2 lines deleted...]
-      <c r="G23" s="63"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="42"/>
       <c r="H23" s="42"/>
       <c r="I23" s="17"/>
       <c r="J23" s="42"/>
       <c r="K23" s="17"/>
-      <c r="L23" s="42"/>
-[...1 lines deleted...]
-      <c r="N23" s="63"/>
+      <c r="L23" s="61"/>
+      <c r="M23" s="61"/>
+      <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
-      <c r="S23" s="17"/>
-[...1 lines deleted...]
-      <c r="U23" s="63"/>
+      <c r="S23" s="61"/>
+      <c r="T23" s="61"/>
+      <c r="U23" s="17"/>
       <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
-      <c r="Z23" s="17"/>
-[...1 lines deleted...]
-      <c r="AB23" s="63"/>
+      <c r="Z23" s="61"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="17"/>
       <c r="AC23" s="17"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="18"/>
-      <c r="D24" s="18"/>
-[...2 lines deleted...]
-      <c r="G24" s="62"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="18"/>
       <c r="J24" s="41"/>
       <c r="K24" s="18"/>
-      <c r="L24" s="41"/>
-[...1 lines deleted...]
-      <c r="N24" s="62"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
-      <c r="S24" s="18"/>
-[...1 lines deleted...]
-      <c r="U24" s="62"/>
+      <c r="S24" s="60"/>
+      <c r="T24" s="60"/>
+      <c r="U24" s="18"/>
       <c r="V24" s="18"/>
       <c r="W24" s="18"/>
       <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
-      <c r="Z24" s="18"/>
-[...1 lines deleted...]
-      <c r="AB24" s="62"/>
+      <c r="Z24" s="60"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="18"/>
       <c r="AC24" s="18"/>
       <c r="AD24" s="18"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="41"/>
       <c r="C25" s="18"/>
-      <c r="D25" s="18"/>
-[...2 lines deleted...]
-      <c r="G25" s="62"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="41"/>
       <c r="H25" s="41"/>
       <c r="I25" s="18"/>
       <c r="J25" s="41"/>
       <c r="K25" s="18"/>
-      <c r="L25" s="41"/>
-[...1 lines deleted...]
-      <c r="N25" s="62"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="18"/>
       <c r="R25" s="18"/>
-      <c r="S25" s="18"/>
-[...1 lines deleted...]
-      <c r="U25" s="62"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="18"/>
       <c r="V25" s="18"/>
       <c r="W25" s="18"/>
       <c r="X25" s="18"/>
       <c r="Y25" s="18"/>
-      <c r="Z25" s="18"/>
-[...1 lines deleted...]
-      <c r="AB25" s="62"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="18"/>
       <c r="AC25" s="18"/>
       <c r="AD25" s="18"/>
       <c r="AE25" s="18"/>
       <c r="AF25" s="18"/>
       <c r="AG25" s="30">
         <f t="shared" ref="AG25:AG29" si="11">SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="18"/>
-      <c r="D26" s="18"/>
-[...2 lines deleted...]
-      <c r="G26" s="62"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="18"/>
       <c r="J26" s="41"/>
       <c r="K26" s="18"/>
-      <c r="L26" s="41"/>
-[...1 lines deleted...]
-      <c r="N26" s="62"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
-      <c r="S26" s="18"/>
-[...1 lines deleted...]
-      <c r="U26" s="62"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="18"/>
       <c r="V26" s="18"/>
       <c r="W26" s="18"/>
       <c r="X26" s="18"/>
       <c r="Y26" s="18"/>
-      <c r="Z26" s="18"/>
-[...1 lines deleted...]
-      <c r="AB26" s="62"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="18"/>
       <c r="AC26" s="18"/>
       <c r="AD26" s="18"/>
       <c r="AE26" s="18"/>
       <c r="AF26" s="18"/>
       <c r="AG26" s="30">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="41"/>
       <c r="C27" s="18"/>
-      <c r="D27" s="18"/>
-[...2 lines deleted...]
-      <c r="G27" s="62"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="18"/>
       <c r="J27" s="41"/>
       <c r="K27" s="18"/>
-      <c r="L27" s="41"/>
-[...1 lines deleted...]
-      <c r="N27" s="62"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
-      <c r="S27" s="18"/>
-[...1 lines deleted...]
-      <c r="U27" s="62"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
-      <c r="Z27" s="18"/>
-[...1 lines deleted...]
-      <c r="AB27" s="62"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="18"/>
       <c r="AC27" s="18"/>
       <c r="AD27" s="18"/>
       <c r="AE27" s="18"/>
       <c r="AF27" s="18"/>
       <c r="AG27" s="30">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="18"/>
-      <c r="D28" s="18"/>
-[...2 lines deleted...]
-      <c r="G28" s="62"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="18"/>
       <c r="J28" s="41"/>
       <c r="K28" s="18"/>
-      <c r="L28" s="41"/>
-[...1 lines deleted...]
-      <c r="N28" s="62"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
-      <c r="S28" s="18"/>
-[...1 lines deleted...]
-      <c r="U28" s="62"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="18"/>
       <c r="V28" s="18"/>
       <c r="W28" s="18"/>
       <c r="X28" s="18"/>
       <c r="Y28" s="18"/>
-      <c r="Z28" s="18"/>
-[...1 lines deleted...]
-      <c r="AB28" s="62"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="18"/>
       <c r="AC28" s="18"/>
       <c r="AD28" s="18"/>
       <c r="AE28" s="18"/>
       <c r="AF28" s="18"/>
       <c r="AG28" s="30">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="41"/>
       <c r="C29" s="18"/>
-      <c r="D29" s="18"/>
-[...2 lines deleted...]
-      <c r="G29" s="62"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="41"/>
       <c r="H29" s="41"/>
       <c r="I29" s="18"/>
       <c r="J29" s="41"/>
       <c r="K29" s="18"/>
-      <c r="L29" s="41"/>
-[...1 lines deleted...]
-      <c r="N29" s="62"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
-      <c r="S29" s="18"/>
-[...1 lines deleted...]
-      <c r="U29" s="62"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="18"/>
       <c r="V29" s="18"/>
       <c r="W29" s="18"/>
       <c r="X29" s="18"/>
       <c r="Y29" s="18"/>
-      <c r="Z29" s="18"/>
-[...1 lines deleted...]
-      <c r="AB29" s="62"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="18"/>
       <c r="AC29" s="18"/>
       <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
       <c r="AF29" s="18"/>
       <c r="AG29" s="30">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="43">
         <f t="shared" ref="B30:E30" si="12">SUM(B25:B29)</f>
         <v>0</v>
       </c>
       <c r="C30" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="D30" s="22">
+      <c r="D30" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="E30" s="64">
+      <c r="E30" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="F30" s="64">
+      <c r="F30" s="62">
         <f t="shared" ref="F30:H30" si="13">SUM(F25:F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="64">
+      <c r="G30" s="43">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="H30" s="43">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I30" s="22">
         <f>SUM(I25:I29)</f>
         <v>0</v>
       </c>
       <c r="J30" s="43">
         <f t="shared" ref="J30:L30" si="14">SUM(J25:J29)</f>
         <v>0</v>
       </c>
       <c r="K30" s="22">
         <f>SUM(K25:K29)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="43">
+      <c r="L30" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="M30" s="64">
+      <c r="M30" s="62">
         <f>SUM(M25:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="22">
         <f t="shared" ref="N30:O30" si="15">SUM(N25:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P30" s="22">
         <f t="shared" ref="P30:Q30" si="16">SUM(P25:P29)</f>
         <v>0</v>
       </c>
       <c r="Q30" s="22">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="R30" s="22">
         <f t="shared" ref="R30:V30" si="17">SUM(R25:R29)</f>
         <v>0</v>
       </c>
-      <c r="S30" s="22">
+      <c r="S30" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="T30" s="64">
+      <c r="T30" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="V30" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="W30" s="22">
         <f t="shared" ref="W30:X30" si="18">SUM(W25:W29)</f>
         <v>0</v>
       </c>
       <c r="X30" s="22">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="Y30" s="22">
         <f t="shared" ref="Y30:AC30" si="19">SUM(Y25:Y29)</f>
         <v>0</v>
       </c>
-      <c r="Z30" s="22">
+      <c r="Z30" s="62">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="64">
+      <c r="AA30" s="62">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="22">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="AC30" s="22">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="AD30" s="22">
         <f t="shared" ref="AD30" si="20">SUM(AD25:AD29)</f>
         <v>0</v>
       </c>
       <c r="AE30" s="22">
         <f t="shared" ref="AE30:AF30" si="21">SUM(AE25:AE29)</f>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f>SUM(B30:AF30)</f>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
       <c r="B31" s="43"/>
       <c r="C31" s="22"/>
-      <c r="D31" s="22"/>
-[...2 lines deleted...]
-      <c r="G31" s="64"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="22"/>
       <c r="J31" s="43"/>
       <c r="K31" s="22"/>
-      <c r="L31" s="43"/>
-[...1 lines deleted...]
-      <c r="N31" s="64"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="22"/>
       <c r="O31" s="22"/>
       <c r="P31" s="22"/>
       <c r="Q31" s="22"/>
       <c r="R31" s="22"/>
-      <c r="S31" s="22"/>
-[...1 lines deleted...]
-      <c r="U31" s="64"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="22"/>
       <c r="V31" s="22"/>
       <c r="W31" s="22"/>
       <c r="X31" s="22"/>
       <c r="Y31" s="22"/>
-      <c r="Z31" s="22"/>
-[...1 lines deleted...]
-      <c r="AB31" s="64"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="22"/>
       <c r="AC31" s="22"/>
       <c r="AD31" s="22"/>
       <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="43">
         <f t="shared" ref="B32:H32" si="22">B22+B30</f>
         <v>0</v>
       </c>
       <c r="C32" s="22">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D32" s="62">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="E32" s="64">
+      <c r="E32" s="62">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="F32" s="64">
+      <c r="F32" s="62">
         <f t="shared" ref="F32" si="23">F22+F30</f>
         <v>0</v>
       </c>
-      <c r="G32" s="64">
+      <c r="G32" s="43">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H32" s="43">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="I32" s="22">
         <f>I22+I30</f>
         <v>0</v>
       </c>
       <c r="J32" s="43">
         <f t="shared" ref="J32:L32" si="24">J22+J30</f>
         <v>0</v>
       </c>
       <c r="K32" s="22">
         <f>K22+K30</f>
         <v>0</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="62">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="M32" s="64">
+      <c r="M32" s="62">
         <f>M22+M30</f>
         <v>0</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="22">
         <f t="shared" ref="N32:O32" si="25">N22+N30</f>
         <v>0</v>
       </c>
       <c r="O32" s="22">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="P32" s="22">
         <f t="shared" ref="P32:Q32" si="26">P22+P30</f>
         <v>0</v>
       </c>
       <c r="Q32" s="22">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="R32" s="22">
         <f t="shared" ref="R32:V32" si="27">R22+R30</f>
         <v>0</v>
       </c>
-      <c r="S32" s="22">
+      <c r="S32" s="62">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="T32" s="64">
+      <c r="T32" s="62">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="22">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="V32" s="22">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="W32" s="22">
         <f t="shared" ref="W32:X32" si="28">W22+W30</f>
         <v>0</v>
       </c>
       <c r="X32" s="22">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="Y32" s="22">
         <f t="shared" ref="Y32:AC32" si="29">Y22+Y30</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="22">
+      <c r="Z32" s="62">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="64">
+      <c r="AA32" s="62">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="64">
+      <c r="AB32" s="22">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AC32" s="22">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AD32" s="22">
         <f t="shared" ref="AD32" si="30">AD22+AD30</f>
         <v>0</v>
       </c>
       <c r="AE32" s="22">
         <f t="shared" ref="AE32:AF32" si="31">AE22+AE30</f>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
@@ -4627,51 +4620,51 @@
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.25" header="0.5" footer="0.5"/>
   <pageSetup scale="96" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;11TIME AND EFFORT LOG</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="AG32" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+      <selection activeCell="Y7" sqref="Y7:Z32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="31" width="4.7109375" customWidth="1"/>
     <col min="32" max="32" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="8.5703125" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -4681,51 +4674,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -4860,1492 +4853,1491 @@
       </c>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="33">
         <v>1</v>
       </c>
       <c r="C6" s="34">
         <v>2</v>
       </c>
       <c r="D6" s="34">
         <v>3</v>
       </c>
       <c r="E6" s="34">
         <v>4</v>
       </c>
       <c r="F6" s="34">
         <v>5</v>
       </c>
-      <c r="G6" s="58">
+      <c r="G6" s="56">
         <v>6</v>
       </c>
-      <c r="H6" s="58">
+      <c r="H6" s="56">
         <v>7</v>
       </c>
-      <c r="I6" s="58">
+      <c r="I6" s="56">
         <v>8</v>
       </c>
-      <c r="J6" s="58">
+      <c r="J6" s="56">
         <v>9</v>
       </c>
-      <c r="K6" s="58">
+      <c r="K6" s="56">
         <v>10</v>
       </c>
-      <c r="L6" s="58">
+      <c r="L6" s="56">
         <v>11</v>
       </c>
-      <c r="M6" s="58">
+      <c r="M6" s="56">
         <v>12</v>
       </c>
-      <c r="N6" s="75">
+      <c r="N6" s="34">
         <v>13</v>
       </c>
-      <c r="O6" s="58">
+      <c r="O6" s="56">
         <v>14</v>
       </c>
-      <c r="P6" s="58">
+      <c r="P6" s="56">
         <v>15</v>
       </c>
-      <c r="Q6" s="58">
+      <c r="Q6" s="56">
         <v>16</v>
       </c>
-      <c r="R6" s="58">
+      <c r="R6" s="56">
         <v>17</v>
       </c>
-      <c r="S6" s="58">
+      <c r="S6" s="56">
         <v>18</v>
       </c>
-      <c r="T6" s="58">
+      <c r="T6" s="56">
         <v>19</v>
       </c>
-      <c r="U6" s="58">
+      <c r="U6" s="56">
         <v>20</v>
       </c>
-      <c r="V6" s="58">
+      <c r="V6" s="56">
         <v>21</v>
       </c>
-      <c r="W6" s="58">
+      <c r="W6" s="56">
         <v>22</v>
       </c>
-      <c r="X6" s="58">
+      <c r="X6" s="56">
         <v>23</v>
       </c>
-      <c r="Y6" s="58">
+      <c r="Y6" s="56">
         <v>24</v>
       </c>
-      <c r="Z6" s="58">
+      <c r="Z6" s="56">
         <v>25</v>
       </c>
-      <c r="AA6" s="58">
+      <c r="AA6" s="56">
         <v>26</v>
       </c>
-      <c r="AB6" s="58">
+      <c r="AB6" s="56">
         <v>27</v>
       </c>
-      <c r="AC6" s="58">
+      <c r="AC6" s="56">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AG6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34" ht="27" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="56"/>
-[...4 lines deleted...]
-      <c r="G7" s="67"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
       <c r="H7" s="30"/>
-      <c r="I7" s="40"/>
-[...4 lines deleted...]
-      <c r="N7" s="67"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
       <c r="O7" s="30"/>
-      <c r="P7" s="40"/>
-[...4 lines deleted...]
-      <c r="U7" s="67"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="30"/>
+      <c r="U7" s="30"/>
       <c r="V7" s="30"/>
-      <c r="W7" s="40"/>
-[...4 lines deleted...]
-      <c r="AB7" s="67"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="30"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="30"/>
+      <c r="AB7" s="30"/>
       <c r="AC7" s="30"/>
-      <c r="AD7" s="40"/>
-      <c r="AE7" s="40"/>
+      <c r="AD7" s="30"/>
+      <c r="AE7" s="30"/>
       <c r="AF7" s="30">
         <f t="shared" ref="AF7:AF21" si="0">SUM(A7:AE7)</f>
         <v>0</v>
       </c>
       <c r="AG7" s="31" t="e">
         <f>AF7/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="57"/>
-[...4 lines deleted...]
-      <c r="G8" s="68"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
       <c r="H8" s="18"/>
-      <c r="I8" s="41"/>
-[...4 lines deleted...]
-      <c r="N8" s="68"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
       <c r="O8" s="18"/>
-      <c r="P8" s="41"/>
-[...4 lines deleted...]
-      <c r="U8" s="68"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="18"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="18"/>
+      <c r="U8" s="18"/>
       <c r="V8" s="18"/>
-      <c r="W8" s="41"/>
-[...4 lines deleted...]
-      <c r="AB8" s="68"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="18"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="18"/>
+      <c r="AB8" s="18"/>
       <c r="AC8" s="18"/>
-      <c r="AD8" s="41"/>
-      <c r="AE8" s="41"/>
+      <c r="AD8" s="18"/>
+      <c r="AE8" s="18"/>
       <c r="AF8" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG8" s="27" t="e">
         <f>AF8/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="57"/>
-[...4 lines deleted...]
-      <c r="G9" s="68"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
       <c r="H9" s="18"/>
-      <c r="I9" s="41"/>
-[...4 lines deleted...]
-      <c r="N9" s="68"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="18"/>
       <c r="O9" s="18"/>
-      <c r="P9" s="41"/>
-[...4 lines deleted...]
-      <c r="U9" s="68"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="60"/>
+      <c r="S9" s="60"/>
+      <c r="T9" s="18"/>
+      <c r="U9" s="18"/>
       <c r="V9" s="18"/>
-      <c r="W9" s="41"/>
-[...4 lines deleted...]
-      <c r="AB9" s="68"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
+      <c r="Y9" s="60"/>
+      <c r="Z9" s="60"/>
+      <c r="AA9" s="18"/>
+      <c r="AB9" s="18"/>
       <c r="AC9" s="18"/>
-      <c r="AD9" s="41"/>
-      <c r="AE9" s="41"/>
+      <c r="AD9" s="18"/>
+      <c r="AE9" s="18"/>
       <c r="AF9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG9" s="27" t="e">
         <f>AF9/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="57"/>
-[...4 lines deleted...]
-      <c r="G10" s="68"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
       <c r="H10" s="18"/>
-      <c r="I10" s="41"/>
-[...4 lines deleted...]
-      <c r="N10" s="68"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
       <c r="O10" s="18"/>
-      <c r="P10" s="41"/>
-[...4 lines deleted...]
-      <c r="U10" s="68"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="60"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="18"/>
       <c r="V10" s="18"/>
-      <c r="W10" s="41"/>
-[...4 lines deleted...]
-      <c r="AB10" s="68"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="18"/>
+      <c r="Y10" s="60"/>
+      <c r="Z10" s="60"/>
+      <c r="AA10" s="18"/>
+      <c r="AB10" s="18"/>
       <c r="AC10" s="18"/>
-      <c r="AD10" s="41"/>
-      <c r="AE10" s="41"/>
+      <c r="AD10" s="18"/>
+      <c r="AE10" s="18"/>
       <c r="AF10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG10" s="27" t="e">
         <f>AF10/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="57"/>
-[...4 lines deleted...]
-      <c r="G11" s="68"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
       <c r="H11" s="18"/>
-      <c r="I11" s="41"/>
-[...4 lines deleted...]
-      <c r="N11" s="68"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
       <c r="O11" s="18"/>
-      <c r="P11" s="41"/>
-[...4 lines deleted...]
-      <c r="U11" s="68"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="60"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
       <c r="V11" s="18"/>
-      <c r="W11" s="41"/>
-[...4 lines deleted...]
-      <c r="AB11" s="68"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="60"/>
+      <c r="Z11" s="60"/>
+      <c r="AA11" s="18"/>
+      <c r="AB11" s="18"/>
       <c r="AC11" s="18"/>
-      <c r="AD11" s="41"/>
-      <c r="AE11" s="41"/>
+      <c r="AD11" s="18"/>
+      <c r="AE11" s="18"/>
       <c r="AF11" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG11" s="27" t="e">
         <f>AF11/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="57"/>
-[...4 lines deleted...]
-      <c r="G12" s="68"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
       <c r="H12" s="18"/>
-      <c r="I12" s="41"/>
-[...4 lines deleted...]
-      <c r="N12" s="68"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="18"/>
       <c r="O12" s="18"/>
-      <c r="P12" s="41"/>
-[...4 lines deleted...]
-      <c r="U12" s="68"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="18"/>
+      <c r="R12" s="60"/>
+      <c r="S12" s="60"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="18"/>
       <c r="V12" s="18"/>
-      <c r="W12" s="41"/>
-[...4 lines deleted...]
-      <c r="AB12" s="68"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="18"/>
+      <c r="Y12" s="60"/>
+      <c r="Z12" s="60"/>
+      <c r="AA12" s="18"/>
+      <c r="AB12" s="18"/>
       <c r="AC12" s="18"/>
-      <c r="AD12" s="41"/>
-      <c r="AE12" s="41"/>
+      <c r="AD12" s="18"/>
+      <c r="AE12" s="18"/>
       <c r="AF12" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG12" s="27" t="e">
         <f>AF12/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
       <c r="B13" s="18"/>
-      <c r="C13" s="41"/>
-[...3 lines deleted...]
-      <c r="G13" s="68"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
       <c r="H13" s="18"/>
-      <c r="I13" s="41"/>
-[...4 lines deleted...]
-      <c r="N13" s="68"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
       <c r="O13" s="18"/>
-      <c r="P13" s="41"/>
-[...4 lines deleted...]
-      <c r="U13" s="68"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
       <c r="V13" s="18"/>
-      <c r="W13" s="41"/>
-[...4 lines deleted...]
-      <c r="AB13" s="68"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="60"/>
+      <c r="Z13" s="60"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
-      <c r="AD13" s="41"/>
-      <c r="AE13" s="41"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
       <c r="AF13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG13" s="27" t="e">
         <f>AF13/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
       <c r="B14" s="18"/>
-      <c r="C14" s="41"/>
-[...3 lines deleted...]
-      <c r="G14" s="68"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
       <c r="H14" s="18"/>
-      <c r="I14" s="41"/>
-[...4 lines deleted...]
-      <c r="N14" s="68"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="18"/>
       <c r="O14" s="18"/>
-      <c r="P14" s="41"/>
-[...4 lines deleted...]
-      <c r="U14" s="68"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="60"/>
+      <c r="S14" s="60"/>
+      <c r="T14" s="18"/>
+      <c r="U14" s="18"/>
       <c r="V14" s="18"/>
-      <c r="W14" s="41"/>
-[...4 lines deleted...]
-      <c r="AB14" s="68"/>
+      <c r="W14" s="18"/>
+      <c r="X14" s="18"/>
+      <c r="Y14" s="60"/>
+      <c r="Z14" s="60"/>
+      <c r="AA14" s="18"/>
+      <c r="AB14" s="18"/>
       <c r="AC14" s="18"/>
-      <c r="AD14" s="41"/>
-      <c r="AE14" s="41"/>
+      <c r="AD14" s="18"/>
+      <c r="AE14" s="18"/>
       <c r="AF14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG14" s="27" t="e">
         <f>AF14/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
       <c r="B15" s="18"/>
-      <c r="C15" s="41"/>
-[...3 lines deleted...]
-      <c r="G15" s="68"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
       <c r="H15" s="18"/>
-      <c r="I15" s="41"/>
-[...4 lines deleted...]
-      <c r="N15" s="68"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
       <c r="O15" s="18"/>
-      <c r="P15" s="41"/>
-[...4 lines deleted...]
-      <c r="U15" s="68"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="W15" s="41"/>
-[...4 lines deleted...]
-      <c r="AB15" s="68"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
-      <c r="AD15" s="41"/>
-      <c r="AE15" s="41"/>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="18"/>
       <c r="AF15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG15" s="27" t="e">
         <f>AF15/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
       <c r="B16" s="18"/>
-      <c r="C16" s="41"/>
-[...3 lines deleted...]
-      <c r="G16" s="68"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
       <c r="H16" s="18"/>
-      <c r="I16" s="41"/>
-[...4 lines deleted...]
-      <c r="N16" s="68"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
       <c r="O16" s="18"/>
-      <c r="P16" s="41"/>
-[...4 lines deleted...]
-      <c r="U16" s="68"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="60"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="18"/>
       <c r="V16" s="18"/>
-      <c r="W16" s="41"/>
-[...4 lines deleted...]
-      <c r="AB16" s="68"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="60"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="18"/>
       <c r="AC16" s="18"/>
-      <c r="AD16" s="41"/>
-      <c r="AE16" s="41"/>
+      <c r="AD16" s="18"/>
+      <c r="AE16" s="18"/>
       <c r="AF16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG16" s="27" t="e">
         <f>AF16/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
       <c r="B17" s="18"/>
-      <c r="C17" s="41"/>
-[...3 lines deleted...]
-      <c r="G17" s="68"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
       <c r="H17" s="18"/>
-      <c r="I17" s="41"/>
-[...4 lines deleted...]
-      <c r="N17" s="68"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
       <c r="O17" s="18"/>
-      <c r="P17" s="41"/>
-[...4 lines deleted...]
-      <c r="U17" s="68"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
       <c r="V17" s="18"/>
-      <c r="W17" s="41"/>
-[...4 lines deleted...]
-      <c r="AB17" s="68"/>
+      <c r="W17" s="18"/>
+      <c r="X17" s="18"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="18"/>
+      <c r="AB17" s="18"/>
       <c r="AC17" s="18"/>
-      <c r="AD17" s="41"/>
-      <c r="AE17" s="41"/>
+      <c r="AD17" s="18"/>
+      <c r="AE17" s="18"/>
       <c r="AF17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG17" s="27" t="e">
         <f>AF17/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
       <c r="B18" s="18"/>
-      <c r="C18" s="41"/>
-[...3 lines deleted...]
-      <c r="G18" s="68"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
       <c r="H18" s="18"/>
-      <c r="I18" s="41"/>
-[...4 lines deleted...]
-      <c r="N18" s="68"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
       <c r="O18" s="18"/>
-      <c r="P18" s="41"/>
-[...4 lines deleted...]
-      <c r="U18" s="68"/>
+      <c r="P18" s="18"/>
+      <c r="Q18" s="18"/>
+      <c r="R18" s="60"/>
+      <c r="S18" s="60"/>
+      <c r="T18" s="18"/>
+      <c r="U18" s="18"/>
       <c r="V18" s="18"/>
-      <c r="W18" s="41"/>
-[...4 lines deleted...]
-      <c r="AB18" s="68"/>
+      <c r="W18" s="18"/>
+      <c r="X18" s="18"/>
+      <c r="Y18" s="60"/>
+      <c r="Z18" s="60"/>
+      <c r="AA18" s="18"/>
+      <c r="AB18" s="18"/>
       <c r="AC18" s="18"/>
-      <c r="AD18" s="41"/>
-      <c r="AE18" s="41"/>
+      <c r="AD18" s="18"/>
+      <c r="AE18" s="18"/>
       <c r="AF18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG18" s="27" t="e">
         <f>AF18/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
       <c r="B19" s="18"/>
-      <c r="C19" s="41"/>
-[...3 lines deleted...]
-      <c r="G19" s="68"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
       <c r="H19" s="18"/>
-      <c r="I19" s="41"/>
-[...4 lines deleted...]
-      <c r="N19" s="68"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
       <c r="O19" s="18"/>
-      <c r="P19" s="41"/>
-[...4 lines deleted...]
-      <c r="U19" s="68"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
       <c r="V19" s="18"/>
-      <c r="W19" s="41"/>
-[...4 lines deleted...]
-      <c r="AB19" s="68"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="18"/>
+      <c r="AB19" s="18"/>
       <c r="AC19" s="18"/>
-      <c r="AD19" s="41"/>
-      <c r="AE19" s="41"/>
+      <c r="AD19" s="18"/>
+      <c r="AE19" s="18"/>
       <c r="AF19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG19" s="27" t="e">
         <f>AF19/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
       <c r="B20" s="18"/>
-      <c r="C20" s="41"/>
-[...3 lines deleted...]
-      <c r="G20" s="68"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="18"/>
       <c r="H20" s="18"/>
-      <c r="I20" s="41"/>
-[...4 lines deleted...]
-      <c r="N20" s="68"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="18"/>
       <c r="O20" s="18"/>
-      <c r="P20" s="41"/>
-[...4 lines deleted...]
-      <c r="U20" s="68"/>
+      <c r="P20" s="18"/>
+      <c r="Q20" s="18"/>
+      <c r="R20" s="60"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="18"/>
+      <c r="U20" s="18"/>
       <c r="V20" s="18"/>
-      <c r="W20" s="41"/>
-[...4 lines deleted...]
-      <c r="AB20" s="68"/>
+      <c r="W20" s="18"/>
+      <c r="X20" s="18"/>
+      <c r="Y20" s="60"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="18"/>
+      <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
-      <c r="AD20" s="41"/>
-      <c r="AE20" s="41"/>
+      <c r="AD20" s="18"/>
+      <c r="AE20" s="18"/>
       <c r="AF20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG20" s="27" t="e">
         <f>AF20/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
       <c r="B21" s="18"/>
-      <c r="C21" s="41"/>
-[...3 lines deleted...]
-      <c r="G21" s="68"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
       <c r="H21" s="18"/>
-      <c r="I21" s="41"/>
-[...4 lines deleted...]
-      <c r="N21" s="68"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
       <c r="O21" s="18"/>
-      <c r="P21" s="41"/>
-[...4 lines deleted...]
-      <c r="U21" s="68"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
       <c r="V21" s="18"/>
-      <c r="W21" s="41"/>
-[...4 lines deleted...]
-      <c r="AB21" s="68"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="18"/>
+      <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
-      <c r="AD21" s="41"/>
-      <c r="AE21" s="41"/>
+      <c r="AD21" s="18"/>
+      <c r="AE21" s="18"/>
       <c r="AF21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG21" s="27" t="e">
         <f>AF21/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="18">
         <f>SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="41">
+      <c r="C22" s="18">
         <f t="shared" ref="C22:AE22" si="1">SUM(C7:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="60">
         <f t="shared" ref="D22" si="2">SUM(D7:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="62">
+      <c r="E22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="62">
+      <c r="F22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="68">
+      <c r="G22" s="18">
         <f t="shared" ref="G22:H22" si="3">SUM(G7:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I22" s="41">
+      <c r="I22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J22" s="41">
+      <c r="J22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K22" s="41">
+      <c r="K22" s="60">
         <f t="shared" ref="K22" si="4">SUM(K7:K21)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M22" s="62">
+      <c r="M22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N22" s="68">
+      <c r="N22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P22" s="41">
+      <c r="P22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="41">
+      <c r="Q22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R22" s="41">
+      <c r="R22" s="60">
         <f t="shared" ref="R22" si="5">SUM(R7:R21)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="62">
+      <c r="S22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T22" s="62">
+      <c r="T22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U22" s="68">
+      <c r="U22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="V22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W22" s="41">
+      <c r="W22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X22" s="41">
+      <c r="X22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Y22" s="41">
+      <c r="Y22" s="60">
         <f t="shared" ref="Y22" si="6">SUM(Y7:Y21)</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="62">
+      <c r="Z22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AB22" s="68">
+      <c r="AB22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AC22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AD22" s="41">
+      <c r="AD22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AE22" s="41">
+      <c r="AE22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f>SUM(B22:AE22)</f>
         <v>0</v>
       </c>
       <c r="AG22" s="27" t="e">
         <f>AF22/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
       <c r="B23" s="17"/>
-      <c r="C23" s="42"/>
-[...3 lines deleted...]
-      <c r="G23" s="69"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
       <c r="H23" s="17"/>
-      <c r="I23" s="42"/>
-[...4 lines deleted...]
-      <c r="N23" s="69"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="61"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="17"/>
       <c r="O23" s="17"/>
-      <c r="P23" s="42"/>
-[...4 lines deleted...]
-      <c r="U23" s="69"/>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="17"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="61"/>
+      <c r="T23" s="17"/>
+      <c r="U23" s="17"/>
       <c r="V23" s="17"/>
-      <c r="W23" s="42"/>
-[...4 lines deleted...]
-      <c r="AB23" s="69"/>
+      <c r="W23" s="17"/>
+      <c r="X23" s="17"/>
+      <c r="Y23" s="61"/>
+      <c r="Z23" s="61"/>
+      <c r="AA23" s="17"/>
+      <c r="AB23" s="17"/>
       <c r="AC23" s="17"/>
-      <c r="AD23" s="42"/>
-      <c r="AE23" s="42"/>
+      <c r="AD23" s="17"/>
+      <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="27"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="18"/>
-      <c r="C24" s="41"/>
-[...3 lines deleted...]
-      <c r="G24" s="68"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
       <c r="H24" s="18"/>
-      <c r="I24" s="41"/>
-[...4 lines deleted...]
-      <c r="N24" s="68"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="18"/>
       <c r="O24" s="18"/>
-      <c r="P24" s="41"/>
-[...4 lines deleted...]
-      <c r="U24" s="68"/>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="60"/>
+      <c r="S24" s="60"/>
+      <c r="T24" s="18"/>
+      <c r="U24" s="18"/>
       <c r="V24" s="18"/>
-      <c r="W24" s="41"/>
-[...4 lines deleted...]
-      <c r="AB24" s="68"/>
+      <c r="W24" s="18"/>
+      <c r="X24" s="18"/>
+      <c r="Y24" s="60"/>
+      <c r="Z24" s="60"/>
+      <c r="AA24" s="18"/>
+      <c r="AB24" s="18"/>
       <c r="AC24" s="18"/>
-      <c r="AD24" s="41"/>
-      <c r="AE24" s="41"/>
+      <c r="AD24" s="18"/>
+      <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="27"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="18"/>
-      <c r="C25" s="41"/>
-[...3 lines deleted...]
-      <c r="G25" s="68"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
       <c r="H25" s="18"/>
-      <c r="I25" s="41"/>
-[...4 lines deleted...]
-      <c r="N25" s="68"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
       <c r="O25" s="18"/>
-      <c r="P25" s="41"/>
-[...4 lines deleted...]
-      <c r="U25" s="68"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="18"/>
       <c r="V25" s="18"/>
-      <c r="W25" s="41"/>
-[...4 lines deleted...]
-      <c r="AB25" s="68"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="18"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="18"/>
+      <c r="AB25" s="18"/>
       <c r="AC25" s="18"/>
-      <c r="AD25" s="41"/>
-      <c r="AE25" s="41"/>
+      <c r="AD25" s="18"/>
+      <c r="AE25" s="18"/>
       <c r="AF25" s="30">
         <f t="shared" ref="AF25:AF29" si="7">SUM(A25:AE25)</f>
         <v>0</v>
       </c>
       <c r="AG25" s="27" t="e">
         <f>AF25/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="18"/>
-      <c r="C26" s="41"/>
-[...3 lines deleted...]
-      <c r="G26" s="68"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
       <c r="H26" s="18"/>
-      <c r="I26" s="41"/>
-[...4 lines deleted...]
-      <c r="N26" s="68"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
       <c r="O26" s="18"/>
-      <c r="P26" s="41"/>
-[...4 lines deleted...]
-      <c r="U26" s="68"/>
+      <c r="P26" s="18"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="18"/>
+      <c r="U26" s="18"/>
       <c r="V26" s="18"/>
-      <c r="W26" s="41"/>
-[...4 lines deleted...]
-      <c r="AB26" s="68"/>
+      <c r="W26" s="18"/>
+      <c r="X26" s="18"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="18"/>
+      <c r="AB26" s="18"/>
       <c r="AC26" s="18"/>
-      <c r="AD26" s="41"/>
-      <c r="AE26" s="41"/>
+      <c r="AD26" s="18"/>
+      <c r="AE26" s="18"/>
       <c r="AF26" s="30">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AG26" s="27" t="e">
         <f>AF26/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="18"/>
-      <c r="C27" s="41"/>
-[...3 lines deleted...]
-      <c r="G27" s="68"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
       <c r="H27" s="18"/>
-      <c r="I27" s="41"/>
-[...4 lines deleted...]
-      <c r="N27" s="68"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="18"/>
       <c r="O27" s="18"/>
-      <c r="P27" s="41"/>
-[...4 lines deleted...]
-      <c r="U27" s="68"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="18"/>
+      <c r="U27" s="18"/>
       <c r="V27" s="18"/>
-      <c r="W27" s="41"/>
-[...4 lines deleted...]
-      <c r="AB27" s="68"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="18"/>
+      <c r="Y27" s="60"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="18"/>
       <c r="AC27" s="18"/>
-      <c r="AD27" s="41"/>
-      <c r="AE27" s="41"/>
+      <c r="AD27" s="18"/>
+      <c r="AE27" s="18"/>
       <c r="AF27" s="30">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AG27" s="27" t="e">
         <f>AF27/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="18"/>
-      <c r="C28" s="41"/>
-[...3 lines deleted...]
-      <c r="G28" s="68"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
       <c r="H28" s="18"/>
-      <c r="I28" s="41"/>
-[...4 lines deleted...]
-      <c r="N28" s="68"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
       <c r="O28" s="18"/>
-      <c r="P28" s="41"/>
-[...4 lines deleted...]
-      <c r="U28" s="68"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="18"/>
       <c r="V28" s="18"/>
-      <c r="W28" s="41"/>
-[...4 lines deleted...]
-      <c r="AB28" s="68"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="18"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="18"/>
+      <c r="AB28" s="18"/>
       <c r="AC28" s="18"/>
-      <c r="AD28" s="41"/>
-      <c r="AE28" s="41"/>
+      <c r="AD28" s="18"/>
+      <c r="AE28" s="18"/>
       <c r="AF28" s="30">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AG28" s="27" t="e">
         <f>AF28/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="18"/>
-      <c r="C29" s="41"/>
-[...3 lines deleted...]
-      <c r="G29" s="68"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
       <c r="H29" s="18"/>
-      <c r="I29" s="41"/>
-[...4 lines deleted...]
-      <c r="N29" s="68"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="18"/>
       <c r="O29" s="18"/>
-      <c r="P29" s="41"/>
-[...4 lines deleted...]
-      <c r="U29" s="68"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="18"/>
       <c r="V29" s="18"/>
-      <c r="W29" s="41"/>
-[...4 lines deleted...]
-      <c r="AB29" s="68"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="18"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="18"/>
+      <c r="AB29" s="18"/>
       <c r="AC29" s="18"/>
-      <c r="AD29" s="41"/>
-      <c r="AE29" s="41"/>
+      <c r="AD29" s="18"/>
+      <c r="AE29" s="18"/>
       <c r="AF29" s="30">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AG29" s="27" t="e">
         <f>AF29/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="22">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C30" s="22">
         <f t="shared" ref="C30:AE30" si="8">SUM(C25:C29)</f>
         <v>0</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="62">
         <f t="shared" ref="D30" si="9">SUM(D25:D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="64">
+      <c r="E30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="F30" s="64">
+      <c r="F30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="G30" s="70">
+      <c r="G30" s="22">
         <f t="shared" ref="G30:H30" si="10">SUM(G25:G29)</f>
         <v>0</v>
       </c>
       <c r="H30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I30" s="43">
+      <c r="I30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="62">
         <f t="shared" ref="K30" si="11">SUM(K25:K29)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="M30" s="64">
+      <c r="M30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="N30" s="70">
+      <c r="N30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="43">
+      <c r="Q30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="62">
         <f t="shared" ref="R30" si="12">SUM(R25:R29)</f>
         <v>0</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="T30" s="64">
+      <c r="T30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="U30" s="70">
+      <c r="U30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="V30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="W30" s="43">
+      <c r="W30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="X30" s="43">
+      <c r="X30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="43">
+      <c r="Y30" s="62">
         <f t="shared" ref="Y30" si="13">SUM(Y25:Y29)</f>
         <v>0</v>
       </c>
-      <c r="Z30" s="64">
+      <c r="Z30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="64">
+      <c r="AA30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="70">
+      <c r="AB30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AC30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AD30" s="43">
+      <c r="AD30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AE30" s="43">
+      <c r="AE30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f>SUM(B30:AE30)</f>
         <v>0</v>
       </c>
       <c r="AG30" s="28" t="e">
         <f>AF30/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH30"/>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
       <c r="B31" s="22"/>
-      <c r="C31" s="43"/>
-[...3 lines deleted...]
-      <c r="G31" s="70"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
       <c r="H31" s="22"/>
-      <c r="I31" s="43"/>
-[...4 lines deleted...]
-      <c r="N31" s="70"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="22"/>
+      <c r="N31" s="22"/>
       <c r="O31" s="22"/>
-      <c r="P31" s="43"/>
-[...4 lines deleted...]
-      <c r="U31" s="70"/>
+      <c r="P31" s="22"/>
+      <c r="Q31" s="22"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="22"/>
+      <c r="U31" s="22"/>
       <c r="V31" s="22"/>
-      <c r="W31" s="43"/>
-[...4 lines deleted...]
-      <c r="AB31" s="70"/>
+      <c r="W31" s="22"/>
+      <c r="X31" s="22"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="22"/>
+      <c r="AB31" s="22"/>
       <c r="AC31" s="22"/>
-      <c r="AD31" s="43"/>
-      <c r="AE31" s="43"/>
+      <c r="AD31" s="22"/>
+      <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="29"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="22">
         <f>B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="22">
         <f t="shared" ref="C32:AE32" si="14">C22+C30</f>
         <v>0</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="62">
         <f t="shared" ref="D32" si="15">D22+D30</f>
         <v>0</v>
       </c>
-      <c r="E32" s="64">
+      <c r="E32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="F32" s="64">
+      <c r="F32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="G32" s="70">
+      <c r="G32" s="22">
         <f t="shared" ref="G32:H32" si="16">G22+G30</f>
         <v>0</v>
       </c>
       <c r="H32" s="22">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="62">
         <f t="shared" ref="K32" si="17">K22+K30</f>
         <v>0</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="M32" s="64">
+      <c r="M32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="N32" s="70">
+      <c r="N32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="62">
         <f t="shared" ref="R32" si="18">R22+R30</f>
         <v>0</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="T32" s="64">
+      <c r="T32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="U32" s="70">
+      <c r="U32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="V32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="W32" s="43">
+      <c r="W32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="X32" s="43">
+      <c r="X32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="43">
+      <c r="Y32" s="62">
         <f t="shared" ref="Y32" si="19">Y22+Y30</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="64">
+      <c r="Z32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="64">
+      <c r="AA32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="70">
+      <c r="AB32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="AC32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="AE32" s="43">
+      <c r="AE32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f>SUM(B32:AE32)</f>
         <v>0</v>
       </c>
       <c r="AG32" s="29" t="e">
         <f>AG22+AG30</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
@@ -6517,52 +6509,52 @@
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AB14" sqref="AB14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T11" sqref="T11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -6571,51 +6563,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -6744,1510 +6736,1510 @@
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="14"/>
       <c r="AG5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="AH5" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="33">
         <v>1</v>
       </c>
       <c r="C6" s="34">
         <v>2</v>
       </c>
       <c r="D6" s="34">
         <v>3</v>
       </c>
-      <c r="E6" s="58">
+      <c r="E6" s="56">
         <v>4</v>
       </c>
-      <c r="F6" s="58">
+      <c r="F6" s="56">
         <v>5</v>
       </c>
-      <c r="G6" s="58">
+      <c r="G6" s="56">
         <v>6</v>
       </c>
-      <c r="H6" s="58">
+      <c r="H6" s="56">
         <v>7</v>
       </c>
-      <c r="I6" s="58">
+      <c r="I6" s="56">
         <v>8</v>
       </c>
-      <c r="J6" s="58">
+      <c r="J6" s="56">
         <v>9</v>
       </c>
-      <c r="K6" s="58">
+      <c r="K6" s="56">
         <v>10</v>
       </c>
-      <c r="L6" s="58">
+      <c r="L6" s="56">
         <v>11</v>
       </c>
-      <c r="M6" s="58">
+      <c r="M6" s="56">
         <v>12</v>
       </c>
-      <c r="N6" s="58">
+      <c r="N6" s="56">
         <v>13</v>
       </c>
-      <c r="O6" s="58">
+      <c r="O6" s="56">
         <v>14</v>
       </c>
-      <c r="P6" s="58">
+      <c r="P6" s="56">
         <v>15</v>
       </c>
-      <c r="Q6" s="58">
+      <c r="Q6" s="56">
         <v>16</v>
       </c>
-      <c r="R6" s="58">
+      <c r="R6" s="56">
         <v>17</v>
       </c>
-      <c r="S6" s="58">
+      <c r="S6" s="56">
         <v>18</v>
       </c>
-      <c r="T6" s="58">
+      <c r="T6" s="56">
         <v>19</v>
       </c>
-      <c r="U6" s="58">
+      <c r="U6" s="56">
         <v>20</v>
       </c>
-      <c r="V6" s="58">
+      <c r="V6" s="56">
         <v>21</v>
       </c>
-      <c r="W6" s="58">
+      <c r="W6" s="56">
         <v>22</v>
       </c>
-      <c r="X6" s="58">
+      <c r="X6" s="56">
         <v>23</v>
       </c>
-      <c r="Y6" s="58">
+      <c r="Y6" s="56">
         <v>24</v>
       </c>
-      <c r="Z6" s="58">
+      <c r="Z6" s="56">
         <v>25</v>
       </c>
-      <c r="AA6" s="58">
+      <c r="AA6" s="56">
         <v>26</v>
       </c>
-      <c r="AB6" s="58">
+      <c r="AB6" s="56">
         <v>27</v>
       </c>
-      <c r="AC6" s="58">
+      <c r="AC6" s="56">
         <v>28</v>
       </c>
-      <c r="AD6" s="58">
+      <c r="AD6" s="56">
         <v>29</v>
       </c>
-      <c r="AE6" s="58">
+      <c r="AE6" s="56">
         <v>30</v>
       </c>
-      <c r="AF6" s="59">
+      <c r="AF6" s="57">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="49"/>
-[...2 lines deleted...]
-      <c r="E7" s="67"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
       <c r="F7" s="30"/>
-      <c r="G7" s="40"/>
-[...4 lines deleted...]
-      <c r="L7" s="61"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="30"/>
       <c r="M7" s="30"/>
-      <c r="N7" s="40"/>
-[...4 lines deleted...]
-      <c r="S7" s="67"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
       <c r="T7" s="30"/>
-      <c r="U7" s="40"/>
-[...5 lines deleted...]
-      <c r="AA7" s="67"/>
+      <c r="U7" s="30"/>
+      <c r="V7" s="30"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="30"/>
+      <c r="Z7" s="30"/>
+      <c r="AA7" s="30"/>
       <c r="AB7" s="30"/>
-      <c r="AC7" s="40"/>
-[...2 lines deleted...]
-      <c r="AF7" s="61"/>
+      <c r="AC7" s="30"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="59"/>
       <c r="AG7" s="30">
         <f>SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="51"/>
-[...2 lines deleted...]
-      <c r="E8" s="68"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
       <c r="F8" s="18"/>
-      <c r="G8" s="41"/>
-[...4 lines deleted...]
-      <c r="L8" s="62"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="18"/>
       <c r="M8" s="18"/>
-      <c r="N8" s="41"/>
-[...4 lines deleted...]
-      <c r="S8" s="68"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
       <c r="T8" s="18"/>
-      <c r="U8" s="41"/>
-[...5 lines deleted...]
-      <c r="AA8" s="68"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="18"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="18"/>
+      <c r="Z8" s="18"/>
+      <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
-      <c r="AC8" s="41"/>
-[...2 lines deleted...]
-      <c r="AF8" s="62"/>
+      <c r="AC8" s="18"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="60"/>
       <c r="AG8" s="30">
         <f>SUM(B8:AF8)</f>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="51"/>
-[...2 lines deleted...]
-      <c r="E9" s="68"/>
+      <c r="B9" s="64"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
       <c r="F9" s="18"/>
-      <c r="G9" s="41"/>
-[...4 lines deleted...]
-      <c r="L9" s="62"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="18"/>
       <c r="M9" s="18"/>
-      <c r="N9" s="41"/>
-[...4 lines deleted...]
-      <c r="S9" s="68"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="60"/>
+      <c r="Q9" s="60"/>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
       <c r="T9" s="18"/>
-      <c r="U9" s="41"/>
-[...5 lines deleted...]
-      <c r="AA9" s="68"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="60"/>
+      <c r="X9" s="60"/>
+      <c r="Y9" s="18"/>
+      <c r="Z9" s="18"/>
+      <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
-      <c r="AC9" s="41"/>
-[...2 lines deleted...]
-      <c r="AF9" s="62"/>
+      <c r="AC9" s="18"/>
+      <c r="AD9" s="60"/>
+      <c r="AE9" s="60"/>
+      <c r="AF9" s="60"/>
       <c r="AG9" s="30">
         <f t="shared" ref="AG9:AG10" si="0">SUM(B9:AF9)</f>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="51"/>
-[...2 lines deleted...]
-      <c r="E10" s="68"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
       <c r="F10" s="18"/>
-      <c r="G10" s="41"/>
-[...4 lines deleted...]
-      <c r="L10" s="62"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="18"/>
       <c r="M10" s="18"/>
-      <c r="N10" s="41"/>
-[...4 lines deleted...]
-      <c r="S10" s="68"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="60"/>
+      <c r="Q10" s="60"/>
+      <c r="R10" s="18"/>
+      <c r="S10" s="18"/>
       <c r="T10" s="18"/>
-      <c r="U10" s="41"/>
-[...5 lines deleted...]
-      <c r="AA10" s="68"/>
+      <c r="U10" s="18"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="60"/>
+      <c r="X10" s="60"/>
+      <c r="Y10" s="18"/>
+      <c r="Z10" s="18"/>
+      <c r="AA10" s="18"/>
       <c r="AB10" s="18"/>
-      <c r="AC10" s="41"/>
-[...2 lines deleted...]
-      <c r="AF10" s="62"/>
+      <c r="AC10" s="18"/>
+      <c r="AD10" s="60"/>
+      <c r="AE10" s="60"/>
+      <c r="AF10" s="60"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="51"/>
-[...2 lines deleted...]
-      <c r="E11" s="68"/>
+      <c r="B11" s="64"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
       <c r="F11" s="18"/>
-      <c r="G11" s="41"/>
-[...4 lines deleted...]
-      <c r="L11" s="62"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="18"/>
       <c r="M11" s="18"/>
-      <c r="N11" s="41"/>
-[...4 lines deleted...]
-      <c r="S11" s="68"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="60"/>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
       <c r="T11" s="18"/>
-      <c r="U11" s="41"/>
-[...5 lines deleted...]
-      <c r="AA11" s="68"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="60"/>
+      <c r="X11" s="60"/>
+      <c r="Y11" s="18"/>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="18"/>
       <c r="AB11" s="18"/>
-      <c r="AC11" s="41"/>
-[...2 lines deleted...]
-      <c r="AF11" s="62"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="60"/>
+      <c r="AE11" s="60"/>
+      <c r="AF11" s="60"/>
       <c r="AG11" s="18">
         <f>SUM(B11:AF11)</f>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="51"/>
-[...2 lines deleted...]
-      <c r="E12" s="68"/>
+      <c r="B12" s="64"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
       <c r="F12" s="18"/>
-      <c r="G12" s="41"/>
-[...4 lines deleted...]
-      <c r="L12" s="62"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="18"/>
       <c r="M12" s="18"/>
-      <c r="N12" s="41"/>
-[...4 lines deleted...]
-      <c r="S12" s="68"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="18"/>
+      <c r="P12" s="60"/>
+      <c r="Q12" s="60"/>
+      <c r="R12" s="18"/>
+      <c r="S12" s="18"/>
       <c r="T12" s="18"/>
-      <c r="U12" s="41"/>
-[...5 lines deleted...]
-      <c r="AA12" s="68"/>
+      <c r="U12" s="18"/>
+      <c r="V12" s="18"/>
+      <c r="W12" s="60"/>
+      <c r="X12" s="60"/>
+      <c r="Y12" s="18"/>
+      <c r="Z12" s="18"/>
+      <c r="AA12" s="18"/>
       <c r="AB12" s="18"/>
-      <c r="AC12" s="41"/>
-[...2 lines deleted...]
-      <c r="AF12" s="62"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="60"/>
+      <c r="AE12" s="60"/>
+      <c r="AF12" s="60"/>
       <c r="AG12" s="18">
         <f>SUM(B12:AF12)</f>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="41"/>
-[...2 lines deleted...]
-      <c r="E13" s="68"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
       <c r="F13" s="18"/>
-      <c r="G13" s="41"/>
-[...4 lines deleted...]
-      <c r="L13" s="62"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="18"/>
       <c r="M13" s="18"/>
-      <c r="N13" s="41"/>
-[...4 lines deleted...]
-      <c r="S13" s="68"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="60"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="18"/>
       <c r="T13" s="18"/>
-      <c r="U13" s="41"/>
-[...5 lines deleted...]
-      <c r="AA13" s="68"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="60"/>
+      <c r="X13" s="60"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
-      <c r="AC13" s="41"/>
-[...2 lines deleted...]
-      <c r="AF13" s="62"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="60"/>
+      <c r="AE13" s="60"/>
+      <c r="AF13" s="60"/>
       <c r="AG13" s="30">
         <f t="shared" ref="AG13:AG21" si="1">SUM(B13:AF13)</f>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="41"/>
-[...2 lines deleted...]
-      <c r="E14" s="68"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
       <c r="F14" s="18"/>
-      <c r="G14" s="41"/>
-[...4 lines deleted...]
-      <c r="L14" s="62"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="18"/>
       <c r="M14" s="18"/>
-      <c r="N14" s="41"/>
-[...4 lines deleted...]
-      <c r="S14" s="68"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="18"/>
+      <c r="P14" s="60"/>
+      <c r="Q14" s="60"/>
+      <c r="R14" s="18"/>
+      <c r="S14" s="18"/>
       <c r="T14" s="18"/>
-      <c r="U14" s="41"/>
-[...5 lines deleted...]
-      <c r="AA14" s="68"/>
+      <c r="U14" s="18"/>
+      <c r="V14" s="18"/>
+      <c r="W14" s="60"/>
+      <c r="X14" s="60"/>
+      <c r="Y14" s="18"/>
+      <c r="Z14" s="18"/>
+      <c r="AA14" s="18"/>
       <c r="AB14" s="18"/>
-      <c r="AC14" s="41"/>
-[...2 lines deleted...]
-      <c r="AF14" s="62"/>
+      <c r="AC14" s="18"/>
+      <c r="AD14" s="60"/>
+      <c r="AE14" s="60"/>
+      <c r="AF14" s="60"/>
       <c r="AG14" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="41"/>
-[...2 lines deleted...]
-      <c r="E15" s="68"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
       <c r="F15" s="18"/>
-      <c r="G15" s="41"/>
-[...4 lines deleted...]
-      <c r="L15" s="62"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="18"/>
       <c r="M15" s="18"/>
-      <c r="N15" s="41"/>
-[...4 lines deleted...]
-      <c r="S15" s="68"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="18"/>
       <c r="T15" s="18"/>
-      <c r="U15" s="41"/>
-[...5 lines deleted...]
-      <c r="AA15" s="68"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
-      <c r="AC15" s="41"/>
-[...2 lines deleted...]
-      <c r="AF15" s="62"/>
+      <c r="AC15" s="18"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
       <c r="AG15" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="41"/>
-[...2 lines deleted...]
-      <c r="E16" s="68"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
       <c r="F16" s="18"/>
-      <c r="G16" s="41"/>
-[...4 lines deleted...]
-      <c r="L16" s="62"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="18"/>
       <c r="M16" s="18"/>
-      <c r="N16" s="41"/>
-[...4 lines deleted...]
-      <c r="S16" s="68"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="60"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
       <c r="T16" s="18"/>
-      <c r="U16" s="41"/>
-[...5 lines deleted...]
-      <c r="AA16" s="68"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="60"/>
+      <c r="X16" s="60"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
-      <c r="AC16" s="41"/>
-[...2 lines deleted...]
-      <c r="AF16" s="62"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="60"/>
+      <c r="AE16" s="60"/>
+      <c r="AF16" s="60"/>
       <c r="AG16" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="41"/>
-[...2 lines deleted...]
-      <c r="E17" s="68"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
       <c r="F17" s="18"/>
-      <c r="G17" s="41"/>
-[...4 lines deleted...]
-      <c r="L17" s="62"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="18"/>
       <c r="M17" s="18"/>
-      <c r="N17" s="41"/>
-[...4 lines deleted...]
-      <c r="S17" s="68"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="18"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="18"/>
+      <c r="S17" s="18"/>
       <c r="T17" s="18"/>
-      <c r="U17" s="41"/>
-[...5 lines deleted...]
-      <c r="AA17" s="68"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="18"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="18"/>
+      <c r="Z17" s="18"/>
+      <c r="AA17" s="18"/>
       <c r="AB17" s="18"/>
-      <c r="AC17" s="41"/>
-[...2 lines deleted...]
-      <c r="AF17" s="62"/>
+      <c r="AC17" s="18"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="60"/>
       <c r="AG17" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="41"/>
-[...2 lines deleted...]
-      <c r="E18" s="68"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
       <c r="F18" s="18"/>
-      <c r="G18" s="41"/>
-[...4 lines deleted...]
-      <c r="L18" s="62"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="18"/>
       <c r="M18" s="18"/>
-      <c r="N18" s="41"/>
-[...4 lines deleted...]
-      <c r="S18" s="68"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="18"/>
+      <c r="P18" s="60"/>
+      <c r="Q18" s="60"/>
+      <c r="R18" s="18"/>
+      <c r="S18" s="18"/>
       <c r="T18" s="18"/>
-      <c r="U18" s="41"/>
-[...5 lines deleted...]
-      <c r="AA18" s="68"/>
+      <c r="U18" s="18"/>
+      <c r="V18" s="18"/>
+      <c r="W18" s="60"/>
+      <c r="X18" s="60"/>
+      <c r="Y18" s="18"/>
+      <c r="Z18" s="18"/>
+      <c r="AA18" s="18"/>
       <c r="AB18" s="18"/>
-      <c r="AC18" s="41"/>
-[...2 lines deleted...]
-      <c r="AF18" s="62"/>
+      <c r="AC18" s="18"/>
+      <c r="AD18" s="60"/>
+      <c r="AE18" s="60"/>
+      <c r="AF18" s="60"/>
       <c r="AG18" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="41"/>
-[...2 lines deleted...]
-      <c r="E19" s="68"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
       <c r="F19" s="18"/>
-      <c r="G19" s="41"/>
-[...4 lines deleted...]
-      <c r="L19" s="62"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="18"/>
       <c r="M19" s="18"/>
-      <c r="N19" s="41"/>
-[...4 lines deleted...]
-      <c r="S19" s="68"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="18"/>
       <c r="T19" s="18"/>
-      <c r="U19" s="41"/>
-[...5 lines deleted...]
-      <c r="AA19" s="68"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="18"/>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
-      <c r="AC19" s="41"/>
-[...2 lines deleted...]
-      <c r="AF19" s="62"/>
+      <c r="AC19" s="18"/>
+      <c r="AD19" s="60"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="60"/>
       <c r="AG19" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="41"/>
-[...2 lines deleted...]
-      <c r="E20" s="68"/>
+      <c r="B20" s="60"/>
+      <c r="C20" s="60"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
       <c r="F20" s="18"/>
-      <c r="G20" s="41"/>
-[...4 lines deleted...]
-      <c r="L20" s="62"/>
+      <c r="G20" s="18"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="18"/>
       <c r="M20" s="18"/>
-      <c r="N20" s="41"/>
-[...4 lines deleted...]
-      <c r="S20" s="68"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="18"/>
+      <c r="P20" s="60"/>
+      <c r="Q20" s="60"/>
+      <c r="R20" s="18"/>
+      <c r="S20" s="18"/>
       <c r="T20" s="18"/>
-      <c r="U20" s="41"/>
-[...5 lines deleted...]
-      <c r="AA20" s="68"/>
+      <c r="U20" s="18"/>
+      <c r="V20" s="18"/>
+      <c r="W20" s="60"/>
+      <c r="X20" s="60"/>
+      <c r="Y20" s="18"/>
+      <c r="Z20" s="18"/>
+      <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
-      <c r="AC20" s="41"/>
-[...2 lines deleted...]
-      <c r="AF20" s="62"/>
+      <c r="AC20" s="18"/>
+      <c r="AD20" s="60"/>
+      <c r="AE20" s="60"/>
+      <c r="AF20" s="60"/>
       <c r="AG20" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="41"/>
-[...2 lines deleted...]
-      <c r="E21" s="68"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
       <c r="F21" s="18"/>
-      <c r="G21" s="41"/>
-[...4 lines deleted...]
-      <c r="L21" s="62"/>
+      <c r="G21" s="18"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="18"/>
       <c r="M21" s="18"/>
-      <c r="N21" s="41"/>
-[...4 lines deleted...]
-      <c r="S21" s="68"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18"/>
       <c r="T21" s="18"/>
-      <c r="U21" s="41"/>
-[...5 lines deleted...]
-      <c r="AA21" s="68"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+      <c r="W21" s="60"/>
+      <c r="X21" s="60"/>
+      <c r="Y21" s="18"/>
+      <c r="Z21" s="18"/>
+      <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
-      <c r="AC21" s="41"/>
-[...2 lines deleted...]
-      <c r="AF21" s="62"/>
+      <c r="AC21" s="18"/>
+      <c r="AD21" s="60"/>
+      <c r="AE21" s="60"/>
+      <c r="AF21" s="60"/>
       <c r="AG21" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="41">
+      <c r="B22" s="60">
         <f>SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="60">
         <f t="shared" ref="C22:AF22" si="2">SUM(C7:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="18">
         <f t="shared" ref="D22:F22" si="3">SUM(D7:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="68">
+      <c r="E22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I22" s="41">
+      <c r="I22" s="60">
         <f t="shared" ref="I22" si="4">SUM(I7:I21)</f>
         <v>0</v>
       </c>
-      <c r="J22" s="62">
+      <c r="J22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K22" s="62">
+      <c r="K22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N22" s="41">
+      <c r="N22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O22" s="41">
+      <c r="O22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P22" s="41">
+      <c r="P22" s="60">
         <f t="shared" ref="P22" si="5">SUM(P7:P21)</f>
         <v>0</v>
       </c>
-      <c r="Q22" s="62">
+      <c r="Q22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R22" s="62">
+      <c r="R22" s="18">
         <f t="shared" ref="R22:T22" si="6">SUM(R7:R21)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="68">
+      <c r="S22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="U22" s="41">
+      <c r="U22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V22" s="41">
+      <c r="V22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="W22" s="41">
+      <c r="W22" s="60">
         <f t="shared" ref="W22" si="7">SUM(W7:W21)</f>
         <v>0</v>
       </c>
-      <c r="X22" s="62">
+      <c r="X22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Y22" s="62">
+      <c r="Y22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Z22" s="62">
+      <c r="Z22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="68">
+      <c r="AA22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AC22" s="41">
+      <c r="AC22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AD22" s="41">
+      <c r="AD22" s="60">
         <f t="shared" ref="AD22" si="8">SUM(AD7:AD21)</f>
         <v>0</v>
       </c>
-      <c r="AE22" s="62">
+      <c r="AE22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AF22" s="62">
+      <c r="AF22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f>SUM(B22:AF22)</f>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="42"/>
-[...2 lines deleted...]
-      <c r="E23" s="69"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="17"/>
-      <c r="G23" s="42"/>
-[...4 lines deleted...]
-      <c r="L23" s="63"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="17"/>
       <c r="M23" s="17"/>
-      <c r="N23" s="42"/>
-[...4 lines deleted...]
-      <c r="S23" s="69"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="17"/>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="61"/>
+      <c r="R23" s="17"/>
+      <c r="S23" s="17"/>
       <c r="T23" s="17"/>
-      <c r="U23" s="42"/>
-[...5 lines deleted...]
-      <c r="AA23" s="69"/>
+      <c r="U23" s="17"/>
+      <c r="V23" s="17"/>
+      <c r="W23" s="61"/>
+      <c r="X23" s="61"/>
+      <c r="Y23" s="17"/>
+      <c r="Z23" s="17"/>
+      <c r="AA23" s="17"/>
       <c r="AB23" s="17"/>
-      <c r="AC23" s="42"/>
-[...2 lines deleted...]
-      <c r="AF23" s="63"/>
+      <c r="AC23" s="17"/>
+      <c r="AD23" s="61"/>
+      <c r="AE23" s="61"/>
+      <c r="AF23" s="61"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="41"/>
-[...2 lines deleted...]
-      <c r="E24" s="68"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
       <c r="F24" s="18"/>
-      <c r="G24" s="41"/>
-[...4 lines deleted...]
-      <c r="L24" s="62"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="18"/>
       <c r="M24" s="18"/>
-      <c r="N24" s="41"/>
-[...4 lines deleted...]
-      <c r="S24" s="68"/>
+      <c r="N24" s="18"/>
+      <c r="O24" s="18"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="18"/>
+      <c r="S24" s="18"/>
       <c r="T24" s="18"/>
-      <c r="U24" s="41"/>
-[...5 lines deleted...]
-      <c r="AA24" s="68"/>
+      <c r="U24" s="18"/>
+      <c r="V24" s="18"/>
+      <c r="W24" s="60"/>
+      <c r="X24" s="60"/>
+      <c r="Y24" s="18"/>
+      <c r="Z24" s="18"/>
+      <c r="AA24" s="18"/>
       <c r="AB24" s="18"/>
-      <c r="AC24" s="41"/>
-[...2 lines deleted...]
-      <c r="AF24" s="62"/>
+      <c r="AC24" s="18"/>
+      <c r="AD24" s="60"/>
+      <c r="AE24" s="60"/>
+      <c r="AF24" s="60"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="41"/>
-[...2 lines deleted...]
-      <c r="E25" s="68"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
       <c r="F25" s="18"/>
-      <c r="G25" s="41"/>
-[...4 lines deleted...]
-      <c r="L25" s="62"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="18"/>
       <c r="M25" s="18"/>
-      <c r="N25" s="41"/>
-[...4 lines deleted...]
-      <c r="S25" s="68"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="18"/>
+      <c r="S25" s="18"/>
       <c r="T25" s="18"/>
-      <c r="U25" s="41"/>
-[...5 lines deleted...]
-      <c r="AA25" s="68"/>
+      <c r="U25" s="18"/>
+      <c r="V25" s="18"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="18"/>
+      <c r="Z25" s="18"/>
+      <c r="AA25" s="18"/>
       <c r="AB25" s="18"/>
-      <c r="AC25" s="41"/>
-[...2 lines deleted...]
-      <c r="AF25" s="62"/>
+      <c r="AC25" s="18"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
       <c r="AG25" s="18">
         <f t="shared" ref="AG25:AG30" si="9">SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="41"/>
-[...2 lines deleted...]
-      <c r="E26" s="68"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
       <c r="F26" s="18"/>
-      <c r="G26" s="41"/>
-[...4 lines deleted...]
-      <c r="L26" s="62"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="18"/>
       <c r="M26" s="18"/>
-      <c r="N26" s="41"/>
-[...4 lines deleted...]
-      <c r="S26" s="68"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="18"/>
+      <c r="S26" s="18"/>
       <c r="T26" s="18"/>
-      <c r="U26" s="41"/>
-[...5 lines deleted...]
-      <c r="AA26" s="68"/>
+      <c r="U26" s="18"/>
+      <c r="V26" s="18"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="18"/>
+      <c r="Z26" s="18"/>
+      <c r="AA26" s="18"/>
       <c r="AB26" s="18"/>
-      <c r="AC26" s="41"/>
-[...2 lines deleted...]
-      <c r="AF26" s="62"/>
+      <c r="AC26" s="18"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="60"/>
+      <c r="AF26" s="60"/>
       <c r="AG26" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="41"/>
-[...2 lines deleted...]
-      <c r="E27" s="68"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
       <c r="F27" s="18"/>
-      <c r="G27" s="41"/>
-[...4 lines deleted...]
-      <c r="L27" s="62"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="18"/>
       <c r="M27" s="18"/>
-      <c r="N27" s="41"/>
-[...4 lines deleted...]
-      <c r="S27" s="68"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="18"/>
+      <c r="S27" s="18"/>
       <c r="T27" s="18"/>
-      <c r="U27" s="41"/>
-[...5 lines deleted...]
-      <c r="AA27" s="68"/>
+      <c r="U27" s="18"/>
+      <c r="V27" s="18"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="60"/>
+      <c r="Y27" s="18"/>
+      <c r="Z27" s="18"/>
+      <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
-      <c r="AC27" s="41"/>
-[...2 lines deleted...]
-      <c r="AF27" s="62"/>
+      <c r="AC27" s="18"/>
+      <c r="AD27" s="60"/>
+      <c r="AE27" s="60"/>
+      <c r="AF27" s="60"/>
       <c r="AG27" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="41"/>
-[...2 lines deleted...]
-      <c r="E28" s="68"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
       <c r="F28" s="18"/>
-      <c r="G28" s="41"/>
-[...4 lines deleted...]
-      <c r="L28" s="62"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="18"/>
       <c r="M28" s="18"/>
-      <c r="N28" s="41"/>
-[...4 lines deleted...]
-      <c r="S28" s="68"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="18"/>
+      <c r="S28" s="18"/>
       <c r="T28" s="18"/>
-      <c r="U28" s="41"/>
-[...5 lines deleted...]
-      <c r="AA28" s="68"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="18"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="18"/>
+      <c r="Z28" s="18"/>
+      <c r="AA28" s="18"/>
       <c r="AB28" s="18"/>
-      <c r="AC28" s="41"/>
-[...2 lines deleted...]
-      <c r="AF28" s="62"/>
+      <c r="AC28" s="18"/>
+      <c r="AD28" s="60"/>
+      <c r="AE28" s="60"/>
+      <c r="AF28" s="60"/>
       <c r="AG28" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="41"/>
-[...2 lines deleted...]
-      <c r="E29" s="68"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
       <c r="F29" s="18"/>
-      <c r="G29" s="41"/>
-[...4 lines deleted...]
-      <c r="L29" s="62"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="18"/>
       <c r="M29" s="18"/>
-      <c r="N29" s="41"/>
-[...4 lines deleted...]
-      <c r="S29" s="68"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="18"/>
+      <c r="S29" s="18"/>
       <c r="T29" s="18"/>
-      <c r="U29" s="41"/>
-[...5 lines deleted...]
-      <c r="AA29" s="68"/>
+      <c r="U29" s="18"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="18"/>
+      <c r="Z29" s="18"/>
+      <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
-      <c r="AC29" s="41"/>
-[...2 lines deleted...]
-      <c r="AF29" s="62"/>
+      <c r="AC29" s="18"/>
+      <c r="AD29" s="60"/>
+      <c r="AE29" s="60"/>
+      <c r="AF29" s="60"/>
       <c r="AG29" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="43">
+      <c r="B30" s="62">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="64">
+      <c r="C30" s="62">
         <f t="shared" ref="C30:AF30" si="10">SUM(C25:C29)</f>
         <v>0</v>
       </c>
-      <c r="D30" s="64">
+      <c r="D30" s="22">
         <f t="shared" ref="D30:F30" si="11">SUM(D25:D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="70">
+      <c r="E30" s="22">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I30" s="43">
+      <c r="I30" s="62">
         <f t="shared" ref="I30" si="12">SUM(I25:I29)</f>
         <v>0</v>
       </c>
-      <c r="J30" s="64">
+      <c r="J30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K30" s="64">
+      <c r="K30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="N30" s="43">
+      <c r="N30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O30" s="43">
+      <c r="O30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P30" s="43">
+      <c r="P30" s="62">
         <f t="shared" ref="P30" si="13">SUM(P25:P29)</f>
         <v>0</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="R30" s="64">
+      <c r="R30" s="22">
         <f t="shared" ref="R30:T30" si="14">SUM(R25:R29)</f>
         <v>0</v>
       </c>
-      <c r="S30" s="70">
+      <c r="S30" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="T30" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="V30" s="43">
+      <c r="V30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="W30" s="43">
+      <c r="W30" s="62">
         <f t="shared" ref="W30" si="15">SUM(W25:W29)</f>
         <v>0</v>
       </c>
-      <c r="X30" s="64">
+      <c r="X30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="64">
+      <c r="Y30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Z30" s="64">
+      <c r="Z30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="70">
+      <c r="AA30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AB30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AC30" s="43">
+      <c r="AC30" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AD30" s="43">
+      <c r="AD30" s="62">
         <f t="shared" ref="AD30" si="16">SUM(AD25:AD29)</f>
         <v>0</v>
       </c>
-      <c r="AE30" s="64">
+      <c r="AE30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF30" s="64">
+      <c r="AF30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="43"/>
-[...2 lines deleted...]
-      <c r="E31" s="70"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
       <c r="F31" s="22"/>
-      <c r="G31" s="43"/>
-[...4 lines deleted...]
-      <c r="L31" s="64"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="22"/>
       <c r="M31" s="22"/>
-      <c r="N31" s="43"/>
-[...4 lines deleted...]
-      <c r="S31" s="70"/>
+      <c r="N31" s="22"/>
+      <c r="O31" s="22"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="22"/>
+      <c r="S31" s="22"/>
       <c r="T31" s="22"/>
-      <c r="U31" s="43"/>
-[...5 lines deleted...]
-      <c r="AA31" s="70"/>
+      <c r="U31" s="22"/>
+      <c r="V31" s="22"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="22"/>
+      <c r="Z31" s="22"/>
+      <c r="AA31" s="22"/>
       <c r="AB31" s="22"/>
-      <c r="AC31" s="43"/>
-[...2 lines deleted...]
-      <c r="AF31" s="64"/>
+      <c r="AC31" s="22"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="43">
+      <c r="B32" s="62">
         <f>B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="64">
+      <c r="C32" s="62">
         <f t="shared" ref="C32:AF32" si="17">C22+C30</f>
         <v>0</v>
       </c>
-      <c r="D32" s="64">
+      <c r="D32" s="22">
         <f t="shared" ref="D32:F32" si="18">D22+D30</f>
         <v>0</v>
       </c>
-      <c r="E32" s="70">
+      <c r="E32" s="22">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="62">
         <f t="shared" ref="I32" si="19">I22+I30</f>
         <v>0</v>
       </c>
-      <c r="J32" s="64">
+      <c r="J32" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="K32" s="64">
+      <c r="K32" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="M32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="P32" s="43">
+      <c r="P32" s="62">
         <f t="shared" ref="P32" si="20">P22+P30</f>
         <v>0</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="R32" s="64">
+      <c r="R32" s="22">
         <f t="shared" ref="R32:T32" si="21">R22+R30</f>
         <v>0</v>
       </c>
-      <c r="S32" s="70">
+      <c r="S32" s="22">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="T32" s="22">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="V32" s="43">
+      <c r="V32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="W32" s="43">
+      <c r="W32" s="62">
         <f t="shared" ref="W32" si="22">W22+W30</f>
         <v>0</v>
       </c>
-      <c r="X32" s="64">
+      <c r="X32" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="64">
+      <c r="Y32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="Z32" s="64">
+      <c r="Z32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="70">
+      <c r="AA32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AB32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AC32" s="43">
+      <c r="AC32" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD32" s="62">
         <f t="shared" ref="AD32" si="23">AD22+AD30</f>
         <v>0</v>
       </c>
-      <c r="AE32" s="64">
+      <c r="AE32" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AF32" s="64">
+      <c r="AF32" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -8415,52 +8407,52 @@
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="68" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:AK37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AB32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="31" width="4.7109375" customWidth="1"/>
     <col min="32" max="32" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.28515625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -8470,51 +8462,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -8736,1402 +8728,1402 @@
       </c>
       <c r="AB6" s="34">
         <v>27</v>
       </c>
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AG6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="71"/>
+      <c r="B7" s="66"/>
       <c r="C7" s="30"/>
       <c r="D7" s="30"/>
-      <c r="E7" s="40"/>
-[...3 lines deleted...]
-      <c r="I7" s="67"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
       <c r="J7" s="30"/>
-      <c r="K7" s="40"/>
-[...4 lines deleted...]
-      <c r="P7" s="67"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
-      <c r="R7" s="40"/>
-[...4 lines deleted...]
-      <c r="W7" s="67"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="30"/>
+      <c r="W7" s="30"/>
       <c r="X7" s="30"/>
-      <c r="Y7" s="40"/>
-[...4 lines deleted...]
-      <c r="AD7" s="67"/>
+      <c r="Y7" s="30"/>
+      <c r="Z7" s="30"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="30"/>
+      <c r="AD7" s="30"/>
       <c r="AE7" s="30"/>
       <c r="AF7" s="30">
         <f>SUM(B7:AE7)</f>
         <v>0</v>
       </c>
       <c r="AG7" s="31" t="e">
         <f>AF7/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="73"/>
+      <c r="B8" s="67"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
-      <c r="E8" s="41"/>
-[...3 lines deleted...]
-      <c r="I8" s="68"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
       <c r="J8" s="18"/>
-      <c r="K8" s="41"/>
-[...4 lines deleted...]
-      <c r="P8" s="68"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="18"/>
+      <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
-      <c r="R8" s="41"/>
-[...4 lines deleted...]
-      <c r="W8" s="68"/>
+      <c r="R8" s="18"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="18"/>
+      <c r="W8" s="18"/>
       <c r="X8" s="18"/>
-      <c r="Y8" s="41"/>
-[...4 lines deleted...]
-      <c r="AD8" s="68"/>
+      <c r="Y8" s="18"/>
+      <c r="Z8" s="18"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="18"/>
+      <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="30">
         <f t="shared" ref="AF8:AF21" si="0">SUM(B8:AE8)</f>
         <v>0</v>
       </c>
       <c r="AG8" s="27" t="e">
         <f>AF8/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="73"/>
+      <c r="B9" s="67"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
-      <c r="E9" s="41"/>
-[...3 lines deleted...]
-      <c r="I9" s="68"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
       <c r="J9" s="18"/>
-      <c r="K9" s="41"/>
-[...4 lines deleted...]
-      <c r="P9" s="68"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="60"/>
+      <c r="N9" s="60"/>
+      <c r="O9" s="18"/>
+      <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
-      <c r="R9" s="41"/>
-[...4 lines deleted...]
-      <c r="W9" s="68"/>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="60"/>
+      <c r="U9" s="60"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="18"/>
       <c r="X9" s="18"/>
-      <c r="Y9" s="41"/>
-[...4 lines deleted...]
-      <c r="AD9" s="68"/>
+      <c r="Y9" s="18"/>
+      <c r="Z9" s="18"/>
+      <c r="AA9" s="60"/>
+      <c r="AB9" s="60"/>
+      <c r="AC9" s="18"/>
+      <c r="AD9" s="18"/>
       <c r="AE9" s="18"/>
       <c r="AF9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG9" s="27" t="e">
         <f>AF9/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="73"/>
+      <c r="B10" s="67"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
-      <c r="E10" s="41"/>
-[...3 lines deleted...]
-      <c r="I10" s="68"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
       <c r="J10" s="18"/>
-      <c r="K10" s="41"/>
-[...4 lines deleted...]
-      <c r="P10" s="68"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
-      <c r="R10" s="41"/>
-[...4 lines deleted...]
-      <c r="W10" s="68"/>
+      <c r="R10" s="18"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="60"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="18"/>
       <c r="X10" s="18"/>
-      <c r="Y10" s="41"/>
-[...4 lines deleted...]
-      <c r="AD10" s="68"/>
+      <c r="Y10" s="18"/>
+      <c r="Z10" s="18"/>
+      <c r="AA10" s="60"/>
+      <c r="AB10" s="60"/>
+      <c r="AC10" s="18"/>
+      <c r="AD10" s="18"/>
       <c r="AE10" s="18"/>
       <c r="AF10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG10" s="27" t="e">
         <f>AF10/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="73"/>
+      <c r="B11" s="67"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
-      <c r="E11" s="41"/>
-[...3 lines deleted...]
-      <c r="I11" s="68"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
       <c r="J11" s="18"/>
-      <c r="K11" s="41"/>
-[...4 lines deleted...]
-      <c r="P11" s="68"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
-      <c r="R11" s="41"/>
-[...4 lines deleted...]
-      <c r="W11" s="68"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="60"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18"/>
       <c r="X11" s="18"/>
-      <c r="Y11" s="41"/>
-[...4 lines deleted...]
-      <c r="AD11" s="68"/>
+      <c r="Y11" s="18"/>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="60"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="18"/>
       <c r="AE11" s="18"/>
       <c r="AF11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG11" s="27" t="e">
         <f>AF11/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="73"/>
+      <c r="B12" s="67"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
-      <c r="E12" s="41"/>
-[...3 lines deleted...]
-      <c r="I12" s="68"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
       <c r="J12" s="18"/>
-      <c r="K12" s="41"/>
-[...4 lines deleted...]
-      <c r="P12" s="68"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="18"/>
+      <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
-      <c r="R12" s="41"/>
-[...4 lines deleted...]
-      <c r="W12" s="68"/>
+      <c r="R12" s="18"/>
+      <c r="S12" s="18"/>
+      <c r="T12" s="60"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="18"/>
+      <c r="W12" s="18"/>
       <c r="X12" s="18"/>
-      <c r="Y12" s="41"/>
-[...4 lines deleted...]
-      <c r="AD12" s="68"/>
+      <c r="Y12" s="18"/>
+      <c r="Z12" s="18"/>
+      <c r="AA12" s="60"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="18"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG12" s="27" t="e">
         <f>AF12/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="68"/>
+      <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
-      <c r="E13" s="41"/>
-[...3 lines deleted...]
-      <c r="I13" s="68"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
       <c r="J13" s="18"/>
-      <c r="K13" s="41"/>
-[...4 lines deleted...]
-      <c r="P13" s="68"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
-      <c r="R13" s="41"/>
-[...4 lines deleted...]
-      <c r="W13" s="68"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
       <c r="X13" s="18"/>
-      <c r="Y13" s="41"/>
-[...4 lines deleted...]
-      <c r="AD13" s="68"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="60"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG13" s="27" t="e">
         <f>AF13/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="68"/>
+      <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
-      <c r="E14" s="41"/>
-[...3 lines deleted...]
-      <c r="I14" s="68"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
       <c r="J14" s="18"/>
-      <c r="K14" s="41"/>
-[...4 lines deleted...]
-      <c r="P14" s="68"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="18"/>
+      <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
-      <c r="R14" s="41"/>
-[...4 lines deleted...]
-      <c r="W14" s="68"/>
+      <c r="R14" s="18"/>
+      <c r="S14" s="18"/>
+      <c r="T14" s="60"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="18"/>
+      <c r="W14" s="18"/>
       <c r="X14" s="18"/>
-      <c r="Y14" s="41"/>
-[...4 lines deleted...]
-      <c r="AD14" s="68"/>
+      <c r="Y14" s="18"/>
+      <c r="Z14" s="18"/>
+      <c r="AA14" s="60"/>
+      <c r="AB14" s="60"/>
+      <c r="AC14" s="18"/>
+      <c r="AD14" s="18"/>
       <c r="AE14" s="18"/>
       <c r="AF14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG14" s="27" t="e">
         <f>AF14/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="68"/>
+      <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
-      <c r="E15" s="41"/>
-[...3 lines deleted...]
-      <c r="I15" s="68"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
       <c r="J15" s="18"/>
-      <c r="K15" s="41"/>
-[...4 lines deleted...]
-      <c r="P15" s="68"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
-      <c r="R15" s="41"/>
-[...4 lines deleted...]
-      <c r="W15" s="68"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="18"/>
       <c r="X15" s="18"/>
-      <c r="Y15" s="41"/>
-[...4 lines deleted...]
-      <c r="AD15" s="68"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="18"/>
+      <c r="AD15" s="18"/>
       <c r="AE15" s="18"/>
       <c r="AF15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG15" s="27" t="e">
         <f>AF15/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="68"/>
+      <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
-      <c r="E16" s="41"/>
-[...3 lines deleted...]
-      <c r="I16" s="68"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
       <c r="J16" s="18"/>
-      <c r="K16" s="41"/>
-[...4 lines deleted...]
-      <c r="P16" s="68"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
-      <c r="R16" s="41"/>
-[...4 lines deleted...]
-      <c r="W16" s="68"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="18"/>
       <c r="X16" s="18"/>
-      <c r="Y16" s="41"/>
-[...4 lines deleted...]
-      <c r="AD16" s="68"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG16" s="27" t="e">
         <f>AF16/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="68"/>
+      <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
-      <c r="E17" s="41"/>
-[...3 lines deleted...]
-      <c r="I17" s="68"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
       <c r="J17" s="18"/>
-      <c r="K17" s="41"/>
-[...4 lines deleted...]
-      <c r="P17" s="68"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="18"/>
+      <c r="P17" s="18"/>
       <c r="Q17" s="18"/>
-      <c r="R17" s="41"/>
-[...4 lines deleted...]
-      <c r="W17" s="68"/>
+      <c r="R17" s="18"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="18"/>
+      <c r="W17" s="18"/>
       <c r="X17" s="18"/>
-      <c r="Y17" s="41"/>
-[...4 lines deleted...]
-      <c r="AD17" s="68"/>
+      <c r="Y17" s="18"/>
+      <c r="Z17" s="18"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="18"/>
+      <c r="AD17" s="18"/>
       <c r="AE17" s="18"/>
       <c r="AF17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG17" s="27" t="e">
         <f>AF17/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="68"/>
+      <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
-      <c r="E18" s="41"/>
-[...3 lines deleted...]
-      <c r="I18" s="68"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
       <c r="J18" s="18"/>
-      <c r="K18" s="41"/>
-[...4 lines deleted...]
-      <c r="P18" s="68"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="18"/>
+      <c r="P18" s="18"/>
       <c r="Q18" s="18"/>
-      <c r="R18" s="41"/>
-[...4 lines deleted...]
-      <c r="W18" s="68"/>
+      <c r="R18" s="18"/>
+      <c r="S18" s="18"/>
+      <c r="T18" s="60"/>
+      <c r="U18" s="60"/>
+      <c r="V18" s="18"/>
+      <c r="W18" s="18"/>
       <c r="X18" s="18"/>
-      <c r="Y18" s="41"/>
-[...4 lines deleted...]
-      <c r="AD18" s="68"/>
+      <c r="Y18" s="18"/>
+      <c r="Z18" s="18"/>
+      <c r="AA18" s="60"/>
+      <c r="AB18" s="60"/>
+      <c r="AC18" s="18"/>
+      <c r="AD18" s="18"/>
       <c r="AE18" s="18"/>
       <c r="AF18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG18" s="27" t="e">
         <f>AF18/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="68"/>
+      <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
-      <c r="E19" s="41"/>
-[...3 lines deleted...]
-      <c r="I19" s="68"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
       <c r="J19" s="18"/>
-      <c r="K19" s="41"/>
-[...4 lines deleted...]
-      <c r="P19" s="68"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
-      <c r="R19" s="41"/>
-[...4 lines deleted...]
-      <c r="W19" s="68"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="18"/>
+      <c r="W19" s="18"/>
       <c r="X19" s="18"/>
-      <c r="Y19" s="41"/>
-[...4 lines deleted...]
-      <c r="AD19" s="68"/>
+      <c r="Y19" s="18"/>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="18"/>
+      <c r="AD19" s="18"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG19" s="27" t="e">
         <f>AF19/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH19"/>
       <c r="AK19" s="45"/>
     </row>
     <row r="20" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="68"/>
+      <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
-      <c r="E20" s="41"/>
-[...3 lines deleted...]
-      <c r="I20" s="68"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="18"/>
+      <c r="I20" s="18"/>
       <c r="J20" s="18"/>
-      <c r="K20" s="41"/>
-[...4 lines deleted...]
-      <c r="P20" s="68"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="60"/>
+      <c r="O20" s="18"/>
+      <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
-      <c r="R20" s="41"/>
-[...4 lines deleted...]
-      <c r="W20" s="68"/>
+      <c r="R20" s="18"/>
+      <c r="S20" s="18"/>
+      <c r="T20" s="60"/>
+      <c r="U20" s="60"/>
+      <c r="V20" s="18"/>
+      <c r="W20" s="18"/>
       <c r="X20" s="18"/>
-      <c r="Y20" s="41"/>
-[...4 lines deleted...]
-      <c r="AD20" s="68"/>
+      <c r="Y20" s="18"/>
+      <c r="Z20" s="18"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="18"/>
+      <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG20" s="27" t="e">
         <f>AF20/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="68"/>
+      <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
-      <c r="E21" s="41"/>
-[...3 lines deleted...]
-      <c r="I21" s="68"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
       <c r="J21" s="18"/>
-      <c r="K21" s="41"/>
-[...4 lines deleted...]
-      <c r="P21" s="68"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="18"/>
       <c r="Q21" s="18"/>
-      <c r="R21" s="41"/>
-[...4 lines deleted...]
-      <c r="W21" s="68"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="60"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="18"/>
+      <c r="W21" s="18"/>
       <c r="X21" s="18"/>
-      <c r="Y21" s="41"/>
-[...4 lines deleted...]
-      <c r="AD21" s="68"/>
+      <c r="Y21" s="18"/>
+      <c r="Z21" s="18"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="18"/>
+      <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG21" s="27" t="e">
         <f>AF21/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="68">
+      <c r="B22" s="18">
         <f>SUM(B7:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="18">
         <f>SUM(C7:C21)</f>
         <v>0</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" ref="D22:AE22" si="1">SUM(D7:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="62">
+      <c r="G22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I22" s="68">
+      <c r="I22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K22" s="41">
+      <c r="K22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L22" s="41">
+      <c r="L22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M22" s="41">
+      <c r="M22" s="60">
         <f t="shared" ref="M22" si="2">SUM(M7:M21)</f>
         <v>0</v>
       </c>
-      <c r="N22" s="62">
+      <c r="N22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O22" s="62">
+      <c r="O22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P22" s="68">
+      <c r="P22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R22" s="41">
+      <c r="R22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="S22" s="41">
+      <c r="S22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T22" s="41">
+      <c r="T22" s="60">
         <f t="shared" ref="T22" si="3">SUM(T7:T21)</f>
         <v>0</v>
       </c>
-      <c r="U22" s="62">
+      <c r="U22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="V22" s="62">
+      <c r="V22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W22" s="68">
+      <c r="W22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Y22" s="41">
+      <c r="Y22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Z22" s="41">
+      <c r="Z22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="41">
+      <c r="AA22" s="60">
         <f t="shared" ref="AA22" si="4">SUM(AA7:AA21)</f>
         <v>0</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AD22" s="68">
+      <c r="AD22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AE22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f>SUM(B22:AE22)</f>
         <v>0</v>
       </c>
       <c r="AG22" s="27" t="e">
         <f>AF22/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="69"/>
+      <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
-      <c r="E23" s="42"/>
-[...3 lines deleted...]
-      <c r="I23" s="69"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
       <c r="J23" s="17"/>
-      <c r="K23" s="42"/>
-[...4 lines deleted...]
-      <c r="P23" s="69"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="61"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="17"/>
+      <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
-      <c r="R23" s="42"/>
-[...4 lines deleted...]
-      <c r="W23" s="69"/>
+      <c r="R23" s="17"/>
+      <c r="S23" s="17"/>
+      <c r="T23" s="61"/>
+      <c r="U23" s="61"/>
+      <c r="V23" s="17"/>
+      <c r="W23" s="17"/>
       <c r="X23" s="17"/>
-      <c r="Y23" s="42"/>
-[...4 lines deleted...]
-      <c r="AD23" s="69"/>
+      <c r="Y23" s="17"/>
+      <c r="Z23" s="17"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="17"/>
+      <c r="AD23" s="17"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="27"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="68"/>
+      <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
-      <c r="E24" s="41"/>
-[...3 lines deleted...]
-      <c r="I24" s="68"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
       <c r="J24" s="18"/>
-      <c r="K24" s="41"/>
-[...4 lines deleted...]
-      <c r="P24" s="68"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="18"/>
+      <c r="P24" s="18"/>
       <c r="Q24" s="18"/>
-      <c r="R24" s="41"/>
-[...4 lines deleted...]
-      <c r="W24" s="68"/>
+      <c r="R24" s="18"/>
+      <c r="S24" s="18"/>
+      <c r="T24" s="60"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="18"/>
+      <c r="W24" s="18"/>
       <c r="X24" s="18"/>
-      <c r="Y24" s="41"/>
-[...4 lines deleted...]
-      <c r="AD24" s="68"/>
+      <c r="Y24" s="18"/>
+      <c r="Z24" s="18"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="18"/>
+      <c r="AD24" s="18"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="27"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="68"/>
+      <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
-      <c r="E25" s="41"/>
-[...3 lines deleted...]
-      <c r="I25" s="68"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
       <c r="J25" s="18"/>
-      <c r="K25" s="41"/>
-[...4 lines deleted...]
-      <c r="P25" s="68"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
       <c r="Q25" s="18"/>
-      <c r="R25" s="41"/>
-[...4 lines deleted...]
-      <c r="W25" s="68"/>
+      <c r="R25" s="18"/>
+      <c r="S25" s="18"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="18"/>
+      <c r="W25" s="18"/>
       <c r="X25" s="18"/>
-      <c r="Y25" s="41"/>
-[...4 lines deleted...]
-      <c r="AD25" s="68"/>
+      <c r="Y25" s="18"/>
+      <c r="Z25" s="18"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="18"/>
+      <c r="AD25" s="18"/>
       <c r="AE25" s="18"/>
       <c r="AF25" s="18">
         <f>SUM(B25:AE25)</f>
         <v>0</v>
       </c>
       <c r="AG25" s="27" t="e">
         <f>AF25/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="68"/>
+      <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
-      <c r="E26" s="41"/>
-[...3 lines deleted...]
-      <c r="I26" s="68"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
       <c r="J26" s="18"/>
-      <c r="K26" s="41"/>
-[...4 lines deleted...]
-      <c r="P26" s="68"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
-      <c r="R26" s="41"/>
-[...4 lines deleted...]
-      <c r="W26" s="68"/>
+      <c r="R26" s="18"/>
+      <c r="S26" s="18"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="18"/>
+      <c r="W26" s="18"/>
       <c r="X26" s="18"/>
-      <c r="Y26" s="41"/>
-[...4 lines deleted...]
-      <c r="AD26" s="68"/>
+      <c r="Y26" s="18"/>
+      <c r="Z26" s="18"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="18"/>
+      <c r="AD26" s="18"/>
       <c r="AE26" s="18"/>
       <c r="AF26" s="18">
         <f t="shared" ref="AF26:AF29" si="5">SUM(B26:AE26)</f>
         <v>0</v>
       </c>
       <c r="AG26" s="27" t="e">
         <f>AF26/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="68"/>
+      <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
-      <c r="E27" s="41"/>
-[...3 lines deleted...]
-      <c r="I27" s="68"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="18"/>
+      <c r="I27" s="18"/>
       <c r="J27" s="18"/>
-      <c r="K27" s="41"/>
-[...4 lines deleted...]
-      <c r="P27" s="68"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
-      <c r="R27" s="41"/>
-[...4 lines deleted...]
-      <c r="W27" s="68"/>
+      <c r="R27" s="18"/>
+      <c r="S27" s="18"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="18"/>
+      <c r="W27" s="18"/>
       <c r="X27" s="18"/>
-      <c r="Y27" s="41"/>
-[...4 lines deleted...]
-      <c r="AD27" s="68"/>
+      <c r="Y27" s="18"/>
+      <c r="Z27" s="18"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="18"/>
+      <c r="AD27" s="18"/>
       <c r="AE27" s="18"/>
       <c r="AF27" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AG27" s="27" t="e">
         <f>AF27/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="68"/>
+      <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
-      <c r="E28" s="41"/>
-[...3 lines deleted...]
-      <c r="I28" s="68"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
       <c r="J28" s="18"/>
-      <c r="K28" s="41"/>
-[...4 lines deleted...]
-      <c r="P28" s="68"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
-      <c r="R28" s="41"/>
-[...4 lines deleted...]
-      <c r="W28" s="68"/>
+      <c r="R28" s="18"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="18"/>
+      <c r="W28" s="18"/>
       <c r="X28" s="18"/>
-      <c r="Y28" s="41"/>
-[...4 lines deleted...]
-      <c r="AD28" s="68"/>
+      <c r="Y28" s="18"/>
+      <c r="Z28" s="18"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="18"/>
+      <c r="AD28" s="18"/>
       <c r="AE28" s="18"/>
       <c r="AF28" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AG28" s="27" t="e">
         <f>AF28/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="68"/>
+      <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
-      <c r="E29" s="41"/>
-[...3 lines deleted...]
-      <c r="I29" s="68"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
       <c r="J29" s="18"/>
-      <c r="K29" s="41"/>
-[...4 lines deleted...]
-      <c r="P29" s="68"/>
+      <c r="K29" s="18"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="18"/>
+      <c r="P29" s="18"/>
       <c r="Q29" s="18"/>
-      <c r="R29" s="41"/>
-[...4 lines deleted...]
-      <c r="W29" s="68"/>
+      <c r="R29" s="18"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="18"/>
       <c r="X29" s="18"/>
-      <c r="Y29" s="41"/>
-[...4 lines deleted...]
-      <c r="AD29" s="68"/>
+      <c r="Y29" s="18"/>
+      <c r="Z29" s="18"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="18"/>
+      <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
       <c r="AF29" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AG29" s="27" t="e">
         <f>AF29/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="70">
+      <c r="B30" s="22">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
       <c r="C30" s="22">
         <f>SUM(C25:C29)</f>
         <v>0</v>
       </c>
       <c r="D30" s="22">
         <f t="shared" ref="D30:AE30" si="6">SUM(D25:D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="G30" s="64">
+      <c r="G30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="H30" s="64">
+      <c r="H30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="I30" s="70">
+      <c r="I30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="L30" s="43">
+      <c r="L30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="62">
         <f t="shared" ref="M30" si="7">SUM(M25:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="P30" s="70">
+      <c r="P30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="62">
         <f t="shared" ref="T30" si="8">SUM(T25:T29)</f>
         <v>0</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W30" s="70">
+      <c r="W30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="X30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="43">
+      <c r="Y30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="43">
+      <c r="AA30" s="62">
         <f t="shared" ref="AA30" si="9">SUM(AA25:AA29)</f>
         <v>0</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="AD30" s="70">
+      <c r="AD30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AE30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f>SUM(B30:AE30)</f>
         <v>0</v>
       </c>
       <c r="AG30" s="28" t="e">
         <f>AF30/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH30"/>
     </row>
     <row r="31" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="70"/>
+      <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
-      <c r="E31" s="43"/>
-[...3 lines deleted...]
-      <c r="I31" s="70"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
       <c r="J31" s="22"/>
-      <c r="K31" s="43"/>
-[...4 lines deleted...]
-      <c r="P31" s="70"/>
+      <c r="K31" s="22"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="22"/>
+      <c r="P31" s="22"/>
       <c r="Q31" s="22"/>
-      <c r="R31" s="43"/>
-[...4 lines deleted...]
-      <c r="W31" s="70"/>
+      <c r="R31" s="22"/>
+      <c r="S31" s="22"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="22"/>
+      <c r="W31" s="22"/>
       <c r="X31" s="22"/>
-      <c r="Y31" s="43"/>
-[...4 lines deleted...]
-      <c r="AD31" s="70"/>
+      <c r="Y31" s="22"/>
+      <c r="Z31" s="22"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="22"/>
+      <c r="AD31" s="22"/>
       <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="29"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:37" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="70">
+      <c r="B32" s="22">
         <f>B22+B30</f>
         <v>0</v>
       </c>
       <c r="C32" s="22">
         <f>C22+C30</f>
         <v>0</v>
       </c>
       <c r="D32" s="22">
         <f t="shared" ref="D32:AE32" si="10">D22+D30</f>
         <v>0</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="G32" s="64">
+      <c r="G32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="H32" s="64">
+      <c r="H32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I32" s="70">
+      <c r="I32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="62">
         <f t="shared" ref="M32" si="11">M22+M30</f>
         <v>0</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P32" s="70">
+      <c r="P32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Q32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="62">
         <f t="shared" ref="T32" si="12">T22+T30</f>
         <v>0</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="W32" s="70">
+      <c r="W32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="X32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="43">
+      <c r="Y32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="43">
+      <c r="AA32" s="62">
         <f t="shared" ref="AA32" si="13">AA22+AA30</f>
         <v>0</v>
       </c>
-      <c r="AB32" s="64">
+      <c r="AB32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AD32" s="70">
+      <c r="AD32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AE32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f>SUM(B32:AE32)</f>
         <v>0</v>
       </c>
       <c r="AG32" s="29" t="e">
         <f>AG22+AG30</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
@@ -10305,51 +10297,51 @@
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Z32" sqref="Z32"/>
+      <selection activeCell="AD7" sqref="AD7:AE32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -10358,51 +10350,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -10626,1415 +10618,1415 @@
         <v>27</v>
       </c>
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="35">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="27" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="49"/>
-[...1 lines deleted...]
-      <c r="D7" s="61"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="49"/>
       <c r="G7" s="30"/>
       <c r="H7" s="40"/>
-      <c r="I7" s="40"/>
-[...1 lines deleted...]
-      <c r="K7" s="61"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="40"/>
       <c r="N7" s="30"/>
       <c r="O7" s="40"/>
-      <c r="P7" s="30"/>
-[...1 lines deleted...]
-      <c r="R7" s="61"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="40"/>
-      <c r="W7" s="30"/>
-[...1 lines deleted...]
-      <c r="Y7" s="61"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="30"/>
       <c r="Z7" s="30"/>
       <c r="AA7" s="30"/>
       <c r="AB7" s="30"/>
       <c r="AC7" s="40"/>
-      <c r="AD7" s="30"/>
-[...1 lines deleted...]
-      <c r="AF7" s="61"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="30"/>
       <c r="AG7" s="30">
         <f>SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="51"/>
-[...1 lines deleted...]
-      <c r="D8" s="62"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="51"/>
       <c r="G8" s="18"/>
       <c r="H8" s="41"/>
-      <c r="I8" s="41"/>
-[...1 lines deleted...]
-      <c r="K8" s="62"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="41"/>
       <c r="N8" s="18"/>
       <c r="O8" s="41"/>
-      <c r="P8" s="18"/>
-[...1 lines deleted...]
-      <c r="R8" s="62"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="41"/>
-      <c r="W8" s="18"/>
-[...1 lines deleted...]
-      <c r="Y8" s="62"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="18"/>
       <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="41"/>
-      <c r="AD8" s="18"/>
-[...1 lines deleted...]
-      <c r="AF8" s="62"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="18"/>
       <c r="AG8" s="30">
         <f t="shared" ref="AG8:AG21" si="0">SUM(B8:AF8)</f>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="51"/>
-[...1 lines deleted...]
-      <c r="D9" s="62"/>
+      <c r="B9" s="64"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="51"/>
       <c r="G9" s="18"/>
       <c r="H9" s="41"/>
-      <c r="I9" s="41"/>
-[...1 lines deleted...]
-      <c r="K9" s="62"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="41"/>
       <c r="N9" s="18"/>
       <c r="O9" s="41"/>
-      <c r="P9" s="18"/>
-[...1 lines deleted...]
-      <c r="R9" s="62"/>
+      <c r="P9" s="60"/>
+      <c r="Q9" s="60"/>
+      <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="41"/>
-      <c r="W9" s="18"/>
-[...1 lines deleted...]
-      <c r="Y9" s="62"/>
+      <c r="W9" s="60"/>
+      <c r="X9" s="60"/>
+      <c r="Y9" s="18"/>
       <c r="Z9" s="18"/>
       <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
       <c r="AC9" s="41"/>
-      <c r="AD9" s="18"/>
-[...1 lines deleted...]
-      <c r="AF9" s="62"/>
+      <c r="AD9" s="60"/>
+      <c r="AE9" s="60"/>
+      <c r="AF9" s="18"/>
       <c r="AG9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="51"/>
-[...1 lines deleted...]
-      <c r="D10" s="62"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="51"/>
       <c r="G10" s="18"/>
       <c r="H10" s="41"/>
-      <c r="I10" s="41"/>
-[...1 lines deleted...]
-      <c r="K10" s="62"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="41"/>
       <c r="N10" s="18"/>
       <c r="O10" s="41"/>
-      <c r="P10" s="18"/>
-[...1 lines deleted...]
-      <c r="R10" s="62"/>
+      <c r="P10" s="60"/>
+      <c r="Q10" s="60"/>
+      <c r="R10" s="18"/>
       <c r="S10" s="18"/>
       <c r="T10" s="18"/>
       <c r="U10" s="18"/>
       <c r="V10" s="41"/>
-      <c r="W10" s="18"/>
-[...1 lines deleted...]
-      <c r="Y10" s="62"/>
+      <c r="W10" s="60"/>
+      <c r="X10" s="60"/>
+      <c r="Y10" s="18"/>
       <c r="Z10" s="18"/>
       <c r="AA10" s="18"/>
       <c r="AB10" s="18"/>
       <c r="AC10" s="41"/>
-      <c r="AD10" s="18"/>
-[...1 lines deleted...]
-      <c r="AF10" s="62"/>
+      <c r="AD10" s="60"/>
+      <c r="AE10" s="60"/>
+      <c r="AF10" s="18"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="51"/>
-[...1 lines deleted...]
-      <c r="D11" s="62"/>
+      <c r="B11" s="64"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="51"/>
       <c r="G11" s="18"/>
       <c r="H11" s="41"/>
-      <c r="I11" s="41"/>
-[...1 lines deleted...]
-      <c r="K11" s="62"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="41"/>
       <c r="N11" s="18"/>
       <c r="O11" s="41"/>
-      <c r="P11" s="18"/>
-[...1 lines deleted...]
-      <c r="R11" s="62"/>
+      <c r="P11" s="60"/>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="18"/>
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="41"/>
-      <c r="W11" s="18"/>
-[...1 lines deleted...]
-      <c r="Y11" s="62"/>
+      <c r="W11" s="60"/>
+      <c r="X11" s="60"/>
+      <c r="Y11" s="18"/>
       <c r="Z11" s="18"/>
       <c r="AA11" s="18"/>
       <c r="AB11" s="18"/>
       <c r="AC11" s="41"/>
-      <c r="AD11" s="18"/>
-[...1 lines deleted...]
-      <c r="AF11" s="62"/>
+      <c r="AD11" s="60"/>
+      <c r="AE11" s="60"/>
+      <c r="AF11" s="18"/>
       <c r="AG11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="51"/>
-[...1 lines deleted...]
-      <c r="D12" s="62"/>
+      <c r="B12" s="64"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="51"/>
       <c r="G12" s="18"/>
       <c r="H12" s="41"/>
-      <c r="I12" s="41"/>
-[...1 lines deleted...]
-      <c r="K12" s="62"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="41"/>
       <c r="N12" s="18"/>
       <c r="O12" s="41"/>
-      <c r="P12" s="18"/>
-[...1 lines deleted...]
-      <c r="R12" s="62"/>
+      <c r="P12" s="60"/>
+      <c r="Q12" s="60"/>
+      <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="41"/>
-      <c r="W12" s="18"/>
-[...1 lines deleted...]
-      <c r="Y12" s="62"/>
+      <c r="W12" s="60"/>
+      <c r="X12" s="60"/>
+      <c r="Y12" s="18"/>
       <c r="Z12" s="18"/>
       <c r="AA12" s="18"/>
       <c r="AB12" s="18"/>
       <c r="AC12" s="41"/>
-      <c r="AD12" s="18"/>
-[...1 lines deleted...]
-      <c r="AF12" s="62"/>
+      <c r="AD12" s="60"/>
+      <c r="AE12" s="60"/>
+      <c r="AF12" s="18"/>
       <c r="AG12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="41"/>
-[...1 lines deleted...]
-      <c r="D13" s="62"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="41"/>
       <c r="G13" s="18"/>
       <c r="H13" s="41"/>
-      <c r="I13" s="41"/>
-[...1 lines deleted...]
-      <c r="K13" s="62"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="41"/>
       <c r="N13" s="18"/>
       <c r="O13" s="41"/>
-      <c r="P13" s="18"/>
-[...1 lines deleted...]
-      <c r="R13" s="62"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="60"/>
+      <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="41"/>
-      <c r="W13" s="18"/>
-[...1 lines deleted...]
-      <c r="Y13" s="62"/>
+      <c r="W13" s="60"/>
+      <c r="X13" s="60"/>
+      <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="41"/>
-      <c r="AD13" s="18"/>
-[...1 lines deleted...]
-      <c r="AF13" s="62"/>
+      <c r="AD13" s="60"/>
+      <c r="AE13" s="60"/>
+      <c r="AF13" s="18"/>
       <c r="AG13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="41"/>
-[...1 lines deleted...]
-      <c r="D14" s="62"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="41"/>
       <c r="G14" s="18"/>
       <c r="H14" s="41"/>
-      <c r="I14" s="41"/>
-[...1 lines deleted...]
-      <c r="K14" s="62"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="41"/>
       <c r="N14" s="18"/>
       <c r="O14" s="41"/>
-      <c r="P14" s="18"/>
-[...1 lines deleted...]
-      <c r="R14" s="62"/>
+      <c r="P14" s="60"/>
+      <c r="Q14" s="60"/>
+      <c r="R14" s="18"/>
       <c r="S14" s="18"/>
       <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="41"/>
-      <c r="W14" s="18"/>
-[...1 lines deleted...]
-      <c r="Y14" s="62"/>
+      <c r="W14" s="60"/>
+      <c r="X14" s="60"/>
+      <c r="Y14" s="18"/>
       <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
       <c r="AB14" s="18"/>
       <c r="AC14" s="41"/>
-      <c r="AD14" s="18"/>
-[...1 lines deleted...]
-      <c r="AF14" s="62"/>
+      <c r="AD14" s="60"/>
+      <c r="AE14" s="60"/>
+      <c r="AF14" s="18"/>
       <c r="AG14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="41"/>
-[...1 lines deleted...]
-      <c r="D15" s="62"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="41"/>
       <c r="G15" s="18"/>
       <c r="H15" s="41"/>
-      <c r="I15" s="41"/>
-[...1 lines deleted...]
-      <c r="K15" s="62"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="41"/>
       <c r="N15" s="18"/>
       <c r="O15" s="41"/>
-      <c r="P15" s="18"/>
-[...1 lines deleted...]
-      <c r="R15" s="62"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="41"/>
-      <c r="W15" s="18"/>
-[...1 lines deleted...]
-      <c r="Y15" s="62"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="18"/>
       <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="41"/>
-      <c r="AD15" s="18"/>
-[...1 lines deleted...]
-      <c r="AF15" s="62"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="18"/>
       <c r="AG15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="41"/>
-[...1 lines deleted...]
-      <c r="D16" s="62"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="41"/>
       <c r="G16" s="18"/>
       <c r="H16" s="41"/>
-      <c r="I16" s="41"/>
-[...1 lines deleted...]
-      <c r="K16" s="62"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="41"/>
       <c r="N16" s="18"/>
       <c r="O16" s="41"/>
-      <c r="P16" s="18"/>
-[...1 lines deleted...]
-      <c r="R16" s="62"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="60"/>
+      <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="41"/>
-      <c r="W16" s="18"/>
-[...1 lines deleted...]
-      <c r="Y16" s="62"/>
+      <c r="W16" s="60"/>
+      <c r="X16" s="60"/>
+      <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="41"/>
-      <c r="AD16" s="18"/>
-[...1 lines deleted...]
-      <c r="AF16" s="62"/>
+      <c r="AD16" s="60"/>
+      <c r="AE16" s="60"/>
+      <c r="AF16" s="18"/>
       <c r="AG16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="41"/>
-[...1 lines deleted...]
-      <c r="D17" s="62"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="41"/>
       <c r="G17" s="18"/>
       <c r="H17" s="41"/>
-      <c r="I17" s="41"/>
-[...1 lines deleted...]
-      <c r="K17" s="62"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="41"/>
       <c r="N17" s="18"/>
       <c r="O17" s="41"/>
-      <c r="P17" s="18"/>
-[...1 lines deleted...]
-      <c r="R17" s="62"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="18"/>
       <c r="S17" s="18"/>
       <c r="T17" s="18"/>
       <c r="U17" s="18"/>
       <c r="V17" s="41"/>
-      <c r="W17" s="18"/>
-[...1 lines deleted...]
-      <c r="Y17" s="62"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="18"/>
       <c r="Z17" s="18"/>
       <c r="AA17" s="18"/>
       <c r="AB17" s="18"/>
       <c r="AC17" s="41"/>
-      <c r="AD17" s="18"/>
-[...1 lines deleted...]
-      <c r="AF17" s="62"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="18"/>
       <c r="AG17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="41"/>
-[...1 lines deleted...]
-      <c r="D18" s="62"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="41"/>
       <c r="G18" s="18"/>
       <c r="H18" s="41"/>
-      <c r="I18" s="41"/>
-[...1 lines deleted...]
-      <c r="K18" s="62"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="41"/>
       <c r="N18" s="18"/>
       <c r="O18" s="41"/>
-      <c r="P18" s="18"/>
-[...1 lines deleted...]
-      <c r="R18" s="62"/>
+      <c r="P18" s="60"/>
+      <c r="Q18" s="60"/>
+      <c r="R18" s="18"/>
       <c r="S18" s="18"/>
       <c r="T18" s="18"/>
       <c r="U18" s="18"/>
       <c r="V18" s="41"/>
-      <c r="W18" s="18"/>
-[...1 lines deleted...]
-      <c r="Y18" s="62"/>
+      <c r="W18" s="60"/>
+      <c r="X18" s="60"/>
+      <c r="Y18" s="18"/>
       <c r="Z18" s="18"/>
       <c r="AA18" s="18"/>
       <c r="AB18" s="18"/>
       <c r="AC18" s="41"/>
-      <c r="AD18" s="18"/>
-[...1 lines deleted...]
-      <c r="AF18" s="62"/>
+      <c r="AD18" s="60"/>
+      <c r="AE18" s="60"/>
+      <c r="AF18" s="18"/>
       <c r="AG18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="41"/>
-[...1 lines deleted...]
-      <c r="D19" s="62"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="41"/>
       <c r="G19" s="18"/>
       <c r="H19" s="41"/>
-      <c r="I19" s="41"/>
-[...1 lines deleted...]
-      <c r="K19" s="62"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="41"/>
       <c r="N19" s="18"/>
       <c r="O19" s="41"/>
-      <c r="P19" s="18"/>
-[...1 lines deleted...]
-      <c r="R19" s="62"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="41"/>
-      <c r="W19" s="18"/>
-[...1 lines deleted...]
-      <c r="Y19" s="62"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="18"/>
       <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
       <c r="AC19" s="41"/>
-      <c r="AD19" s="18"/>
-[...1 lines deleted...]
-      <c r="AF19" s="62"/>
+      <c r="AD19" s="60"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="18"/>
       <c r="AG19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="41"/>
-[...1 lines deleted...]
-      <c r="D20" s="62"/>
+      <c r="B20" s="60"/>
+      <c r="C20" s="60"/>
+      <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="41"/>
       <c r="G20" s="18"/>
       <c r="H20" s="41"/>
-      <c r="I20" s="41"/>
-[...1 lines deleted...]
-      <c r="K20" s="62"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="41"/>
       <c r="N20" s="18"/>
       <c r="O20" s="41"/>
-      <c r="P20" s="18"/>
-[...1 lines deleted...]
-      <c r="R20" s="62"/>
+      <c r="P20" s="60"/>
+      <c r="Q20" s="60"/>
+      <c r="R20" s="18"/>
       <c r="S20" s="18"/>
       <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="41"/>
-      <c r="W20" s="18"/>
-[...1 lines deleted...]
-      <c r="Y20" s="62"/>
+      <c r="W20" s="60"/>
+      <c r="X20" s="60"/>
+      <c r="Y20" s="18"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="41"/>
-      <c r="AD20" s="18"/>
-[...1 lines deleted...]
-      <c r="AF20" s="62"/>
+      <c r="AD20" s="60"/>
+      <c r="AE20" s="60"/>
+      <c r="AF20" s="18"/>
       <c r="AG20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="41"/>
-[...1 lines deleted...]
-      <c r="D21" s="62"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="41"/>
       <c r="G21" s="18"/>
       <c r="H21" s="41"/>
-      <c r="I21" s="41"/>
-[...1 lines deleted...]
-      <c r="K21" s="62"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="41"/>
       <c r="N21" s="18"/>
       <c r="O21" s="41"/>
-      <c r="P21" s="18"/>
-[...1 lines deleted...]
-      <c r="R21" s="62"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="18"/>
       <c r="S21" s="18"/>
       <c r="T21" s="18"/>
       <c r="U21" s="18"/>
       <c r="V21" s="41"/>
-      <c r="W21" s="18"/>
-[...1 lines deleted...]
-      <c r="Y21" s="62"/>
+      <c r="W21" s="60"/>
+      <c r="X21" s="60"/>
+      <c r="Y21" s="18"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="41"/>
-      <c r="AD21" s="18"/>
-[...1 lines deleted...]
-      <c r="AF21" s="62"/>
+      <c r="AD21" s="60"/>
+      <c r="AE21" s="60"/>
+      <c r="AF21" s="18"/>
       <c r="AG21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="60">
         <f t="shared" ref="B22:E22" si="1">SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F22" s="18">
         <f t="shared" ref="F22:G22" si="2">SUM(F7:F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H22" s="41">
         <f t="shared" ref="H22:I22" si="3">SUM(H7:H21)</f>
         <v>0</v>
       </c>
-      <c r="I22" s="41">
+      <c r="I22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="62">
+      <c r="J22" s="60">
         <f t="shared" ref="J22:N22" si="4">SUM(J7:J21)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="62">
+      <c r="K22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M22" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O22" s="41">
         <f t="shared" ref="O22:P22" si="5">SUM(O7:O21)</f>
         <v>0</v>
       </c>
-      <c r="P22" s="18">
+      <c r="P22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="62">
+      <c r="Q22" s="60">
         <f t="shared" ref="Q22:T22" si="6">SUM(Q7:Q21)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="62">
+      <c r="R22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U22" s="18">
         <f t="shared" ref="U22" si="7">SUM(U7:U21)</f>
         <v>0</v>
       </c>
       <c r="V22" s="41">
         <f t="shared" ref="V22:W22" si="8">SUM(V7:V21)</f>
         <v>0</v>
       </c>
-      <c r="W22" s="18">
+      <c r="W22" s="60">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="X22" s="62">
+      <c r="X22" s="60">
         <f t="shared" ref="X22:AA22" si="9">SUM(X7:X21)</f>
         <v>0</v>
       </c>
-      <c r="Y22" s="62">
+      <c r="Y22" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Z22" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AA22" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AB22" s="18">
         <f t="shared" ref="AB22" si="10">SUM(AB7:AB21)</f>
         <v>0</v>
       </c>
       <c r="AC22" s="41">
         <f t="shared" ref="AC22:AD22" si="11">SUM(AC7:AC21)</f>
         <v>0</v>
       </c>
-      <c r="AD22" s="18">
+      <c r="AD22" s="60">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AE22" s="62">
+      <c r="AE22" s="60">
         <f t="shared" ref="AE22:AF22" si="12">SUM(AE7:AE21)</f>
         <v>0</v>
       </c>
-      <c r="AF22" s="62">
+      <c r="AF22" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f>SUM(B22:AF22)</f>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="17"/>
-[...1 lines deleted...]
-      <c r="D23" s="63"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="42"/>
-      <c r="I23" s="42"/>
-[...1 lines deleted...]
-      <c r="K23" s="63"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="42"/>
       <c r="N23" s="17"/>
       <c r="O23" s="42"/>
-      <c r="P23" s="17"/>
-[...1 lines deleted...]
-      <c r="R23" s="63"/>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="61"/>
+      <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="42"/>
-      <c r="W23" s="17"/>
-[...1 lines deleted...]
-      <c r="Y23" s="63"/>
+      <c r="W23" s="61"/>
+      <c r="X23" s="61"/>
+      <c r="Y23" s="17"/>
       <c r="Z23" s="17"/>
       <c r="AA23" s="17"/>
       <c r="AB23" s="17"/>
       <c r="AC23" s="42"/>
-      <c r="AD23" s="17"/>
-[...1 lines deleted...]
-      <c r="AF23" s="63"/>
+      <c r="AD23" s="61"/>
+      <c r="AE23" s="61"/>
+      <c r="AF23" s="17"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="18"/>
-[...1 lines deleted...]
-      <c r="D24" s="62"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="41"/>
-      <c r="I24" s="41"/>
-[...1 lines deleted...]
-      <c r="K24" s="62"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="41"/>
       <c r="N24" s="18"/>
       <c r="O24" s="41"/>
-      <c r="P24" s="18"/>
-[...1 lines deleted...]
-      <c r="R24" s="62"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="18"/>
       <c r="S24" s="18"/>
       <c r="T24" s="18"/>
       <c r="U24" s="18"/>
       <c r="V24" s="41"/>
-      <c r="W24" s="18"/>
-[...1 lines deleted...]
-      <c r="Y24" s="62"/>
+      <c r="W24" s="60"/>
+      <c r="X24" s="60"/>
+      <c r="Y24" s="18"/>
       <c r="Z24" s="18"/>
       <c r="AA24" s="18"/>
       <c r="AB24" s="18"/>
       <c r="AC24" s="41"/>
-      <c r="AD24" s="18"/>
-[...1 lines deleted...]
-      <c r="AF24" s="62"/>
+      <c r="AD24" s="60"/>
+      <c r="AE24" s="60"/>
+      <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="18"/>
-[...1 lines deleted...]
-      <c r="D25" s="62"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="41"/>
-      <c r="I25" s="41"/>
-[...1 lines deleted...]
-      <c r="K25" s="62"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="41"/>
       <c r="N25" s="18"/>
       <c r="O25" s="41"/>
-      <c r="P25" s="18"/>
-[...1 lines deleted...]
-      <c r="R25" s="62"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="18"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="41"/>
-      <c r="W25" s="18"/>
-[...1 lines deleted...]
-      <c r="Y25" s="62"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="18"/>
       <c r="Z25" s="18"/>
       <c r="AA25" s="18"/>
       <c r="AB25" s="18"/>
       <c r="AC25" s="41"/>
-      <c r="AD25" s="18"/>
-[...1 lines deleted...]
-      <c r="AF25" s="62"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="18"/>
       <c r="AG25" s="30">
         <f t="shared" ref="AG25:AG29" si="13">SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="18"/>
-[...1 lines deleted...]
-      <c r="D26" s="62"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="41"/>
-      <c r="I26" s="41"/>
-[...1 lines deleted...]
-      <c r="K26" s="62"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="41"/>
       <c r="N26" s="18"/>
       <c r="O26" s="41"/>
-      <c r="P26" s="18"/>
-[...1 lines deleted...]
-      <c r="R26" s="62"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="41"/>
-      <c r="W26" s="18"/>
-[...1 lines deleted...]
-      <c r="Y26" s="62"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="18"/>
       <c r="Z26" s="18"/>
       <c r="AA26" s="18"/>
       <c r="AB26" s="18"/>
       <c r="AC26" s="41"/>
-      <c r="AD26" s="18"/>
-[...1 lines deleted...]
-      <c r="AF26" s="62"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="60"/>
+      <c r="AF26" s="18"/>
       <c r="AG26" s="30">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="18"/>
-[...1 lines deleted...]
-      <c r="D27" s="62"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="41"/>
-      <c r="I27" s="41"/>
-[...1 lines deleted...]
-      <c r="K27" s="62"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="41"/>
       <c r="N27" s="18"/>
       <c r="O27" s="41"/>
-      <c r="P27" s="18"/>
-[...1 lines deleted...]
-      <c r="R27" s="62"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="18"/>
       <c r="S27" s="18"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="41"/>
-      <c r="W27" s="18"/>
-[...1 lines deleted...]
-      <c r="Y27" s="62"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="60"/>
+      <c r="Y27" s="18"/>
       <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
       <c r="AC27" s="41"/>
-      <c r="AD27" s="18"/>
-[...1 lines deleted...]
-      <c r="AF27" s="62"/>
+      <c r="AD27" s="60"/>
+      <c r="AE27" s="60"/>
+      <c r="AF27" s="18"/>
       <c r="AG27" s="30">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="18"/>
-[...1 lines deleted...]
-      <c r="D28" s="62"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="41"/>
-      <c r="I28" s="41"/>
-[...1 lines deleted...]
-      <c r="K28" s="62"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="41"/>
       <c r="N28" s="18"/>
       <c r="O28" s="41"/>
-      <c r="P28" s="18"/>
-[...1 lines deleted...]
-      <c r="R28" s="62"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="41"/>
-      <c r="W28" s="18"/>
-[...1 lines deleted...]
-      <c r="Y28" s="62"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="18"/>
       <c r="Z28" s="18"/>
       <c r="AA28" s="18"/>
       <c r="AB28" s="18"/>
       <c r="AC28" s="41"/>
-      <c r="AD28" s="18"/>
-[...1 lines deleted...]
-      <c r="AF28" s="62"/>
+      <c r="AD28" s="60"/>
+      <c r="AE28" s="60"/>
+      <c r="AF28" s="18"/>
       <c r="AG28" s="30">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="18"/>
-[...1 lines deleted...]
-      <c r="D29" s="62"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="41"/>
-      <c r="I29" s="41"/>
-[...1 lines deleted...]
-      <c r="K29" s="62"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="41"/>
       <c r="N29" s="18"/>
       <c r="O29" s="41"/>
-      <c r="P29" s="18"/>
-[...1 lines deleted...]
-      <c r="R29" s="62"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="18"/>
       <c r="S29" s="18"/>
       <c r="T29" s="18"/>
       <c r="U29" s="18"/>
       <c r="V29" s="41"/>
-      <c r="W29" s="18"/>
-[...1 lines deleted...]
-      <c r="Y29" s="62"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="18"/>
       <c r="Z29" s="18"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
       <c r="AC29" s="41"/>
-      <c r="AD29" s="18"/>
-[...1 lines deleted...]
-      <c r="AF29" s="62"/>
+      <c r="AD29" s="60"/>
+      <c r="AE29" s="60"/>
+      <c r="AF29" s="18"/>
       <c r="AG29" s="30">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="22">
+      <c r="B30" s="62">
         <f t="shared" ref="B30:E32" si="14">SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="64">
+      <c r="C30" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="D30" s="64">
+      <c r="D30" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="E30" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <f t="shared" ref="F30:G30" si="15">SUM(F25:F29)</f>
         <v>0</v>
       </c>
       <c r="G30" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="H30" s="43">
         <f t="shared" ref="H30:I30" si="16">SUM(H25:H29)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="43">
+      <c r="I30" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="J30" s="64">
+      <c r="J30" s="62">
         <f t="shared" ref="J30:L30" si="17">SUM(J25:J29)</f>
         <v>0</v>
       </c>
-      <c r="K30" s="64">
+      <c r="K30" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L30" s="22">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="M30" s="43">
         <f t="shared" ref="M30:N30" si="18">SUM(M25:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="22">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="O30" s="43">
         <f t="shared" ref="O30:P30" si="19">SUM(O25:O29)</f>
         <v>0</v>
       </c>
-      <c r="P30" s="22">
+      <c r="P30" s="62">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="62">
         <f t="shared" ref="Q30:S30" si="20">SUM(Q25:Q29)</f>
         <v>0</v>
       </c>
-      <c r="R30" s="64">
+      <c r="R30" s="22">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="S30" s="22">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="T30" s="22">
         <f t="shared" ref="T30:U30" si="21">SUM(T25:T29)</f>
         <v>0</v>
       </c>
       <c r="U30" s="22">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="V30" s="43">
         <f t="shared" ref="V30:W30" si="22">SUM(V25:V29)</f>
         <v>0</v>
       </c>
-      <c r="W30" s="22">
+      <c r="W30" s="62">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
-      <c r="X30" s="64">
+      <c r="X30" s="62">
         <f t="shared" ref="X30:Z30" si="23">SUM(X25:X29)</f>
         <v>0</v>
       </c>
-      <c r="Y30" s="64">
+      <c r="Y30" s="22">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Z30" s="22">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="AA30" s="22">
         <f t="shared" ref="AA30:AB30" si="24">SUM(AA25:AA29)</f>
         <v>0</v>
       </c>
       <c r="AB30" s="22">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AC30" s="43">
         <f t="shared" ref="AC30:AD30" si="25">SUM(AC25:AC29)</f>
         <v>0</v>
       </c>
-      <c r="AD30" s="22">
+      <c r="AD30" s="62">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="AE30" s="64">
+      <c r="AE30" s="62">
         <f t="shared" ref="AE30:AF30" si="26">SUM(AE25:AE29)</f>
         <v>0</v>
       </c>
-      <c r="AF30" s="64">
+      <c r="AF30" s="22">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f>SUM(B30:AF30)</f>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="22"/>
-[...1 lines deleted...]
-      <c r="D31" s="64"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="43"/>
-      <c r="I31" s="43"/>
-[...1 lines deleted...]
-      <c r="K31" s="64"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="43"/>
       <c r="N31" s="22"/>
       <c r="O31" s="43"/>
-      <c r="P31" s="22"/>
-[...1 lines deleted...]
-      <c r="R31" s="64"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="22"/>
       <c r="S31" s="22"/>
       <c r="T31" s="22"/>
       <c r="U31" s="22"/>
       <c r="V31" s="43"/>
-      <c r="W31" s="22"/>
-[...1 lines deleted...]
-      <c r="Y31" s="64"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="22"/>
       <c r="Z31" s="22"/>
       <c r="AA31" s="22"/>
       <c r="AB31" s="22"/>
       <c r="AC31" s="43"/>
-      <c r="AD31" s="22"/>
-[...1 lines deleted...]
-      <c r="AF31" s="64"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="22"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="22">
+      <c r="B32" s="62">
         <f t="shared" ref="B32:C32" si="27">B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="64">
+      <c r="C32" s="62">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
-      <c r="D32" s="64">
+      <c r="D32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="E32" s="22">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <f t="shared" ref="F32:G32" si="28">F22+F30</f>
         <v>0</v>
       </c>
       <c r="G32" s="22">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="H32" s="43">
         <f t="shared" ref="H32:I32" si="29">H22+H30</f>
         <v>0</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="62">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
-      <c r="J32" s="64">
+      <c r="J32" s="62">
         <f t="shared" ref="J32" si="30">J22+J30</f>
         <v>0</v>
       </c>
-      <c r="K32" s="64">
+      <c r="K32" s="22">
         <f t="shared" ref="K32:L32" si="31">SUM(K27:K31)</f>
         <v>0</v>
       </c>
       <c r="L32" s="22">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="M32" s="43">
         <f t="shared" ref="M32:N32" si="32">M22+M30</f>
         <v>0</v>
       </c>
       <c r="N32" s="22">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="O32" s="43">
         <f t="shared" ref="O32:P32" si="33">O22+O30</f>
         <v>0</v>
       </c>
-      <c r="P32" s="22">
+      <c r="P32" s="62">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="62">
         <f t="shared" ref="Q32" si="34">Q22+Q30</f>
         <v>0</v>
       </c>
-      <c r="R32" s="64">
+      <c r="R32" s="22">
         <f t="shared" ref="R32:S32" si="35">SUM(R27:R31)</f>
         <v>0</v>
       </c>
       <c r="S32" s="22">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="T32" s="22">
         <f t="shared" ref="T32:U32" si="36">T22+T30</f>
         <v>0</v>
       </c>
       <c r="U32" s="22">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="V32" s="43">
         <f t="shared" ref="V32:W32" si="37">V22+V30</f>
         <v>0</v>
       </c>
-      <c r="W32" s="22">
+      <c r="W32" s="62">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
-      <c r="X32" s="64">
+      <c r="X32" s="62">
         <f t="shared" ref="X32" si="38">X22+X30</f>
         <v>0</v>
       </c>
-      <c r="Y32" s="64">
+      <c r="Y32" s="22">
         <f t="shared" ref="Y32:Z32" si="39">SUM(Y27:Y31)</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="70">
+      <c r="Z32" s="22">
         <f t="shared" si="39"/>
         <v>0</v>
       </c>
       <c r="AA32" s="22">
         <f t="shared" ref="AA32:AB32" si="40">AA22+AA30</f>
         <v>0</v>
       </c>
       <c r="AB32" s="22">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
       <c r="AC32" s="43">
         <f t="shared" ref="AC32:AD32" si="41">AC22+AC30</f>
         <v>0</v>
       </c>
-      <c r="AD32" s="22">
+      <c r="AD32" s="62">
         <f t="shared" si="41"/>
         <v>0</v>
       </c>
-      <c r="AE32" s="64">
+      <c r="AE32" s="62">
         <f t="shared" ref="AE32" si="42">AE22+AE30</f>
         <v>0</v>
       </c>
-      <c r="AF32" s="64">
+      <c r="AF32" s="22">
         <f t="shared" ref="AF32" si="43">SUM(AF27:AF31)</f>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -12202,51 +12194,51 @@
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X14" sqref="X14"/>
+      <selection activeCell="AA7" sqref="AA7:AB32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="31" width="4.7109375" customWidth="1"/>
     <col min="32" max="32" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -12256,51 +12248,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -12522,1397 +12514,1397 @@
       </c>
       <c r="AB6" s="34">
         <v>27</v>
       </c>
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AG6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="61"/>
+      <c r="B7" s="30"/>
       <c r="C7" s="30"/>
       <c r="D7" s="40"/>
       <c r="E7" s="40"/>
-      <c r="F7" s="40"/>
-[...1 lines deleted...]
-      <c r="H7" s="61"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
       <c r="I7" s="30"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
-      <c r="M7" s="40"/>
-[...1 lines deleted...]
-      <c r="O7" s="61"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="40"/>
       <c r="R7" s="40"/>
       <c r="S7" s="40"/>
-      <c r="T7" s="40"/>
-[...1 lines deleted...]
-      <c r="V7" s="61"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="30"/>
       <c r="W7" s="30"/>
       <c r="X7" s="40"/>
       <c r="Y7" s="40"/>
       <c r="Z7" s="40"/>
-      <c r="AA7" s="40"/>
-[...1 lines deleted...]
-      <c r="AC7" s="61"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="30"/>
       <c r="AD7" s="30"/>
       <c r="AE7" s="30"/>
       <c r="AF7" s="30">
         <f>SUM(B7:AE7)</f>
         <v>0</v>
       </c>
       <c r="AG7" s="31" t="e">
         <f>AF7/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="62"/>
+      <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
-      <c r="F8" s="41"/>
-[...1 lines deleted...]
-      <c r="H8" s="62"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
       <c r="I8" s="18"/>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="41"/>
-      <c r="M8" s="41"/>
-[...1 lines deleted...]
-      <c r="O8" s="62"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="41"/>
       <c r="R8" s="41"/>
       <c r="S8" s="41"/>
-      <c r="T8" s="41"/>
-[...1 lines deleted...]
-      <c r="V8" s="62"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="41"/>
       <c r="Y8" s="41"/>
       <c r="Z8" s="41"/>
-      <c r="AA8" s="41"/>
-[...1 lines deleted...]
-      <c r="AC8" s="62"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="18"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="30">
         <f t="shared" ref="AF8:AF21" si="0">SUM(B8:AE8)</f>
         <v>0</v>
       </c>
       <c r="AG8" s="27" t="e">
         <f>AF8/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="62"/>
+      <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="41"/>
       <c r="E9" s="41"/>
-      <c r="F9" s="41"/>
-[...1 lines deleted...]
-      <c r="H9" s="62"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
       <c r="I9" s="18"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
-      <c r="M9" s="41"/>
-[...1 lines deleted...]
-      <c r="O9" s="62"/>
+      <c r="M9" s="60"/>
+      <c r="N9" s="60"/>
+      <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="41"/>
       <c r="R9" s="41"/>
       <c r="S9" s="41"/>
-      <c r="T9" s="41"/>
-[...1 lines deleted...]
-      <c r="V9" s="62"/>
+      <c r="T9" s="60"/>
+      <c r="U9" s="60"/>
+      <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="41"/>
       <c r="Y9" s="41"/>
       <c r="Z9" s="41"/>
-      <c r="AA9" s="41"/>
-[...1 lines deleted...]
-      <c r="AC9" s="62"/>
+      <c r="AA9" s="60"/>
+      <c r="AB9" s="60"/>
+      <c r="AC9" s="18"/>
       <c r="AD9" s="18"/>
       <c r="AE9" s="18"/>
       <c r="AF9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG9" s="27" t="e">
         <f>AF9/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="62"/>
+      <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
-      <c r="F10" s="41"/>
-[...1 lines deleted...]
-      <c r="H10" s="62"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="60"/>
       <c r="I10" s="18"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
-      <c r="M10" s="41"/>
-[...1 lines deleted...]
-      <c r="O10" s="62"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="41"/>
       <c r="R10" s="41"/>
       <c r="S10" s="41"/>
-      <c r="T10" s="41"/>
-[...1 lines deleted...]
-      <c r="V10" s="62"/>
+      <c r="T10" s="60"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="41"/>
       <c r="Y10" s="41"/>
       <c r="Z10" s="41"/>
-      <c r="AA10" s="41"/>
-[...1 lines deleted...]
-      <c r="AC10" s="62"/>
+      <c r="AA10" s="60"/>
+      <c r="AB10" s="60"/>
+      <c r="AC10" s="18"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="18"/>
       <c r="AF10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG10" s="27" t="e">
         <f>AF10/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="62"/>
+      <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
-      <c r="F11" s="41"/>
-[...1 lines deleted...]
-      <c r="H11" s="62"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
       <c r="I11" s="18"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
-      <c r="M11" s="41"/>
-[...1 lines deleted...]
-      <c r="O11" s="62"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="41"/>
       <c r="R11" s="41"/>
       <c r="S11" s="41"/>
-      <c r="T11" s="41"/>
-[...1 lines deleted...]
-      <c r="V11" s="62"/>
+      <c r="T11" s="60"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="18"/>
       <c r="W11" s="18"/>
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
       <c r="Z11" s="41"/>
-      <c r="AA11" s="41"/>
-[...1 lines deleted...]
-      <c r="AC11" s="62"/>
+      <c r="AA11" s="60"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="18"/>
       <c r="AD11" s="18"/>
       <c r="AE11" s="18"/>
       <c r="AF11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG11" s="27" t="e">
         <f>AF11/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="62"/>
+      <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
-      <c r="F12" s="41"/>
-[...1 lines deleted...]
-      <c r="H12" s="62"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
       <c r="I12" s="18"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
-      <c r="M12" s="41"/>
-[...1 lines deleted...]
-      <c r="O12" s="62"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
-      <c r="T12" s="41"/>
-[...1 lines deleted...]
-      <c r="V12" s="62"/>
+      <c r="T12" s="60"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="41"/>
       <c r="Y12" s="41"/>
       <c r="Z12" s="41"/>
-      <c r="AA12" s="41"/>
-[...1 lines deleted...]
-      <c r="AC12" s="62"/>
+      <c r="AA12" s="60"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="18"/>
       <c r="AD12" s="18"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG12" s="27" t="e">
         <f>AF12/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="62"/>
+      <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="41"/>
       <c r="E13" s="41"/>
-      <c r="F13" s="41"/>
-[...1 lines deleted...]
-      <c r="H13" s="62"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
       <c r="I13" s="18"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="41"/>
-      <c r="M13" s="41"/>
-[...1 lines deleted...]
-      <c r="O13" s="62"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="41"/>
       <c r="R13" s="41"/>
       <c r="S13" s="41"/>
-      <c r="T13" s="41"/>
-[...1 lines deleted...]
-      <c r="V13" s="62"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="41"/>
       <c r="Y13" s="41"/>
       <c r="Z13" s="41"/>
-      <c r="AA13" s="41"/>
-[...1 lines deleted...]
-      <c r="AC13" s="62"/>
+      <c r="AA13" s="60"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG13" s="27" t="e">
         <f>AF13/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="62"/>
+      <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
-      <c r="F14" s="41"/>
-[...1 lines deleted...]
-      <c r="H14" s="62"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
       <c r="I14" s="18"/>
       <c r="J14" s="41"/>
       <c r="K14" s="41"/>
       <c r="L14" s="41"/>
-      <c r="M14" s="41"/>
-[...1 lines deleted...]
-      <c r="O14" s="62"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="41"/>
       <c r="R14" s="41"/>
       <c r="S14" s="41"/>
-      <c r="T14" s="41"/>
-[...1 lines deleted...]
-      <c r="V14" s="62"/>
+      <c r="T14" s="60"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="18"/>
       <c r="W14" s="18"/>
       <c r="X14" s="41"/>
       <c r="Y14" s="41"/>
       <c r="Z14" s="41"/>
-      <c r="AA14" s="41"/>
-[...1 lines deleted...]
-      <c r="AC14" s="62"/>
+      <c r="AA14" s="60"/>
+      <c r="AB14" s="60"/>
+      <c r="AC14" s="18"/>
       <c r="AD14" s="18"/>
       <c r="AE14" s="18"/>
       <c r="AF14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG14" s="27" t="e">
         <f>AF14/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="62"/>
+      <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="41"/>
       <c r="E15" s="41"/>
-      <c r="F15" s="41"/>
-[...1 lines deleted...]
-      <c r="H15" s="62"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
       <c r="I15" s="18"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="41"/>
-      <c r="M15" s="41"/>
-[...1 lines deleted...]
-      <c r="O15" s="62"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="41"/>
       <c r="R15" s="41"/>
       <c r="S15" s="41"/>
-      <c r="T15" s="41"/>
-[...1 lines deleted...]
-      <c r="V15" s="62"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="18"/>
       <c r="W15" s="18"/>
       <c r="X15" s="41"/>
       <c r="Y15" s="41"/>
       <c r="Z15" s="41"/>
-      <c r="AA15" s="41"/>
-[...1 lines deleted...]
-      <c r="AC15" s="62"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="18"/>
       <c r="AD15" s="18"/>
       <c r="AE15" s="18"/>
       <c r="AF15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG15" s="27" t="e">
         <f>AF15/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="62"/>
+      <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
-      <c r="F16" s="41"/>
-[...1 lines deleted...]
-      <c r="H16" s="62"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
       <c r="I16" s="18"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
-      <c r="M16" s="41"/>
-[...1 lines deleted...]
-      <c r="O16" s="62"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="41"/>
       <c r="R16" s="41"/>
       <c r="S16" s="41"/>
-      <c r="T16" s="41"/>
-[...1 lines deleted...]
-      <c r="V16" s="62"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="41"/>
       <c r="Y16" s="41"/>
       <c r="Z16" s="41"/>
-      <c r="AA16" s="41"/>
-[...1 lines deleted...]
-      <c r="AC16" s="62"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="18"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG16" s="27" t="e">
         <f>AF16/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="62"/>
+      <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
-      <c r="F17" s="41"/>
-[...1 lines deleted...]
-      <c r="H17" s="62"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
       <c r="I17" s="18"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
-      <c r="M17" s="41"/>
-[...1 lines deleted...]
-      <c r="O17" s="62"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="41"/>
       <c r="R17" s="41"/>
       <c r="S17" s="41"/>
-      <c r="T17" s="41"/>
-[...1 lines deleted...]
-      <c r="V17" s="62"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="18"/>
       <c r="W17" s="18"/>
       <c r="X17" s="41"/>
       <c r="Y17" s="41"/>
       <c r="Z17" s="41"/>
-      <c r="AA17" s="41"/>
-[...1 lines deleted...]
-      <c r="AC17" s="62"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="18"/>
       <c r="AD17" s="18"/>
       <c r="AE17" s="18"/>
       <c r="AF17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG17" s="27" t="e">
         <f>AF17/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="62"/>
+      <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
-      <c r="F18" s="41"/>
-[...1 lines deleted...]
-      <c r="H18" s="62"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
       <c r="I18" s="18"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
       <c r="L18" s="41"/>
-      <c r="M18" s="41"/>
-[...1 lines deleted...]
-      <c r="O18" s="62"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="41"/>
       <c r="R18" s="41"/>
       <c r="S18" s="41"/>
-      <c r="T18" s="41"/>
-[...1 lines deleted...]
-      <c r="V18" s="62"/>
+      <c r="T18" s="60"/>
+      <c r="U18" s="60"/>
+      <c r="V18" s="18"/>
       <c r="W18" s="18"/>
       <c r="X18" s="41"/>
       <c r="Y18" s="41"/>
       <c r="Z18" s="41"/>
-      <c r="AA18" s="41"/>
-[...1 lines deleted...]
-      <c r="AC18" s="62"/>
+      <c r="AA18" s="60"/>
+      <c r="AB18" s="60"/>
+      <c r="AC18" s="18"/>
       <c r="AD18" s="18"/>
       <c r="AE18" s="18"/>
       <c r="AF18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG18" s="27" t="e">
         <f>AF18/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="62"/>
+      <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
-      <c r="F19" s="41"/>
-[...1 lines deleted...]
-      <c r="H19" s="62"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
       <c r="I19" s="18"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
-      <c r="M19" s="41"/>
-[...1 lines deleted...]
-      <c r="O19" s="62"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="41"/>
       <c r="R19" s="41"/>
       <c r="S19" s="41"/>
-      <c r="T19" s="41"/>
-[...1 lines deleted...]
-      <c r="V19" s="62"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="41"/>
       <c r="Y19" s="41"/>
       <c r="Z19" s="41"/>
-      <c r="AA19" s="41"/>
-[...1 lines deleted...]
-      <c r="AC19" s="62"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="18"/>
       <c r="AD19" s="18"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG19" s="27" t="e">
         <f>AF19/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="62"/>
+      <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
-      <c r="F20" s="41"/>
-[...1 lines deleted...]
-      <c r="H20" s="62"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
       <c r="I20" s="18"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
-      <c r="M20" s="41"/>
-[...1 lines deleted...]
-      <c r="O20" s="62"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="60"/>
+      <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="41"/>
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
-      <c r="T20" s="41"/>
-[...1 lines deleted...]
-      <c r="V20" s="62"/>
+      <c r="T20" s="60"/>
+      <c r="U20" s="60"/>
+      <c r="V20" s="18"/>
       <c r="W20" s="18"/>
       <c r="X20" s="41"/>
       <c r="Y20" s="41"/>
       <c r="Z20" s="41"/>
-      <c r="AA20" s="41"/>
-[...1 lines deleted...]
-      <c r="AC20" s="62"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG20" s="27" t="e">
         <f>AF20/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="62"/>
+      <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
-      <c r="F21" s="41"/>
-[...1 lines deleted...]
-      <c r="H21" s="62"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
       <c r="I21" s="18"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
-      <c r="M21" s="41"/>
-[...1 lines deleted...]
-      <c r="O21" s="62"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="41"/>
       <c r="R21" s="41"/>
       <c r="S21" s="41"/>
-      <c r="T21" s="41"/>
-[...1 lines deleted...]
-      <c r="V21" s="62"/>
+      <c r="T21" s="60"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="18"/>
       <c r="W21" s="18"/>
       <c r="X21" s="41"/>
       <c r="Y21" s="41"/>
       <c r="Z21" s="41"/>
-      <c r="AA21" s="41"/>
-[...1 lines deleted...]
-      <c r="AC21" s="62"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG21" s="27" t="e">
         <f>AF21/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="18">
         <f>SUM(B7:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="18">
         <f>SUM(C7:C21)</f>
         <v>0</v>
       </c>
       <c r="D22" s="41">
         <f t="shared" ref="D22" si="1">SUM(D7:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="41">
         <f t="shared" ref="E22:F22" si="2">SUM(E7:E21)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G22" s="62">
+      <c r="G22" s="60">
         <f t="shared" ref="G22" si="3">SUM(G7:G21)</f>
         <v>0</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="60">
         <f>SUM(H7:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="18">
         <f>SUM(I7:I21)</f>
         <v>0</v>
       </c>
       <c r="J22" s="41">
         <f t="shared" ref="J22:K22" si="4">SUM(J7:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L22" s="41">
         <f t="shared" ref="L22:AA22" si="5">SUM(L7:L21)</f>
         <v>0</v>
       </c>
-      <c r="M22" s="41">
+      <c r="M22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N22" s="62">
+      <c r="N22" s="60">
         <f t="shared" ref="N22" si="6">SUM(N7:N21)</f>
         <v>0</v>
       </c>
-      <c r="O22" s="62">
+      <c r="O22" s="18">
         <f>SUM(O7:O21)</f>
         <v>0</v>
       </c>
       <c r="P22" s="18">
         <f>SUM(P7:P21)</f>
         <v>0</v>
       </c>
       <c r="Q22" s="41">
         <f t="shared" ref="Q22:R22" si="7">SUM(Q7:Q21)</f>
         <v>0</v>
       </c>
       <c r="R22" s="41">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="S22" s="41">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="T22" s="41">
+      <c r="T22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="U22" s="62">
+      <c r="U22" s="60">
         <f t="shared" ref="U22" si="8">SUM(U7:U21)</f>
         <v>0</v>
       </c>
-      <c r="V22" s="62">
+      <c r="V22" s="18">
         <f>SUM(V7:V21)</f>
         <v>0</v>
       </c>
       <c r="W22" s="18">
         <f>SUM(W7:W21)</f>
         <v>0</v>
       </c>
       <c r="X22" s="41">
         <f t="shared" ref="X22:Y22" si="9">SUM(X7:X21)</f>
         <v>0</v>
       </c>
       <c r="Y22" s="41">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Z22" s="41">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="41">
+      <c r="AA22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="60">
         <f t="shared" ref="AB22" si="10">SUM(AB7:AB21)</f>
         <v>0</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="18">
         <f>SUM(AC7:AC21)</f>
         <v>0</v>
       </c>
       <c r="AD22" s="18">
         <f>SUM(AD7:AD21)</f>
         <v>0</v>
       </c>
       <c r="AE22" s="18">
         <f t="shared" ref="AE22" si="11">SUM(AE7:AE21)</f>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f>SUM(B22:AE22)</f>
         <v>0</v>
       </c>
       <c r="AG22" s="27" t="e">
         <f>AF22/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="63"/>
+      <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
-      <c r="F23" s="42"/>
-[...1 lines deleted...]
-      <c r="H23" s="63"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
       <c r="I23" s="17"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="42"/>
-      <c r="M23" s="42"/>
-[...1 lines deleted...]
-      <c r="O23" s="63"/>
+      <c r="M23" s="61"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="42"/>
       <c r="R23" s="42"/>
       <c r="S23" s="42"/>
-      <c r="T23" s="42"/>
-[...1 lines deleted...]
-      <c r="V23" s="63"/>
+      <c r="T23" s="61"/>
+      <c r="U23" s="61"/>
+      <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="42"/>
       <c r="Y23" s="42"/>
       <c r="Z23" s="42"/>
-      <c r="AA23" s="42"/>
-[...1 lines deleted...]
-      <c r="AC23" s="63"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="17"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="27"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="62"/>
+      <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
-      <c r="F24" s="41"/>
-[...1 lines deleted...]
-      <c r="H24" s="62"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
       <c r="I24" s="18"/>
       <c r="J24" s="41"/>
       <c r="K24" s="41"/>
       <c r="L24" s="41"/>
-      <c r="M24" s="41"/>
-[...1 lines deleted...]
-      <c r="O24" s="62"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="41"/>
       <c r="R24" s="41"/>
       <c r="S24" s="41"/>
-      <c r="T24" s="41"/>
-[...1 lines deleted...]
-      <c r="V24" s="62"/>
+      <c r="T24" s="60"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="18"/>
       <c r="W24" s="18"/>
       <c r="X24" s="41"/>
       <c r="Y24" s="41"/>
       <c r="Z24" s="41"/>
-      <c r="AA24" s="41"/>
-[...1 lines deleted...]
-      <c r="AC24" s="62"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="18"/>
       <c r="AD24" s="18"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="27"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="62"/>
+      <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="41"/>
       <c r="E25" s="41"/>
-      <c r="F25" s="41"/>
-[...1 lines deleted...]
-      <c r="H25" s="62"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
       <c r="I25" s="18"/>
       <c r="J25" s="41"/>
       <c r="K25" s="41"/>
       <c r="L25" s="41"/>
-      <c r="M25" s="41"/>
-[...1 lines deleted...]
-      <c r="O25" s="62"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="41"/>
       <c r="R25" s="41"/>
       <c r="S25" s="41"/>
-      <c r="T25" s="41"/>
-[...1 lines deleted...]
-      <c r="V25" s="62"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="18"/>
       <c r="W25" s="18"/>
       <c r="X25" s="41"/>
       <c r="Y25" s="41"/>
       <c r="Z25" s="41"/>
-      <c r="AA25" s="41"/>
-[...1 lines deleted...]
-      <c r="AC25" s="62"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="18"/>
       <c r="AD25" s="18"/>
       <c r="AE25" s="18"/>
       <c r="AF25" s="30">
         <f t="shared" ref="AF25:AF29" si="12">SUM(B25:AE25)</f>
         <v>0</v>
       </c>
       <c r="AG25" s="27" t="e">
         <f>AF25/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="62"/>
+      <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="41"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="41"/>
-[...1 lines deleted...]
-      <c r="H26" s="62"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
       <c r="I26" s="18"/>
       <c r="J26" s="41"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
-      <c r="M26" s="41"/>
-[...1 lines deleted...]
-      <c r="O26" s="62"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="41"/>
       <c r="R26" s="41"/>
       <c r="S26" s="41"/>
-      <c r="T26" s="41"/>
-[...1 lines deleted...]
-      <c r="V26" s="62"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="18"/>
       <c r="W26" s="18"/>
       <c r="X26" s="41"/>
       <c r="Y26" s="41"/>
       <c r="Z26" s="41"/>
-      <c r="AA26" s="41"/>
-[...1 lines deleted...]
-      <c r="AC26" s="62"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="18"/>
       <c r="AD26" s="18"/>
       <c r="AE26" s="18"/>
       <c r="AF26" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG26" s="27" t="e">
         <f>AF26/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="62"/>
+      <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="41"/>
       <c r="E27" s="41"/>
-      <c r="F27" s="41"/>
-[...1 lines deleted...]
-      <c r="H27" s="62"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
       <c r="I27" s="18"/>
       <c r="J27" s="41"/>
       <c r="K27" s="41"/>
       <c r="L27" s="41"/>
-      <c r="M27" s="41"/>
-[...1 lines deleted...]
-      <c r="O27" s="62"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="41"/>
       <c r="R27" s="41"/>
       <c r="S27" s="41"/>
-      <c r="T27" s="41"/>
-[...1 lines deleted...]
-      <c r="V27" s="62"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="41"/>
       <c r="Y27" s="41"/>
       <c r="Z27" s="41"/>
-      <c r="AA27" s="41"/>
-[...1 lines deleted...]
-      <c r="AC27" s="62"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="18"/>
       <c r="AD27" s="18"/>
       <c r="AE27" s="18"/>
       <c r="AF27" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG27" s="27" t="e">
         <f>AF27/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="62"/>
+      <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="41"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="41"/>
-[...1 lines deleted...]
-      <c r="H28" s="62"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
       <c r="I28" s="18"/>
       <c r="J28" s="41"/>
       <c r="K28" s="41"/>
       <c r="L28" s="41"/>
-      <c r="M28" s="41"/>
-[...1 lines deleted...]
-      <c r="O28" s="62"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="41"/>
       <c r="R28" s="41"/>
       <c r="S28" s="41"/>
-      <c r="T28" s="41"/>
-[...1 lines deleted...]
-      <c r="V28" s="62"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="18"/>
       <c r="W28" s="18"/>
       <c r="X28" s="41"/>
       <c r="Y28" s="41"/>
       <c r="Z28" s="41"/>
-      <c r="AA28" s="41"/>
-[...1 lines deleted...]
-      <c r="AC28" s="62"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="18"/>
       <c r="AD28" s="18"/>
       <c r="AE28" s="18"/>
       <c r="AF28" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG28" s="27" t="e">
         <f>AF28/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="62"/>
+      <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="41"/>
       <c r="E29" s="41"/>
-      <c r="F29" s="41"/>
-[...1 lines deleted...]
-      <c r="H29" s="62"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
       <c r="I29" s="18"/>
       <c r="J29" s="41"/>
       <c r="K29" s="41"/>
       <c r="L29" s="41"/>
-      <c r="M29" s="41"/>
-[...1 lines deleted...]
-      <c r="O29" s="62"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="41"/>
       <c r="R29" s="41"/>
       <c r="S29" s="41"/>
-      <c r="T29" s="41"/>
-[...1 lines deleted...]
-      <c r="V29" s="62"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="18"/>
       <c r="W29" s="18"/>
       <c r="X29" s="41"/>
       <c r="Y29" s="41"/>
       <c r="Z29" s="41"/>
-      <c r="AA29" s="41"/>
-[...1 lines deleted...]
-      <c r="AC29" s="62"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="18"/>
       <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
       <c r="AF29" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG29" s="27" t="e">
         <f>AF29/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="64">
+      <c r="B30" s="22">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
       <c r="C30" s="22">
         <f>SUM(C25:C29)</f>
         <v>0</v>
       </c>
       <c r="D30" s="43">
         <f t="shared" ref="D30" si="13">SUM(D25:D29)</f>
         <v>0</v>
       </c>
       <c r="E30" s="43">
         <f t="shared" ref="E30:F30" si="14">SUM(E25:E29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="G30" s="64">
+      <c r="G30" s="62">
         <f t="shared" ref="G30" si="15">SUM(G25:G29)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="64">
+      <c r="H30" s="62">
         <f>SUM(H25:H29)</f>
         <v>0</v>
       </c>
       <c r="I30" s="22">
         <f>SUM(I25:I29)</f>
         <v>0</v>
       </c>
       <c r="J30" s="43">
         <f t="shared" ref="J30:K30" si="16">SUM(J25:J29)</f>
         <v>0</v>
       </c>
       <c r="K30" s="43">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L30" s="43">
         <f t="shared" ref="L30:AA30" si="17">SUM(L25:L29)</f>
         <v>0</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="62">
         <f t="shared" ref="N30" si="18">SUM(N25:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="22">
         <f>SUM(O25:O29)</f>
         <v>0</v>
       </c>
       <c r="P30" s="22">
         <f>SUM(P25:P29)</f>
         <v>0</v>
       </c>
       <c r="Q30" s="43">
         <f t="shared" ref="Q30:R30" si="19">SUM(Q25:Q29)</f>
         <v>0</v>
       </c>
       <c r="R30" s="43">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="S30" s="43">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="62">
         <f t="shared" ref="U30" si="20">SUM(U25:U29)</f>
         <v>0</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="22">
         <f>SUM(V25:V29)</f>
         <v>0</v>
       </c>
       <c r="W30" s="22">
         <f>SUM(W25:W29)</f>
         <v>0</v>
       </c>
       <c r="X30" s="43">
         <f t="shared" ref="X30:Y30" si="21">SUM(X25:X29)</f>
         <v>0</v>
       </c>
       <c r="Y30" s="43">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="Z30" s="43">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="43">
+      <c r="AA30" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="62">
         <f t="shared" ref="AB30" si="22">SUM(AB25:AB29)</f>
         <v>0</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="22">
         <f>SUM(AC25:AC29)</f>
         <v>0</v>
       </c>
       <c r="AD30" s="22">
         <f>SUM(AD25:AD29)</f>
         <v>0</v>
       </c>
       <c r="AE30" s="22">
         <f t="shared" ref="AE30" si="23">SUM(AE25:AE29)</f>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f>SUM(B30:AE30)</f>
         <v>0</v>
       </c>
       <c r="AG30" s="28" t="e">
         <f>AF30/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH30"/>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="64"/>
+      <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
-      <c r="F31" s="43"/>
-[...1 lines deleted...]
-      <c r="H31" s="64"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
       <c r="I31" s="22"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
-      <c r="M31" s="43"/>
-[...1 lines deleted...]
-      <c r="O31" s="64"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="22"/>
       <c r="P31" s="22"/>
       <c r="Q31" s="43"/>
       <c r="R31" s="43"/>
       <c r="S31" s="43"/>
-      <c r="T31" s="43"/>
-[...1 lines deleted...]
-      <c r="V31" s="64"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="22"/>
       <c r="W31" s="22"/>
       <c r="X31" s="43"/>
       <c r="Y31" s="43"/>
       <c r="Z31" s="43"/>
-      <c r="AA31" s="43"/>
-[...1 lines deleted...]
-      <c r="AC31" s="64"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="22"/>
       <c r="AD31" s="22"/>
       <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="29"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="64">
+      <c r="B32" s="22">
         <f>B22+B30</f>
         <v>0</v>
       </c>
       <c r="C32" s="22">
         <f>C22+C30</f>
         <v>0</v>
       </c>
       <c r="D32" s="43">
         <f t="shared" ref="D32" si="24">D22+D30</f>
         <v>0</v>
       </c>
       <c r="E32" s="43">
         <f t="shared" ref="E32:F32" si="25">E22+E30</f>
         <v>0</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="62">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="G32" s="64">
+      <c r="G32" s="62">
         <f t="shared" ref="G32" si="26">G22+G30</f>
         <v>0</v>
       </c>
-      <c r="H32" s="64">
+      <c r="H32" s="62">
         <f>H22+H30</f>
         <v>0</v>
       </c>
       <c r="I32" s="22">
         <f>I22+I30</f>
         <v>0</v>
       </c>
       <c r="J32" s="43">
         <f t="shared" ref="J32:K32" si="27">J22+J30</f>
         <v>0</v>
       </c>
       <c r="K32" s="43">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="L32" s="43">
         <f t="shared" ref="L32:AA32" si="28">L22+L30</f>
         <v>0</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="62">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="62">
         <f t="shared" ref="N32" si="29">N22+N30</f>
         <v>0</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="22">
         <f>O22+O30</f>
         <v>0</v>
       </c>
       <c r="P32" s="22">
         <f>P22+P30</f>
         <v>0</v>
       </c>
       <c r="Q32" s="43">
         <f t="shared" ref="Q32:R32" si="30">Q22+Q30</f>
         <v>0</v>
       </c>
       <c r="R32" s="43">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="S32" s="43">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="62">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="62">
         <f t="shared" ref="U32" si="31">U22+U30</f>
         <v>0</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="22">
         <f>V22+V30</f>
         <v>0</v>
       </c>
       <c r="W32" s="22">
         <f>W22+W30</f>
         <v>0</v>
       </c>
       <c r="X32" s="43">
         <f t="shared" ref="X32:Y32" si="32">X22+X30</f>
         <v>0</v>
       </c>
       <c r="Y32" s="43">
         <f t="shared" si="32"/>
         <v>0</v>
       </c>
       <c r="Z32" s="43">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="43">
+      <c r="AA32" s="62">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="64">
+      <c r="AB32" s="62">
         <f t="shared" ref="AB32" si="33">AB22+AB30</f>
         <v>0</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="22">
         <f>AC22+AC30</f>
         <v>0</v>
       </c>
       <c r="AD32" s="22">
         <f>AD22+AD30</f>
         <v>0</v>
       </c>
       <c r="AE32" s="22">
         <f t="shared" ref="AE32" si="34">AE22+AE30</f>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f>SUM(B32:AE32)</f>
         <v>0</v>
       </c>
       <c r="AG32" s="29" t="e">
         <f>AG22+AG30</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
@@ -14090,51 +14082,51 @@
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD10" sqref="AD10"/>
+      <selection activeCell="AF7" sqref="AF7:AF32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="J1" s="1"/>
@@ -14145,51 +14137,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -14415,1413 +14407,1413 @@
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="35">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="40"/>
       <c r="C7" s="40"/>
-      <c r="D7" s="40"/>
-[...1 lines deleted...]
-      <c r="F7" s="61"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
-      <c r="K7" s="40"/>
-[...1 lines deleted...]
-      <c r="M7" s="61"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="40"/>
       <c r="P7" s="40"/>
       <c r="Q7" s="40"/>
-      <c r="R7" s="40"/>
-[...1 lines deleted...]
-      <c r="T7" s="61"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="40"/>
       <c r="W7" s="40"/>
       <c r="X7" s="40"/>
-      <c r="Y7" s="40"/>
-[...1 lines deleted...]
-      <c r="AA7" s="61"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="30"/>
       <c r="AB7" s="30"/>
       <c r="AC7" s="40"/>
       <c r="AD7" s="40"/>
       <c r="AE7" s="40"/>
-      <c r="AF7" s="40"/>
+      <c r="AF7" s="59"/>
       <c r="AG7" s="30">
         <f>SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
       <c r="B8" s="41"/>
       <c r="C8" s="41"/>
-      <c r="D8" s="41"/>
-[...1 lines deleted...]
-      <c r="F8" s="62"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
-      <c r="K8" s="41"/>
-[...1 lines deleted...]
-      <c r="M8" s="62"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="41"/>
       <c r="P8" s="41"/>
       <c r="Q8" s="41"/>
-      <c r="R8" s="41"/>
-[...1 lines deleted...]
-      <c r="T8" s="62"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="41"/>
       <c r="W8" s="41"/>
       <c r="X8" s="41"/>
-      <c r="Y8" s="41"/>
-[...1 lines deleted...]
-      <c r="AA8" s="62"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="18"/>
       <c r="AB8" s="18"/>
       <c r="AC8" s="41"/>
       <c r="AD8" s="41"/>
       <c r="AE8" s="41"/>
-      <c r="AF8" s="41"/>
+      <c r="AF8" s="60"/>
       <c r="AG8" s="30">
         <f t="shared" ref="AG8:AG21" si="0">SUM(B8:AF8)</f>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="41"/>
       <c r="C9" s="41"/>
-      <c r="D9" s="41"/>
-[...1 lines deleted...]
-      <c r="F9" s="62"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
-      <c r="K9" s="41"/>
-[...1 lines deleted...]
-      <c r="M9" s="62"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="41"/>
       <c r="P9" s="41"/>
       <c r="Q9" s="41"/>
-      <c r="R9" s="41"/>
-[...1 lines deleted...]
-      <c r="T9" s="62"/>
+      <c r="R9" s="60"/>
+      <c r="S9" s="60"/>
+      <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="41"/>
       <c r="W9" s="41"/>
       <c r="X9" s="41"/>
-      <c r="Y9" s="41"/>
-[...1 lines deleted...]
-      <c r="AA9" s="62"/>
+      <c r="Y9" s="60"/>
+      <c r="Z9" s="60"/>
+      <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
       <c r="AC9" s="41"/>
       <c r="AD9" s="41"/>
       <c r="AE9" s="41"/>
-      <c r="AF9" s="41"/>
+      <c r="AF9" s="60"/>
       <c r="AG9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
-      <c r="D10" s="41"/>
-[...1 lines deleted...]
-      <c r="F10" s="62"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
-      <c r="K10" s="41"/>
-[...1 lines deleted...]
-      <c r="M10" s="62"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="41"/>
       <c r="P10" s="41"/>
       <c r="Q10" s="41"/>
-      <c r="R10" s="41"/>
-[...1 lines deleted...]
-      <c r="T10" s="62"/>
+      <c r="R10" s="60"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="18"/>
       <c r="U10" s="18"/>
       <c r="V10" s="41"/>
       <c r="W10" s="41"/>
       <c r="X10" s="41"/>
-      <c r="Y10" s="41"/>
-[...1 lines deleted...]
-      <c r="AA10" s="62"/>
+      <c r="Y10" s="60"/>
+      <c r="Z10" s="60"/>
+      <c r="AA10" s="18"/>
       <c r="AB10" s="18"/>
       <c r="AC10" s="41"/>
       <c r="AD10" s="41"/>
       <c r="AE10" s="41"/>
-      <c r="AF10" s="41"/>
+      <c r="AF10" s="60"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="41"/>
       <c r="C11" s="41"/>
-      <c r="D11" s="41"/>
-[...1 lines deleted...]
-      <c r="F11" s="62"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
-      <c r="K11" s="41"/>
-[...1 lines deleted...]
-      <c r="M11" s="62"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="41"/>
       <c r="P11" s="41"/>
       <c r="Q11" s="41"/>
-      <c r="R11" s="41"/>
-[...1 lines deleted...]
-      <c r="T11" s="62"/>
+      <c r="R11" s="60"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="41"/>
-      <c r="Y11" s="41"/>
-[...1 lines deleted...]
-      <c r="AA11" s="62"/>
+      <c r="Y11" s="60"/>
+      <c r="Z11" s="60"/>
+      <c r="AA11" s="18"/>
       <c r="AB11" s="18"/>
       <c r="AC11" s="41"/>
       <c r="AD11" s="41"/>
       <c r="AE11" s="41"/>
-      <c r="AF11" s="41"/>
+      <c r="AF11" s="60"/>
       <c r="AG11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
-      <c r="D12" s="41"/>
-[...1 lines deleted...]
-      <c r="F12" s="62"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
-      <c r="K12" s="41"/>
-[...1 lines deleted...]
-      <c r="M12" s="62"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
-      <c r="R12" s="41"/>
-[...1 lines deleted...]
-      <c r="T12" s="62"/>
+      <c r="R12" s="60"/>
+      <c r="S12" s="60"/>
+      <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="41"/>
       <c r="W12" s="41"/>
       <c r="X12" s="41"/>
-      <c r="Y12" s="41"/>
-[...1 lines deleted...]
-      <c r="AA12" s="62"/>
+      <c r="Y12" s="60"/>
+      <c r="Z12" s="60"/>
+      <c r="AA12" s="18"/>
       <c r="AB12" s="18"/>
       <c r="AC12" s="41"/>
       <c r="AD12" s="41"/>
       <c r="AE12" s="41"/>
-      <c r="AF12" s="41"/>
+      <c r="AF12" s="60"/>
       <c r="AG12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
       <c r="B13" s="41"/>
       <c r="C13" s="41"/>
-      <c r="D13" s="41"/>
-[...1 lines deleted...]
-      <c r="F13" s="62"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
-      <c r="K13" s="41"/>
-[...1 lines deleted...]
-      <c r="M13" s="62"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="41"/>
       <c r="P13" s="41"/>
       <c r="Q13" s="41"/>
-      <c r="R13" s="41"/>
-[...1 lines deleted...]
-      <c r="T13" s="62"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="41"/>
       <c r="W13" s="41"/>
       <c r="X13" s="41"/>
-      <c r="Y13" s="41"/>
-[...1 lines deleted...]
-      <c r="AA13" s="62"/>
+      <c r="Y13" s="60"/>
+      <c r="Z13" s="60"/>
+      <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="41"/>
       <c r="AD13" s="41"/>
       <c r="AE13" s="41"/>
-      <c r="AF13" s="41"/>
+      <c r="AF13" s="60"/>
       <c r="AG13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
       <c r="B14" s="41"/>
       <c r="C14" s="41"/>
-      <c r="D14" s="41"/>
-[...1 lines deleted...]
-      <c r="F14" s="62"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41"/>
       <c r="J14" s="41"/>
-      <c r="K14" s="41"/>
-[...1 lines deleted...]
-      <c r="M14" s="62"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="41"/>
       <c r="P14" s="41"/>
       <c r="Q14" s="41"/>
-      <c r="R14" s="41"/>
-[...1 lines deleted...]
-      <c r="T14" s="62"/>
+      <c r="R14" s="60"/>
+      <c r="S14" s="60"/>
+      <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="41"/>
       <c r="W14" s="41"/>
       <c r="X14" s="41"/>
-      <c r="Y14" s="41"/>
-[...1 lines deleted...]
-      <c r="AA14" s="62"/>
+      <c r="Y14" s="60"/>
+      <c r="Z14" s="60"/>
+      <c r="AA14" s="18"/>
       <c r="AB14" s="18"/>
       <c r="AC14" s="41"/>
       <c r="AD14" s="41"/>
       <c r="AE14" s="41"/>
-      <c r="AF14" s="41"/>
+      <c r="AF14" s="60"/>
       <c r="AG14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
       <c r="B15" s="41"/>
       <c r="C15" s="41"/>
-      <c r="D15" s="41"/>
-[...1 lines deleted...]
-      <c r="F15" s="62"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
-      <c r="K15" s="41"/>
-[...1 lines deleted...]
-      <c r="M15" s="62"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="41"/>
       <c r="P15" s="41"/>
       <c r="Q15" s="41"/>
-      <c r="R15" s="41"/>
-[...1 lines deleted...]
-      <c r="T15" s="62"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="41"/>
       <c r="W15" s="41"/>
       <c r="X15" s="41"/>
-      <c r="Y15" s="41"/>
-[...1 lines deleted...]
-      <c r="AA15" s="62"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="41"/>
       <c r="AD15" s="41"/>
       <c r="AE15" s="41"/>
-      <c r="AF15" s="41"/>
+      <c r="AF15" s="60"/>
       <c r="AG15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
-      <c r="D16" s="41"/>
-[...1 lines deleted...]
-      <c r="F16" s="62"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
-      <c r="K16" s="41"/>
-[...1 lines deleted...]
-      <c r="M16" s="62"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="41"/>
       <c r="P16" s="41"/>
       <c r="Q16" s="41"/>
-      <c r="R16" s="41"/>
-[...1 lines deleted...]
-      <c r="T16" s="62"/>
+      <c r="R16" s="60"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="41"/>
       <c r="W16" s="41"/>
       <c r="X16" s="41"/>
-      <c r="Y16" s="41"/>
-[...1 lines deleted...]
-      <c r="AA16" s="62"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="60"/>
+      <c r="AA16" s="18"/>
       <c r="AB16" s="18"/>
       <c r="AC16" s="41"/>
       <c r="AD16" s="41"/>
       <c r="AE16" s="41"/>
-      <c r="AF16" s="41"/>
+      <c r="AF16" s="60"/>
       <c r="AG16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
       <c r="B17" s="41"/>
       <c r="C17" s="41"/>
-      <c r="D17" s="41"/>
-[...1 lines deleted...]
-      <c r="F17" s="62"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
-      <c r="K17" s="41"/>
-[...1 lines deleted...]
-      <c r="M17" s="62"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="18"/>
       <c r="N17" s="18"/>
       <c r="O17" s="41"/>
       <c r="P17" s="41"/>
       <c r="Q17" s="41"/>
-      <c r="R17" s="41"/>
-[...1 lines deleted...]
-      <c r="T17" s="62"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="18"/>
       <c r="U17" s="18"/>
       <c r="V17" s="41"/>
       <c r="W17" s="41"/>
       <c r="X17" s="41"/>
-      <c r="Y17" s="41"/>
-[...1 lines deleted...]
-      <c r="AA17" s="62"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="18"/>
       <c r="AB17" s="18"/>
       <c r="AC17" s="41"/>
       <c r="AD17" s="41"/>
       <c r="AE17" s="41"/>
-      <c r="AF17" s="41"/>
+      <c r="AF17" s="60"/>
       <c r="AG17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
-      <c r="D18" s="41"/>
-[...1 lines deleted...]
-      <c r="F18" s="62"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
-      <c r="K18" s="41"/>
-[...1 lines deleted...]
-      <c r="M18" s="62"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="18"/>
       <c r="N18" s="18"/>
       <c r="O18" s="41"/>
       <c r="P18" s="41"/>
       <c r="Q18" s="41"/>
-      <c r="R18" s="41"/>
-[...1 lines deleted...]
-      <c r="T18" s="62"/>
+      <c r="R18" s="60"/>
+      <c r="S18" s="60"/>
+      <c r="T18" s="18"/>
       <c r="U18" s="18"/>
       <c r="V18" s="41"/>
       <c r="W18" s="41"/>
       <c r="X18" s="41"/>
-      <c r="Y18" s="41"/>
-[...1 lines deleted...]
-      <c r="AA18" s="62"/>
+      <c r="Y18" s="60"/>
+      <c r="Z18" s="60"/>
+      <c r="AA18" s="18"/>
       <c r="AB18" s="18"/>
       <c r="AC18" s="41"/>
       <c r="AD18" s="41"/>
       <c r="AE18" s="41"/>
-      <c r="AF18" s="41"/>
+      <c r="AF18" s="60"/>
       <c r="AG18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
       <c r="B19" s="41"/>
       <c r="C19" s="41"/>
-      <c r="D19" s="41"/>
-[...1 lines deleted...]
-      <c r="F19" s="62"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
-      <c r="K19" s="41"/>
-[...1 lines deleted...]
-      <c r="M19" s="62"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="41"/>
       <c r="P19" s="41"/>
       <c r="Q19" s="41"/>
-      <c r="R19" s="41"/>
-[...1 lines deleted...]
-      <c r="T19" s="62"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="41"/>
       <c r="W19" s="41"/>
       <c r="X19" s="41"/>
-      <c r="Y19" s="41"/>
-[...1 lines deleted...]
-      <c r="AA19" s="62"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="18"/>
       <c r="AB19" s="18"/>
       <c r="AC19" s="41"/>
       <c r="AD19" s="41"/>
       <c r="AE19" s="41"/>
-      <c r="AF19" s="41"/>
+      <c r="AF19" s="60"/>
       <c r="AG19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
       <c r="B20" s="41"/>
       <c r="C20" s="41"/>
-      <c r="D20" s="41"/>
-[...1 lines deleted...]
-      <c r="F20" s="62"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
-      <c r="K20" s="41"/>
-[...1 lines deleted...]
-      <c r="M20" s="62"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="41"/>
       <c r="P20" s="41"/>
       <c r="Q20" s="41"/>
-      <c r="R20" s="41"/>
-[...1 lines deleted...]
-      <c r="T20" s="62"/>
+      <c r="R20" s="60"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="41"/>
       <c r="W20" s="41"/>
       <c r="X20" s="41"/>
-      <c r="Y20" s="41"/>
-[...1 lines deleted...]
-      <c r="AA20" s="62"/>
+      <c r="Y20" s="60"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="41"/>
       <c r="AD20" s="41"/>
       <c r="AE20" s="41"/>
-      <c r="AF20" s="41"/>
+      <c r="AF20" s="60"/>
       <c r="AG20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
-      <c r="D21" s="41"/>
-[...1 lines deleted...]
-      <c r="F21" s="62"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
-      <c r="K21" s="41"/>
-[...1 lines deleted...]
-      <c r="M21" s="62"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="41"/>
       <c r="P21" s="41"/>
       <c r="Q21" s="41"/>
-      <c r="R21" s="41"/>
-[...1 lines deleted...]
-      <c r="T21" s="62"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="18"/>
       <c r="U21" s="18"/>
       <c r="V21" s="41"/>
       <c r="W21" s="41"/>
       <c r="X21" s="41"/>
-      <c r="Y21" s="41"/>
-[...1 lines deleted...]
-      <c r="AA21" s="62"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="41"/>
       <c r="AD21" s="41"/>
       <c r="AE21" s="41"/>
-      <c r="AF21" s="41"/>
+      <c r="AF21" s="60"/>
       <c r="AG21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="41">
         <f t="shared" ref="B22" si="1">SUM(B7:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="41">
         <f t="shared" ref="C22:AF22" si="2">SUM(C7:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="60">
         <f t="shared" ref="D22:E22" si="3">SUM(D7:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="62">
+      <c r="E22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F22" s="62">
+      <c r="F22" s="18">
         <f>SUM(F7:F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="18">
         <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="41">
         <f t="shared" ref="H22:I22" si="4">SUM(H7:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J22" s="41">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K22" s="41">
+      <c r="K22" s="60">
         <f t="shared" ref="K22:L22" si="5">SUM(K7:K21)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M22" s="62">
+      <c r="M22" s="18">
         <f>SUM(M7:M21)</f>
         <v>0</v>
       </c>
       <c r="N22" s="18">
         <f>SUM(N7:N21)</f>
         <v>0</v>
       </c>
       <c r="O22" s="41">
         <f t="shared" ref="O22:P22" si="6">SUM(O7:O21)</f>
         <v>0</v>
       </c>
       <c r="P22" s="41">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="Q22" s="41">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R22" s="41">
+      <c r="R22" s="60">
         <f t="shared" ref="R22:S22" si="7">SUM(R7:R21)</f>
         <v>0</v>
       </c>
-      <c r="S22" s="62">
+      <c r="S22" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="T22" s="62">
+      <c r="T22" s="18">
         <f>SUM(T7:T21)</f>
         <v>0</v>
       </c>
       <c r="U22" s="18">
         <f>SUM(U7:U21)</f>
         <v>0</v>
       </c>
       <c r="V22" s="41">
         <f t="shared" ref="V22:W22" si="8">SUM(V7:V21)</f>
         <v>0</v>
       </c>
       <c r="W22" s="41">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="X22" s="41">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Y22" s="41">
+      <c r="Y22" s="60">
         <f t="shared" ref="Y22:Z22" si="9">SUM(Y7:Y21)</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="62">
+      <c r="Z22" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="18">
         <f>SUM(AA7:AA21)</f>
         <v>0</v>
       </c>
       <c r="AB22" s="18">
         <f>SUM(AB7:AB21)</f>
         <v>0</v>
       </c>
       <c r="AC22" s="41">
         <f t="shared" ref="AC22:AD22" si="10">SUM(AC7:AC21)</f>
         <v>0</v>
       </c>
       <c r="AD22" s="41">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AE22" s="41">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AF22" s="41">
+      <c r="AF22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f>SUM(B22:AF22)</f>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
-      <c r="D23" s="42"/>
-[...1 lines deleted...]
-      <c r="F23" s="63"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="42"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
-      <c r="K23" s="42"/>
-[...1 lines deleted...]
-      <c r="M23" s="63"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="61"/>
+      <c r="M23" s="17"/>
       <c r="N23" s="17"/>
       <c r="O23" s="42"/>
       <c r="P23" s="42"/>
       <c r="Q23" s="42"/>
-      <c r="R23" s="42"/>
-[...1 lines deleted...]
-      <c r="T23" s="63"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="61"/>
+      <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="42"/>
       <c r="W23" s="42"/>
       <c r="X23" s="42"/>
-      <c r="Y23" s="42"/>
-[...1 lines deleted...]
-      <c r="AA23" s="63"/>
+      <c r="Y23" s="61"/>
+      <c r="Z23" s="61"/>
+      <c r="AA23" s="17"/>
       <c r="AB23" s="17"/>
       <c r="AC23" s="42"/>
       <c r="AD23" s="42"/>
       <c r="AE23" s="42"/>
-      <c r="AF23" s="42"/>
+      <c r="AF23" s="61"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
-      <c r="D24" s="41"/>
-[...1 lines deleted...]
-      <c r="F24" s="62"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="41"/>
-      <c r="K24" s="41"/>
-[...1 lines deleted...]
-      <c r="M24" s="62"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="41"/>
       <c r="P24" s="41"/>
       <c r="Q24" s="41"/>
-      <c r="R24" s="41"/>
-[...1 lines deleted...]
-      <c r="T24" s="62"/>
+      <c r="R24" s="60"/>
+      <c r="S24" s="60"/>
+      <c r="T24" s="18"/>
       <c r="U24" s="18"/>
       <c r="V24" s="41"/>
       <c r="W24" s="41"/>
       <c r="X24" s="41"/>
-      <c r="Y24" s="41"/>
-[...1 lines deleted...]
-      <c r="AA24" s="62"/>
+      <c r="Y24" s="60"/>
+      <c r="Z24" s="60"/>
+      <c r="AA24" s="18"/>
       <c r="AB24" s="18"/>
       <c r="AC24" s="41"/>
       <c r="AD24" s="41"/>
       <c r="AE24" s="41"/>
-      <c r="AF24" s="41"/>
+      <c r="AF24" s="60"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="41"/>
       <c r="C25" s="41"/>
-      <c r="D25" s="41"/>
-[...1 lines deleted...]
-      <c r="F25" s="62"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="41"/>
       <c r="I25" s="41"/>
       <c r="J25" s="41"/>
-      <c r="K25" s="41"/>
-[...1 lines deleted...]
-      <c r="M25" s="62"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="41"/>
       <c r="P25" s="41"/>
       <c r="Q25" s="41"/>
-      <c r="R25" s="41"/>
-[...1 lines deleted...]
-      <c r="T25" s="62"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="41"/>
       <c r="W25" s="41"/>
       <c r="X25" s="41"/>
-      <c r="Y25" s="41"/>
-[...1 lines deleted...]
-      <c r="AA25" s="62"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="18"/>
       <c r="AB25" s="18"/>
       <c r="AC25" s="41"/>
       <c r="AD25" s="41"/>
       <c r="AE25" s="41"/>
-      <c r="AF25" s="41"/>
+      <c r="AF25" s="60"/>
       <c r="AG25" s="18">
         <f>SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
-      <c r="D26" s="41"/>
-[...1 lines deleted...]
-      <c r="F26" s="62"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="41"/>
       <c r="I26" s="41"/>
       <c r="J26" s="41"/>
-      <c r="K26" s="41"/>
-[...1 lines deleted...]
-      <c r="M26" s="62"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="41"/>
       <c r="P26" s="41"/>
       <c r="Q26" s="41"/>
-      <c r="R26" s="41"/>
-[...1 lines deleted...]
-      <c r="T26" s="62"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="41"/>
       <c r="W26" s="41"/>
       <c r="X26" s="41"/>
-      <c r="Y26" s="41"/>
-[...1 lines deleted...]
-      <c r="AA26" s="62"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="18"/>
       <c r="AB26" s="18"/>
       <c r="AC26" s="41"/>
       <c r="AD26" s="41"/>
       <c r="AE26" s="41"/>
-      <c r="AF26" s="41"/>
+      <c r="AF26" s="60"/>
       <c r="AG26" s="18">
         <f t="shared" ref="AG26:AG29" si="11">SUM(B26:AF26)</f>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="41"/>
       <c r="C27" s="41"/>
-      <c r="D27" s="41"/>
-[...1 lines deleted...]
-      <c r="F27" s="62"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
       <c r="J27" s="41"/>
-      <c r="K27" s="41"/>
-[...1 lines deleted...]
-      <c r="M27" s="62"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="18"/>
       <c r="N27" s="18"/>
       <c r="O27" s="41"/>
       <c r="P27" s="41"/>
       <c r="Q27" s="41"/>
-      <c r="R27" s="41"/>
-[...1 lines deleted...]
-      <c r="T27" s="62"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="41"/>
       <c r="W27" s="41"/>
       <c r="X27" s="41"/>
-      <c r="Y27" s="41"/>
-[...1 lines deleted...]
-      <c r="AA27" s="62"/>
+      <c r="Y27" s="60"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
       <c r="AC27" s="41"/>
       <c r="AD27" s="41"/>
       <c r="AE27" s="41"/>
-      <c r="AF27" s="41"/>
+      <c r="AF27" s="60"/>
       <c r="AG27" s="18">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="41"/>
-      <c r="D28" s="41"/>
-[...1 lines deleted...]
-      <c r="F28" s="62"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="60"/>
+      <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="41"/>
       <c r="I28" s="41"/>
       <c r="J28" s="41"/>
-      <c r="K28" s="41"/>
-[...1 lines deleted...]
-      <c r="M28" s="62"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="18"/>
       <c r="N28" s="18"/>
       <c r="O28" s="41"/>
       <c r="P28" s="41"/>
       <c r="Q28" s="41"/>
-      <c r="R28" s="41"/>
-[...1 lines deleted...]
-      <c r="T28" s="62"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="41"/>
       <c r="W28" s="41"/>
       <c r="X28" s="41"/>
-      <c r="Y28" s="41"/>
-[...1 lines deleted...]
-      <c r="AA28" s="62"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="18"/>
       <c r="AB28" s="18"/>
       <c r="AC28" s="41"/>
       <c r="AD28" s="41"/>
       <c r="AE28" s="41"/>
-      <c r="AF28" s="41"/>
+      <c r="AF28" s="60"/>
       <c r="AG28" s="18">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="41"/>
       <c r="C29" s="41"/>
-      <c r="D29" s="41"/>
-[...1 lines deleted...]
-      <c r="F29" s="62"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="41"/>
       <c r="I29" s="41"/>
       <c r="J29" s="41"/>
-      <c r="K29" s="41"/>
-[...1 lines deleted...]
-      <c r="M29" s="62"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="18"/>
       <c r="N29" s="18"/>
       <c r="O29" s="41"/>
       <c r="P29" s="41"/>
       <c r="Q29" s="41"/>
-      <c r="R29" s="41"/>
-[...1 lines deleted...]
-      <c r="T29" s="62"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="18"/>
       <c r="U29" s="18"/>
       <c r="V29" s="41"/>
       <c r="W29" s="41"/>
       <c r="X29" s="41"/>
-      <c r="Y29" s="41"/>
-[...1 lines deleted...]
-      <c r="AA29" s="62"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
       <c r="AC29" s="41"/>
       <c r="AD29" s="41"/>
       <c r="AE29" s="41"/>
-      <c r="AF29" s="41"/>
+      <c r="AF29" s="60"/>
       <c r="AG29" s="18">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="43">
         <f t="shared" ref="B30" si="12">SUM(B25:B29)</f>
         <v>0</v>
       </c>
       <c r="C30" s="43">
         <f t="shared" ref="C30:AF30" si="13">SUM(C25:C29)</f>
         <v>0</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="62">
         <f t="shared" ref="D30:E30" si="14">SUM(D25:D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="64">
+      <c r="E30" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="F30" s="64">
+      <c r="F30" s="22">
         <f>SUM(F25:F29)</f>
         <v>0</v>
       </c>
       <c r="G30" s="22">
         <f>SUM(G25:G29)</f>
         <v>0</v>
       </c>
       <c r="H30" s="43">
         <f t="shared" ref="H30:I30" si="15">SUM(H25:H29)</f>
         <v>0</v>
       </c>
       <c r="I30" s="43">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J30" s="43">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="K30" s="43">
+      <c r="K30" s="62">
         <f t="shared" ref="K30:L30" si="16">SUM(K25:K29)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="M30" s="64">
+      <c r="M30" s="22">
         <f>SUM(M25:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="22">
         <f>SUM(N25:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="43">
         <f t="shared" ref="O30:P30" si="17">SUM(O25:O29)</f>
         <v>0</v>
       </c>
       <c r="P30" s="43">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="Q30" s="43">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="R30" s="43">
+      <c r="R30" s="62">
         <f t="shared" ref="R30:S30" si="18">SUM(R25:R29)</f>
         <v>0</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="62">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="T30" s="64">
+      <c r="T30" s="22">
         <f>SUM(T25:T29)</f>
         <v>0</v>
       </c>
       <c r="U30" s="22">
         <f>SUM(U25:U29)</f>
         <v>0</v>
       </c>
       <c r="V30" s="43">
         <f t="shared" ref="V30:W30" si="19">SUM(V25:V29)</f>
         <v>0</v>
       </c>
       <c r="W30" s="43">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="X30" s="43">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="43">
+      <c r="Y30" s="62">
         <f t="shared" ref="Y30:Z30" si="20">SUM(Y25:Y29)</f>
         <v>0</v>
       </c>
-      <c r="Z30" s="64">
+      <c r="Z30" s="62">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="64">
+      <c r="AA30" s="22">
         <f>SUM(AA25:AA29)</f>
         <v>0</v>
       </c>
       <c r="AB30" s="22">
         <f>SUM(AB25:AB29)</f>
         <v>0</v>
       </c>
       <c r="AC30" s="43">
         <f t="shared" ref="AC30:AD30" si="21">SUM(AC25:AC29)</f>
         <v>0</v>
       </c>
       <c r="AD30" s="43">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="AE30" s="43">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AF30" s="43">
+      <c r="AF30" s="62">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f>SUM(B30:AF30)</f>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
-      <c r="D31" s="43"/>
-[...1 lines deleted...]
-      <c r="F31" s="64"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
-      <c r="K31" s="43"/>
-[...1 lines deleted...]
-      <c r="M31" s="64"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="22"/>
       <c r="N31" s="22"/>
       <c r="O31" s="43"/>
       <c r="P31" s="43"/>
       <c r="Q31" s="43"/>
-      <c r="R31" s="43"/>
-[...1 lines deleted...]
-      <c r="T31" s="64"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="22"/>
       <c r="U31" s="22"/>
       <c r="V31" s="43"/>
       <c r="W31" s="43"/>
       <c r="X31" s="43"/>
-      <c r="Y31" s="43"/>
-[...1 lines deleted...]
-      <c r="AA31" s="64"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="22"/>
       <c r="AB31" s="22"/>
       <c r="AC31" s="43"/>
       <c r="AD31" s="43"/>
       <c r="AE31" s="43"/>
-      <c r="AF31" s="43"/>
+      <c r="AF31" s="62"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="43">
         <f t="shared" ref="B32" si="22">B22+B30</f>
         <v>0</v>
       </c>
       <c r="C32" s="43">
         <f t="shared" ref="C32:AF32" si="23">C22+C30</f>
         <v>0</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="62">
         <f t="shared" ref="D32:E32" si="24">D22+D30</f>
         <v>0</v>
       </c>
-      <c r="E32" s="64">
+      <c r="E32" s="62">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
-      <c r="F32" s="64">
+      <c r="F32" s="22">
         <f>F22+F30</f>
         <v>0</v>
       </c>
       <c r="G32" s="22">
         <f>G22+G30</f>
         <v>0</v>
       </c>
       <c r="H32" s="43">
         <f t="shared" ref="H32:I32" si="25">H22+H30</f>
         <v>0</v>
       </c>
       <c r="I32" s="43">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="J32" s="43">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
-      <c r="K32" s="43">
+      <c r="K32" s="62">
         <f t="shared" ref="K32:L32" si="26">K22+K30</f>
         <v>0</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="62">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="M32" s="64">
+      <c r="M32" s="22">
         <f>M22+M30</f>
         <v>0</v>
       </c>
       <c r="N32" s="22">
         <f>N22+N30</f>
         <v>0</v>
       </c>
       <c r="O32" s="43">
         <f t="shared" ref="O32:P32" si="27">O22+O30</f>
         <v>0</v>
       </c>
       <c r="P32" s="43">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="Q32" s="43">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
-      <c r="R32" s="43">
+      <c r="R32" s="62">
         <f t="shared" ref="R32:S32" si="28">R22+R30</f>
         <v>0</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="62">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
-      <c r="T32" s="64">
+      <c r="T32" s="22">
         <f>T22+T30</f>
         <v>0</v>
       </c>
       <c r="U32" s="22">
         <f>U22+U30</f>
         <v>0</v>
       </c>
       <c r="V32" s="43">
         <f t="shared" ref="V32:W32" si="29">V22+V30</f>
         <v>0</v>
       </c>
       <c r="W32" s="43">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="X32" s="43">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="43">
+      <c r="Y32" s="62">
         <f t="shared" ref="Y32:Z32" si="30">Y22+Y30</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="64">
+      <c r="Z32" s="62">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="64">
+      <c r="AA32" s="22">
         <f>AA22+AA30</f>
         <v>0</v>
       </c>
       <c r="AB32" s="22">
         <f>AB22+AB30</f>
         <v>0</v>
       </c>
       <c r="AC32" s="43">
         <f t="shared" ref="AC32:AD32" si="31">AC22+AC30</f>
         <v>0</v>
       </c>
       <c r="AD32" s="43">
         <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AE32" s="43">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
-      <c r="AF32" s="43">
+      <c r="AF32" s="62">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -15989,51 +15981,51 @@
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+      <selection activeCell="AA7" sqref="AA7:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="31" width="4.7109375" customWidth="1"/>
     <col min="32" max="32" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1" t="s">
         <v>42</v>
       </c>
@@ -16045,51 +16037,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -16239,51 +16231,51 @@
       </c>
       <c r="D6" s="34">
         <v>3</v>
       </c>
       <c r="E6" s="34">
         <v>4</v>
       </c>
       <c r="F6" s="34">
         <v>5</v>
       </c>
       <c r="G6" s="34">
         <v>6</v>
       </c>
       <c r="H6" s="34">
         <v>7</v>
       </c>
       <c r="I6" s="34">
         <v>8</v>
       </c>
       <c r="J6" s="34">
         <v>9</v>
       </c>
       <c r="K6" s="34">
         <v>10</v>
       </c>
-      <c r="L6" s="34">
+      <c r="L6" s="65">
         <v>11</v>
       </c>
       <c r="M6" s="34">
         <v>12</v>
       </c>
       <c r="N6" s="34">
         <v>13</v>
       </c>
       <c r="O6" s="34">
         <v>14</v>
       </c>
       <c r="P6" s="34">
         <v>15</v>
       </c>
       <c r="Q6" s="34">
         <v>16</v>
       </c>
       <c r="R6" s="34">
         <v>17</v>
       </c>
       <c r="S6" s="34">
         <v>18</v>
       </c>
       <c r="T6" s="34">
         <v>19</v>
@@ -16296,1420 +16288,1420 @@
       </c>
       <c r="W6" s="34">
         <v>22</v>
       </c>
       <c r="X6" s="34">
         <v>23</v>
       </c>
       <c r="Y6" s="34">
         <v>24</v>
       </c>
       <c r="Z6" s="34">
         <v>25</v>
       </c>
       <c r="AA6" s="34">
         <v>26</v>
       </c>
       <c r="AB6" s="34">
         <v>27</v>
       </c>
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
-      <c r="AE6" s="60" t="s">
+      <c r="AE6" s="58" t="s">
         <v>45</v>
       </c>
       <c r="AF6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AG6" s="32" t="s">
         <v>25</v>
       </c>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34" ht="27" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="61"/>
-      <c r="C7" s="61"/>
+      <c r="B7" s="59"/>
+      <c r="C7" s="30"/>
       <c r="D7" s="30"/>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
-      <c r="H7" s="40"/>
-[...1 lines deleted...]
-      <c r="J7" s="61"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="30"/>
       <c r="K7" s="30"/>
-      <c r="L7" s="61"/>
+      <c r="L7" s="59"/>
       <c r="M7" s="30"/>
       <c r="N7" s="40"/>
-      <c r="O7" s="40"/>
-[...1 lines deleted...]
-      <c r="Q7" s="61"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="40"/>
       <c r="T7" s="30"/>
       <c r="U7" s="40"/>
-      <c r="V7" s="40"/>
-[...1 lines deleted...]
-      <c r="X7" s="61"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="30"/>
       <c r="Y7" s="30"/>
       <c r="Z7" s="40"/>
-      <c r="AA7" s="30"/>
-[...3 lines deleted...]
-      <c r="AE7" s="62"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="18"/>
       <c r="AF7" s="30">
         <f>SUM(B7:AE7)</f>
         <v>0</v>
       </c>
       <c r="AG7" s="31" t="e">
         <f>AF7/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="62"/>
-      <c r="C8" s="62"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
-      <c r="H8" s="41"/>
-[...1 lines deleted...]
-      <c r="J8" s="62"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="18"/>
       <c r="K8" s="18"/>
-      <c r="L8" s="62"/>
+      <c r="L8" s="60"/>
       <c r="M8" s="18"/>
       <c r="N8" s="41"/>
-      <c r="O8" s="41"/>
-[...1 lines deleted...]
-      <c r="Q8" s="62"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="41"/>
       <c r="T8" s="18"/>
       <c r="U8" s="41"/>
-      <c r="V8" s="41"/>
-[...1 lines deleted...]
-      <c r="X8" s="62"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
       <c r="Z8" s="41"/>
-      <c r="AA8" s="18"/>
-[...3 lines deleted...]
-      <c r="AE8" s="62"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="18"/>
       <c r="AF8" s="30">
         <f t="shared" ref="AF8:AF21" si="0">SUM(B8:AE8)</f>
         <v>0</v>
       </c>
       <c r="AG8" s="27" t="e">
         <f>AF8/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="62"/>
-      <c r="C9" s="62"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="41"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
-      <c r="H9" s="41"/>
-[...1 lines deleted...]
-      <c r="J9" s="62"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="18"/>
       <c r="K9" s="18"/>
-      <c r="L9" s="62"/>
+      <c r="L9" s="60"/>
       <c r="M9" s="18"/>
       <c r="N9" s="41"/>
-      <c r="O9" s="41"/>
-[...1 lines deleted...]
-      <c r="Q9" s="62"/>
+      <c r="O9" s="60"/>
+      <c r="P9" s="60"/>
+      <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="41"/>
       <c r="T9" s="18"/>
       <c r="U9" s="41"/>
-      <c r="V9" s="41"/>
-[...1 lines deleted...]
-      <c r="X9" s="62"/>
+      <c r="V9" s="60"/>
+      <c r="W9" s="60"/>
+      <c r="X9" s="18"/>
       <c r="Y9" s="18"/>
       <c r="Z9" s="41"/>
-      <c r="AA9" s="18"/>
-[...3 lines deleted...]
-      <c r="AE9" s="62"/>
+      <c r="AA9" s="60"/>
+      <c r="AB9" s="60"/>
+      <c r="AC9" s="60"/>
+      <c r="AD9" s="60"/>
+      <c r="AE9" s="18"/>
       <c r="AF9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG9" s="27" t="e">
         <f>AF9/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="62"/>
-      <c r="C10" s="62"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
-      <c r="H10" s="41"/>
-[...1 lines deleted...]
-      <c r="J10" s="62"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="18"/>
       <c r="K10" s="18"/>
-      <c r="L10" s="62"/>
+      <c r="L10" s="60"/>
       <c r="M10" s="18"/>
       <c r="N10" s="41"/>
-      <c r="O10" s="41"/>
-[...1 lines deleted...]
-      <c r="Q10" s="62"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="60"/>
+      <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="41"/>
       <c r="T10" s="18"/>
       <c r="U10" s="41"/>
-      <c r="V10" s="41"/>
-[...1 lines deleted...]
-      <c r="X10" s="62"/>
+      <c r="V10" s="60"/>
+      <c r="W10" s="60"/>
+      <c r="X10" s="18"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="41"/>
-      <c r="AA10" s="18"/>
-[...3 lines deleted...]
-      <c r="AE10" s="62"/>
+      <c r="AA10" s="60"/>
+      <c r="AB10" s="60"/>
+      <c r="AC10" s="60"/>
+      <c r="AD10" s="60"/>
+      <c r="AE10" s="18"/>
       <c r="AF10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG10" s="27" t="e">
         <f>AF10/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="62"/>
-      <c r="C11" s="62"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
-      <c r="H11" s="41"/>
-[...1 lines deleted...]
-      <c r="J11" s="62"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="18"/>
       <c r="K11" s="18"/>
-      <c r="L11" s="62"/>
+      <c r="L11" s="60"/>
       <c r="M11" s="18"/>
       <c r="N11" s="41"/>
-      <c r="O11" s="41"/>
-[...1 lines deleted...]
-      <c r="Q11" s="62"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="60"/>
+      <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="41"/>
       <c r="T11" s="18"/>
       <c r="U11" s="41"/>
-      <c r="V11" s="41"/>
-[...1 lines deleted...]
-      <c r="X11" s="62"/>
+      <c r="V11" s="60"/>
+      <c r="W11" s="60"/>
+      <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
       <c r="Z11" s="41"/>
-      <c r="AA11" s="18"/>
-[...3 lines deleted...]
-      <c r="AE11" s="62"/>
+      <c r="AA11" s="60"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="60"/>
+      <c r="AD11" s="60"/>
+      <c r="AE11" s="18"/>
       <c r="AF11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG11" s="27" t="e">
         <f>AF11/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="62"/>
-      <c r="C12" s="62"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
-      <c r="H12" s="41"/>
-[...1 lines deleted...]
-      <c r="J12" s="62"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="18"/>
       <c r="K12" s="18"/>
-      <c r="L12" s="62"/>
+      <c r="L12" s="60"/>
       <c r="M12" s="18"/>
       <c r="N12" s="41"/>
-      <c r="O12" s="41"/>
-[...1 lines deleted...]
-      <c r="Q12" s="62"/>
+      <c r="O12" s="60"/>
+      <c r="P12" s="60"/>
+      <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="41"/>
       <c r="T12" s="18"/>
       <c r="U12" s="41"/>
-      <c r="V12" s="41"/>
-[...1 lines deleted...]
-      <c r="X12" s="62"/>
+      <c r="V12" s="60"/>
+      <c r="W12" s="60"/>
+      <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
       <c r="Z12" s="41"/>
-      <c r="AA12" s="18"/>
-[...3 lines deleted...]
-      <c r="AE12" s="62"/>
+      <c r="AA12" s="60"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="60"/>
+      <c r="AD12" s="60"/>
+      <c r="AE12" s="18"/>
       <c r="AF12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG12" s="27" t="e">
         <f>AF12/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="62"/>
-      <c r="C13" s="62"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="41"/>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
-      <c r="H13" s="41"/>
-[...1 lines deleted...]
-      <c r="J13" s="62"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="18"/>
       <c r="K13" s="18"/>
-      <c r="L13" s="62"/>
+      <c r="L13" s="60"/>
       <c r="M13" s="18"/>
       <c r="N13" s="41"/>
-      <c r="O13" s="41"/>
-[...1 lines deleted...]
-      <c r="Q13" s="62"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="41"/>
       <c r="T13" s="18"/>
       <c r="U13" s="41"/>
-      <c r="V13" s="41"/>
-[...1 lines deleted...]
-      <c r="X13" s="62"/>
+      <c r="V13" s="60"/>
+      <c r="W13" s="60"/>
+      <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="41"/>
-      <c r="AA13" s="18"/>
-[...3 lines deleted...]
-      <c r="AE13" s="62"/>
+      <c r="AA13" s="60"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="60"/>
+      <c r="AD13" s="60"/>
+      <c r="AE13" s="18"/>
       <c r="AF13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG13" s="27" t="e">
         <f>AF13/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="62"/>
-      <c r="C14" s="62"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
-      <c r="H14" s="41"/>
-[...1 lines deleted...]
-      <c r="J14" s="62"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="18"/>
       <c r="K14" s="18"/>
-      <c r="L14" s="62"/>
+      <c r="L14" s="60"/>
       <c r="M14" s="18"/>
       <c r="N14" s="41"/>
-      <c r="O14" s="41"/>
-[...1 lines deleted...]
-      <c r="Q14" s="62"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="60"/>
+      <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="41"/>
       <c r="T14" s="18"/>
       <c r="U14" s="41"/>
-      <c r="V14" s="41"/>
-[...1 lines deleted...]
-      <c r="X14" s="62"/>
+      <c r="V14" s="60"/>
+      <c r="W14" s="60"/>
+      <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
       <c r="Z14" s="41"/>
-      <c r="AA14" s="18"/>
-[...3 lines deleted...]
-      <c r="AE14" s="62"/>
+      <c r="AA14" s="60"/>
+      <c r="AB14" s="60"/>
+      <c r="AC14" s="60"/>
+      <c r="AD14" s="60"/>
+      <c r="AE14" s="18"/>
       <c r="AF14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG14" s="27" t="e">
         <f>AF14/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="62"/>
-      <c r="C15" s="62"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
-      <c r="H15" s="41"/>
-[...1 lines deleted...]
-      <c r="J15" s="62"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="18"/>
       <c r="K15" s="18"/>
-      <c r="L15" s="62"/>
+      <c r="L15" s="60"/>
       <c r="M15" s="18"/>
       <c r="N15" s="41"/>
-      <c r="O15" s="41"/>
-[...1 lines deleted...]
-      <c r="Q15" s="62"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="41"/>
       <c r="T15" s="18"/>
       <c r="U15" s="41"/>
-      <c r="V15" s="41"/>
-[...1 lines deleted...]
-      <c r="X15" s="62"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="60"/>
+      <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
       <c r="Z15" s="41"/>
-      <c r="AA15" s="18"/>
-[...3 lines deleted...]
-      <c r="AE15" s="62"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="60"/>
+      <c r="AE15" s="18"/>
       <c r="AF15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG15" s="27" t="e">
         <f>AF15/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="62"/>
-      <c r="C16" s="62"/>
+      <c r="B16" s="60"/>
+      <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
-      <c r="H16" s="41"/>
-[...1 lines deleted...]
-      <c r="J16" s="62"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="18"/>
       <c r="K16" s="18"/>
-      <c r="L16" s="62"/>
+      <c r="L16" s="60"/>
       <c r="M16" s="18"/>
       <c r="N16" s="41"/>
-      <c r="O16" s="41"/>
-[...1 lines deleted...]
-      <c r="Q16" s="62"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="41"/>
       <c r="T16" s="18"/>
       <c r="U16" s="41"/>
-      <c r="V16" s="41"/>
-[...1 lines deleted...]
-      <c r="X16" s="62"/>
+      <c r="V16" s="60"/>
+      <c r="W16" s="60"/>
+      <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="41"/>
-      <c r="AA16" s="18"/>
-[...3 lines deleted...]
-      <c r="AE16" s="62"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="60"/>
+      <c r="AD16" s="60"/>
+      <c r="AE16" s="18"/>
       <c r="AF16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG16" s="27" t="e">
         <f>AF16/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="62"/>
-      <c r="C17" s="62"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
-      <c r="H17" s="41"/>
-[...1 lines deleted...]
-      <c r="J17" s="62"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="18"/>
       <c r="K17" s="18"/>
-      <c r="L17" s="62"/>
+      <c r="L17" s="60"/>
       <c r="M17" s="18"/>
       <c r="N17" s="41"/>
-      <c r="O17" s="41"/>
-[...1 lines deleted...]
-      <c r="Q17" s="62"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
       <c r="S17" s="41"/>
       <c r="T17" s="18"/>
       <c r="U17" s="41"/>
-      <c r="V17" s="41"/>
-[...1 lines deleted...]
-      <c r="X17" s="62"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="18"/>
       <c r="Y17" s="18"/>
       <c r="Z17" s="41"/>
-      <c r="AA17" s="18"/>
-[...3 lines deleted...]
-      <c r="AE17" s="62"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="18"/>
       <c r="AF17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG17" s="27" t="e">
         <f>AF17/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="62"/>
-      <c r="C18" s="62"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
-      <c r="H18" s="41"/>
-[...1 lines deleted...]
-      <c r="J18" s="62"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="18"/>
       <c r="K18" s="18"/>
-      <c r="L18" s="62"/>
+      <c r="L18" s="60"/>
       <c r="M18" s="18"/>
       <c r="N18" s="41"/>
-      <c r="O18" s="41"/>
-[...1 lines deleted...]
-      <c r="Q18" s="62"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="60"/>
+      <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="41"/>
       <c r="T18" s="18"/>
       <c r="U18" s="41"/>
-      <c r="V18" s="41"/>
-[...1 lines deleted...]
-      <c r="X18" s="62"/>
+      <c r="V18" s="60"/>
+      <c r="W18" s="60"/>
+      <c r="X18" s="18"/>
       <c r="Y18" s="18"/>
       <c r="Z18" s="41"/>
-      <c r="AA18" s="18"/>
-[...3 lines deleted...]
-      <c r="AE18" s="62"/>
+      <c r="AA18" s="60"/>
+      <c r="AB18" s="60"/>
+      <c r="AC18" s="60"/>
+      <c r="AD18" s="60"/>
+      <c r="AE18" s="18"/>
       <c r="AF18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG18" s="27" t="e">
         <f>AF18/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="62"/>
-      <c r="C19" s="62"/>
+      <c r="B19" s="60"/>
+      <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
-      <c r="H19" s="41"/>
-[...1 lines deleted...]
-      <c r="J19" s="62"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="L19" s="62"/>
+      <c r="L19" s="60"/>
       <c r="M19" s="18"/>
       <c r="N19" s="41"/>
-      <c r="O19" s="41"/>
-[...1 lines deleted...]
-      <c r="Q19" s="62"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="41"/>
       <c r="T19" s="18"/>
       <c r="U19" s="41"/>
-      <c r="V19" s="41"/>
-[...1 lines deleted...]
-      <c r="X19" s="62"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="41"/>
-      <c r="AA19" s="18"/>
-[...3 lines deleted...]
-      <c r="AE19" s="62"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="60"/>
+      <c r="AD19" s="60"/>
+      <c r="AE19" s="18"/>
       <c r="AF19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG19" s="27" t="e">
         <f>AF19/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="62"/>
-      <c r="C20" s="62"/>
+      <c r="B20" s="60"/>
+      <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
-      <c r="H20" s="41"/>
-[...1 lines deleted...]
-      <c r="J20" s="62"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="18"/>
       <c r="K20" s="18"/>
-      <c r="L20" s="62"/>
+      <c r="L20" s="60"/>
       <c r="M20" s="18"/>
       <c r="N20" s="41"/>
-      <c r="O20" s="41"/>
-[...1 lines deleted...]
-      <c r="Q20" s="62"/>
+      <c r="O20" s="60"/>
+      <c r="P20" s="60"/>
+      <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="41"/>
       <c r="T20" s="18"/>
       <c r="U20" s="41"/>
-      <c r="V20" s="41"/>
-[...1 lines deleted...]
-      <c r="X20" s="62"/>
+      <c r="V20" s="60"/>
+      <c r="W20" s="60"/>
+      <c r="X20" s="18"/>
       <c r="Y20" s="18"/>
       <c r="Z20" s="41"/>
-      <c r="AA20" s="18"/>
-[...3 lines deleted...]
-      <c r="AE20" s="62"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="60"/>
+      <c r="AD20" s="60"/>
+      <c r="AE20" s="18"/>
       <c r="AF20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG20" s="27" t="e">
         <f>AF20/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="62"/>
-      <c r="C21" s="62"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
-      <c r="H21" s="41"/>
-[...1 lines deleted...]
-      <c r="J21" s="62"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="18"/>
       <c r="K21" s="18"/>
-      <c r="L21" s="62"/>
+      <c r="L21" s="60"/>
       <c r="M21" s="18"/>
       <c r="N21" s="41"/>
-      <c r="O21" s="41"/>
-[...1 lines deleted...]
-      <c r="Q21" s="62"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="41"/>
       <c r="T21" s="18"/>
       <c r="U21" s="41"/>
-      <c r="V21" s="41"/>
-[...1 lines deleted...]
-      <c r="X21" s="62"/>
+      <c r="V21" s="60"/>
+      <c r="W21" s="60"/>
+      <c r="X21" s="18"/>
       <c r="Y21" s="18"/>
       <c r="Z21" s="41"/>
-      <c r="AA21" s="18"/>
-[...3 lines deleted...]
-      <c r="AE21" s="62"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="60"/>
+      <c r="AD21" s="60"/>
+      <c r="AE21" s="18"/>
       <c r="AF21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG21" s="27" t="e">
         <f>AF21/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="60">
         <f>SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="18">
         <f>SUM(C7:C21)</f>
         <v>0</v>
       </c>
       <c r="D22" s="18">
         <f>SUM(D7:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="41">
         <f t="shared" ref="E22:F22" si="1">SUM(E7:E21)</f>
         <v>0</v>
       </c>
       <c r="F22" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G22" s="41">
         <f t="shared" ref="G22:AD22" si="2">SUM(G7:G21)</f>
         <v>0</v>
       </c>
-      <c r="H22" s="41">
+      <c r="H22" s="60">
         <f t="shared" ref="H22:I22" si="3">SUM(H7:H21)</f>
         <v>0</v>
       </c>
-      <c r="I22" s="62">
+      <c r="I22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J22" s="62">
+      <c r="J22" s="18">
         <f>SUM(J7:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <f>SUM(K7:K21)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="60">
         <f>SUM(L7:L21)</f>
         <v>0</v>
       </c>
       <c r="M22" s="18">
         <f t="shared" ref="M22" si="4">SUM(M7:M21)</f>
         <v>0</v>
       </c>
       <c r="N22" s="41">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O22" s="41">
+      <c r="O22" s="60">
         <f t="shared" ref="O22:P22" si="5">SUM(O7:O21)</f>
         <v>0</v>
       </c>
-      <c r="P22" s="62">
+      <c r="P22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="62">
+      <c r="Q22" s="18">
         <f>SUM(Q7:Q21)</f>
         <v>0</v>
       </c>
       <c r="R22" s="18">
         <f>SUM(R7:R21)</f>
         <v>0</v>
       </c>
       <c r="S22" s="41">
         <f t="shared" ref="S22:T22" si="6">SUM(S7:S21)</f>
         <v>0</v>
       </c>
       <c r="T22" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="U22" s="41">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V22" s="41">
+      <c r="V22" s="60">
         <f t="shared" ref="V22:W22" si="7">SUM(V7:V21)</f>
         <v>0</v>
       </c>
-      <c r="W22" s="62">
+      <c r="W22" s="60">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="X22" s="62">
+      <c r="X22" s="18">
         <f>SUM(X7:X21)</f>
         <v>0</v>
       </c>
       <c r="Y22" s="18">
         <f>SUM(Y7:Y21)</f>
         <v>0</v>
       </c>
       <c r="Z22" s="41">
         <f t="shared" ref="Z22:AA22" si="8">SUM(Z7:Z21)</f>
         <v>0</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA22" s="60">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="60">
         <f t="shared" ref="AB22" si="9">SUM(AB7:AB21)</f>
         <v>0</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AD22" s="62">
+      <c r="AD22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AE22" s="62">
+      <c r="AE22" s="18">
         <f>SUM(AE7:AE21)</f>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f>SUM(B22:AE22)</f>
         <v>0</v>
       </c>
       <c r="AG22" s="27" t="e">
         <f>AF22/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="63"/>
-      <c r="C23" s="63"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="42"/>
-      <c r="H23" s="42"/>
-[...1 lines deleted...]
-      <c r="J23" s="63"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="17"/>
       <c r="K23" s="17"/>
-      <c r="L23" s="63"/>
+      <c r="L23" s="61"/>
       <c r="M23" s="17"/>
       <c r="N23" s="42"/>
-      <c r="O23" s="42"/>
-[...1 lines deleted...]
-      <c r="Q23" s="63"/>
+      <c r="O23" s="61"/>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="42"/>
       <c r="T23" s="17"/>
       <c r="U23" s="42"/>
-      <c r="V23" s="42"/>
-[...1 lines deleted...]
-      <c r="X23" s="63"/>
+      <c r="V23" s="61"/>
+      <c r="W23" s="61"/>
+      <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
       <c r="Z23" s="42"/>
-      <c r="AA23" s="17"/>
-[...3 lines deleted...]
-      <c r="AE23" s="62"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
+      <c r="AD23" s="61"/>
+      <c r="AE23" s="18"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="27"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="62"/>
-      <c r="C24" s="62"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
-      <c r="H24" s="41"/>
-[...1 lines deleted...]
-      <c r="J24" s="62"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="18"/>
       <c r="K24" s="18"/>
-      <c r="L24" s="62"/>
+      <c r="L24" s="60"/>
       <c r="M24" s="18"/>
       <c r="N24" s="41"/>
-      <c r="O24" s="41"/>
-[...1 lines deleted...]
-      <c r="Q24" s="62"/>
+      <c r="O24" s="60"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="41"/>
       <c r="T24" s="18"/>
       <c r="U24" s="41"/>
-      <c r="V24" s="41"/>
-[...1 lines deleted...]
-      <c r="X24" s="62"/>
+      <c r="V24" s="60"/>
+      <c r="W24" s="60"/>
+      <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
       <c r="Z24" s="41"/>
-      <c r="AA24" s="18"/>
-[...3 lines deleted...]
-      <c r="AE24" s="62"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="60"/>
+      <c r="AD24" s="60"/>
+      <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="27"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="62"/>
-      <c r="C25" s="62"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="41"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
-      <c r="H25" s="41"/>
-[...1 lines deleted...]
-      <c r="J25" s="62"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="18"/>
       <c r="K25" s="18"/>
-      <c r="L25" s="62"/>
+      <c r="L25" s="60"/>
       <c r="M25" s="18"/>
       <c r="N25" s="41"/>
-      <c r="O25" s="41"/>
-[...1 lines deleted...]
-      <c r="Q25" s="62"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="18"/>
       <c r="R25" s="18"/>
       <c r="S25" s="41"/>
       <c r="T25" s="18"/>
       <c r="U25" s="41"/>
-      <c r="V25" s="41"/>
-[...1 lines deleted...]
-      <c r="X25" s="62"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="18"/>
       <c r="Y25" s="18"/>
       <c r="Z25" s="41"/>
-      <c r="AA25" s="18"/>
-[...3 lines deleted...]
-      <c r="AE25" s="62"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="18"/>
       <c r="AF25" s="18">
         <f>SUM(B25:AE25)</f>
         <v>0</v>
       </c>
       <c r="AG25" s="27" t="e">
         <f>AF25/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="62"/>
-      <c r="C26" s="62"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="41"/>
       <c r="F26" s="41"/>
       <c r="G26" s="41"/>
-      <c r="H26" s="41"/>
-[...1 lines deleted...]
-      <c r="J26" s="62"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="18"/>
       <c r="K26" s="18"/>
-      <c r="L26" s="62"/>
+      <c r="L26" s="60"/>
       <c r="M26" s="18"/>
       <c r="N26" s="41"/>
-      <c r="O26" s="41"/>
-[...1 lines deleted...]
-      <c r="Q26" s="62"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="41"/>
       <c r="T26" s="18"/>
       <c r="U26" s="41"/>
-      <c r="V26" s="41"/>
-[...1 lines deleted...]
-      <c r="X26" s="62"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="18"/>
       <c r="Y26" s="18"/>
       <c r="Z26" s="41"/>
-      <c r="AA26" s="18"/>
-[...3 lines deleted...]
-      <c r="AE26" s="62"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="18"/>
       <c r="AF26" s="18">
         <f t="shared" ref="AF26:AF29" si="10">SUM(B26:AE26)</f>
         <v>0</v>
       </c>
       <c r="AG26" s="27" t="e">
         <f>AF26/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="62"/>
-      <c r="C27" s="62"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="41"/>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
-      <c r="H27" s="41"/>
-[...1 lines deleted...]
-      <c r="J27" s="62"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="18"/>
       <c r="K27" s="18"/>
-      <c r="L27" s="62"/>
+      <c r="L27" s="60"/>
       <c r="M27" s="18"/>
       <c r="N27" s="41"/>
-      <c r="O27" s="41"/>
-[...1 lines deleted...]
-      <c r="Q27" s="62"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="41"/>
       <c r="T27" s="18"/>
       <c r="U27" s="41"/>
-      <c r="V27" s="41"/>
-[...1 lines deleted...]
-      <c r="X27" s="62"/>
+      <c r="V27" s="60"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
       <c r="Z27" s="41"/>
-      <c r="AA27" s="18"/>
-[...3 lines deleted...]
-      <c r="AE27" s="62"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="60"/>
+      <c r="AD27" s="60"/>
+      <c r="AE27" s="18"/>
       <c r="AF27" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AG27" s="27" t="e">
         <f>AF27/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="62"/>
-      <c r="C28" s="62"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="41"/>
       <c r="F28" s="41"/>
       <c r="G28" s="41"/>
-      <c r="H28" s="41"/>
-[...1 lines deleted...]
-      <c r="J28" s="62"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="18"/>
       <c r="K28" s="18"/>
-      <c r="L28" s="62"/>
+      <c r="L28" s="60"/>
       <c r="M28" s="18"/>
       <c r="N28" s="41"/>
-      <c r="O28" s="41"/>
-[...1 lines deleted...]
-      <c r="Q28" s="62"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="41"/>
       <c r="T28" s="18"/>
       <c r="U28" s="41"/>
-      <c r="V28" s="41"/>
-[...1 lines deleted...]
-      <c r="X28" s="62"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="60"/>
+      <c r="X28" s="18"/>
       <c r="Y28" s="18"/>
       <c r="Z28" s="41"/>
-      <c r="AA28" s="18"/>
-[...3 lines deleted...]
-      <c r="AE28" s="62"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="60"/>
+      <c r="AD28" s="60"/>
+      <c r="AE28" s="18"/>
       <c r="AF28" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AG28" s="27" t="e">
         <f>AF28/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="62"/>
-      <c r="C29" s="62"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="41"/>
       <c r="F29" s="41"/>
       <c r="G29" s="41"/>
-      <c r="H29" s="41"/>
-[...1 lines deleted...]
-      <c r="J29" s="62"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="18"/>
       <c r="K29" s="18"/>
-      <c r="L29" s="62"/>
+      <c r="L29" s="60"/>
       <c r="M29" s="18"/>
       <c r="N29" s="41"/>
-      <c r="O29" s="41"/>
-[...1 lines deleted...]
-      <c r="Q29" s="62"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
       <c r="S29" s="41"/>
       <c r="T29" s="18"/>
       <c r="U29" s="41"/>
-      <c r="V29" s="41"/>
-[...1 lines deleted...]
-      <c r="X29" s="62"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="18"/>
       <c r="Y29" s="18"/>
       <c r="Z29" s="41"/>
-      <c r="AA29" s="18"/>
-[...3 lines deleted...]
-      <c r="AE29" s="64"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
+      <c r="AD29" s="60"/>
+      <c r="AE29" s="22"/>
       <c r="AF29" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AG29" s="27" t="e">
         <f>AF29/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="64">
+      <c r="B30" s="62">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="64">
+      <c r="C30" s="22">
         <f>SUM(C25:C29)</f>
         <v>0</v>
       </c>
       <c r="D30" s="22">
         <f>SUM(D25:D29)</f>
         <v>0</v>
       </c>
       <c r="E30" s="43">
         <f>SUM(E25:E29)</f>
         <v>0</v>
       </c>
       <c r="F30" s="43">
         <f>SUM(F25:F29)</f>
         <v>0</v>
       </c>
       <c r="G30" s="43">
         <f t="shared" ref="G30:AD30" si="11">SUM(G25:G29)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="62">
         <f t="shared" ref="H30:I30" si="12">SUM(H25:H29)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="64">
+      <c r="I30" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J30" s="64">
+      <c r="J30" s="22">
         <f>SUM(J25:J29)</f>
         <v>0</v>
       </c>
       <c r="K30" s="22">
         <f>SUM(K25:K29)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="62">
         <f>SUM(L25:L29)</f>
         <v>0</v>
       </c>
       <c r="M30" s="22">
         <f t="shared" ref="M30" si="13">SUM(M25:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="43">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="O30" s="43">
+      <c r="O30" s="62">
         <f t="shared" ref="O30:P30" si="14">SUM(O25:O29)</f>
         <v>0</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="22">
         <f>SUM(Q25:Q29)</f>
         <v>0</v>
       </c>
       <c r="R30" s="22">
         <f>SUM(R25:R29)</f>
         <v>0</v>
       </c>
       <c r="S30" s="43">
         <f t="shared" ref="S30:T30" si="15">SUM(S25:S29)</f>
         <v>0</v>
       </c>
       <c r="T30" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="U30" s="43">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="V30" s="43">
+      <c r="V30" s="62">
         <f t="shared" ref="V30:W30" si="16">SUM(V25:V29)</f>
         <v>0</v>
       </c>
-      <c r="W30" s="64">
+      <c r="W30" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="X30" s="64">
+      <c r="X30" s="22">
         <f>SUM(X25:X29)</f>
         <v>0</v>
       </c>
       <c r="Y30" s="22">
         <f>SUM(Y25:Y29)</f>
         <v>0</v>
       </c>
       <c r="Z30" s="43">
         <f t="shared" ref="Z30:AA30" si="17">SUM(Z25:Z29)</f>
         <v>0</v>
       </c>
-      <c r="AA30" s="22">
+      <c r="AA30" s="62">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="62">
         <f t="shared" ref="AB30" si="18">SUM(AB25:AB29)</f>
         <v>0</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="62">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AD30" s="64">
+      <c r="AD30" s="62">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AE30" s="64">
+      <c r="AE30" s="22">
         <f>SUM(AE25:AE29)</f>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f>SUM(B30:AE30)</f>
         <v>0</v>
       </c>
       <c r="AG30" s="28" t="e">
         <f>AF30/AF32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH30"/>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="64"/>
-      <c r="C31" s="64"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
-      <c r="H31" s="43"/>
-[...1 lines deleted...]
-      <c r="J31" s="64"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="22"/>
       <c r="K31" s="22"/>
-      <c r="L31" s="64"/>
+      <c r="L31" s="62"/>
       <c r="M31" s="22"/>
       <c r="N31" s="43"/>
-      <c r="O31" s="43"/>
-[...1 lines deleted...]
-      <c r="Q31" s="64"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="22"/>
       <c r="R31" s="22"/>
       <c r="S31" s="43"/>
       <c r="T31" s="22"/>
       <c r="U31" s="43"/>
-      <c r="V31" s="43"/>
-[...1 lines deleted...]
-      <c r="X31" s="64"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="22"/>
       <c r="Y31" s="22"/>
       <c r="Z31" s="43"/>
-      <c r="AA31" s="22"/>
-[...3 lines deleted...]
-      <c r="AE31" s="64"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="29"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="64">
+      <c r="B32" s="62">
         <f>B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="64">
+      <c r="C32" s="22">
         <f>C22+C30</f>
         <v>0</v>
       </c>
-      <c r="D32" s="70">
+      <c r="D32" s="22">
         <f>D22+D30</f>
         <v>0</v>
       </c>
       <c r="E32" s="43">
         <f>E22+E30</f>
         <v>0</v>
       </c>
       <c r="F32" s="43">
         <f>F22+F30</f>
         <v>0</v>
       </c>
       <c r="G32" s="43">
         <f t="shared" ref="G32:AE32" si="19">G22+G30</f>
         <v>0</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="62">
         <f t="shared" ref="H32:K32" si="20">H22+H30</f>
         <v>0</v>
       </c>
-      <c r="I32" s="64">
+      <c r="I32" s="62">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="J32" s="64">
+      <c r="J32" s="22">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="K32" s="22">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="62">
         <f t="shared" ref="L32" si="21">L22+L30</f>
         <v>0</v>
       </c>
       <c r="M32" s="22">
         <f t="shared" ref="M32" si="22">M22+M30</f>
         <v>0</v>
       </c>
       <c r="N32" s="43">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="O32" s="43">
+      <c r="O32" s="62">
         <f t="shared" ref="O32:R32" si="23">O22+O30</f>
         <v>0</v>
       </c>
-      <c r="P32" s="64">
+      <c r="P32" s="62">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="22">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="R32" s="22">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="S32" s="43">
         <f t="shared" ref="S32:T32" si="24">S22+S30</f>
         <v>0</v>
       </c>
       <c r="T32" s="22">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="U32" s="43">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="V32" s="43">
+      <c r="V32" s="62">
         <f t="shared" ref="V32:Y32" si="25">V22+V30</f>
         <v>0</v>
       </c>
-      <c r="W32" s="64">
+      <c r="W32" s="62">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
-      <c r="X32" s="64">
+      <c r="X32" s="22">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="Y32" s="22">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="Z32" s="43">
         <f t="shared" ref="Z32:AA32" si="26">Z22+Z30</f>
         <v>0</v>
       </c>
       <c r="AA32" s="22">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="64">
+      <c r="AB32" s="22">
         <f t="shared" ref="AB32" si="27">AB22+AB30</f>
         <v>0</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="22">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="AD32" s="64">
+      <c r="AD32" s="22">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="AE32" s="64">
+      <c r="AE32" s="22">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f>SUM(B32:AE32)</f>
         <v>0</v>
       </c>
       <c r="AG32" s="29" t="e">
         <f>AG22+AG30</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
@@ -17878,51 +17870,51 @@
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W14" sqref="W14"/>
+      <selection activeCell="Y7" sqref="Y7:AC32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J1" s="1"/>
@@ -17933,51 +17925,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -18205,1399 +18197,1399 @@
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="35">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="27" x14ac:dyDescent="0.3">
       <c r="A7" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="30"/>
       <c r="C7" s="30"/>
       <c r="D7" s="30"/>
       <c r="E7" s="40"/>
-      <c r="F7" s="40"/>
-[...1 lines deleted...]
-      <c r="H7" s="61"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="30"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="40"/>
-      <c r="M7" s="40"/>
-[...1 lines deleted...]
-      <c r="O7" s="61"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="40"/>
-      <c r="T7" s="40"/>
-[...1 lines deleted...]
-      <c r="V7" s="61"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="30"/>
       <c r="W7" s="30"/>
       <c r="X7" s="30"/>
-      <c r="Y7" s="61"/>
-[...3 lines deleted...]
-      <c r="AC7" s="61"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
       <c r="AD7" s="30"/>
       <c r="AE7" s="30"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="30">
         <f>SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="41"/>
-      <c r="F8" s="41"/>
-[...1 lines deleted...]
-      <c r="H8" s="62"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="41"/>
-      <c r="M8" s="41"/>
-[...1 lines deleted...]
-      <c r="O8" s="62"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="41"/>
-      <c r="T8" s="41"/>
-[...1 lines deleted...]
-      <c r="V8" s="62"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="18"/>
       <c r="W8" s="18"/>
       <c r="X8" s="18"/>
-      <c r="Y8" s="62"/>
-[...3 lines deleted...]
-      <c r="AC8" s="62"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
       <c r="AD8" s="18"/>
       <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="30">
         <f t="shared" ref="AG8:AG21" si="0">SUM(B8:AF8)</f>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="41"/>
-      <c r="F9" s="41"/>
-[...1 lines deleted...]
-      <c r="H9" s="62"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="41"/>
-      <c r="M9" s="41"/>
-[...1 lines deleted...]
-      <c r="O9" s="62"/>
+      <c r="M9" s="60"/>
+      <c r="N9" s="60"/>
+      <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="41"/>
-      <c r="T9" s="41"/>
-[...1 lines deleted...]
-      <c r="V9" s="62"/>
+      <c r="T9" s="60"/>
+      <c r="U9" s="60"/>
+      <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
-      <c r="Y9" s="62"/>
-[...3 lines deleted...]
-      <c r="AC9" s="62"/>
+      <c r="Y9" s="60"/>
+      <c r="Z9" s="60"/>
+      <c r="AA9" s="60"/>
+      <c r="AB9" s="60"/>
+      <c r="AC9" s="60"/>
       <c r="AD9" s="18"/>
       <c r="AE9" s="18"/>
       <c r="AF9" s="18"/>
       <c r="AG9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="41"/>
-      <c r="F10" s="41"/>
-[...1 lines deleted...]
-      <c r="H10" s="62"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="41"/>
-      <c r="M10" s="41"/>
-[...1 lines deleted...]
-      <c r="O10" s="62"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="41"/>
-      <c r="T10" s="41"/>
-[...1 lines deleted...]
-      <c r="V10" s="62"/>
+      <c r="T10" s="60"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="18"/>
-      <c r="Y10" s="62"/>
-[...3 lines deleted...]
-      <c r="AC10" s="62"/>
+      <c r="Y10" s="60"/>
+      <c r="Z10" s="60"/>
+      <c r="AA10" s="60"/>
+      <c r="AB10" s="60"/>
+      <c r="AC10" s="60"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="18"/>
       <c r="AF10" s="18"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="41"/>
-      <c r="F11" s="41"/>
-[...1 lines deleted...]
-      <c r="H11" s="62"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="41"/>
-      <c r="M11" s="41"/>
-[...1 lines deleted...]
-      <c r="O11" s="62"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="41"/>
-      <c r="T11" s="41"/>
-[...1 lines deleted...]
-      <c r="V11" s="62"/>
+      <c r="T11" s="60"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="18"/>
       <c r="W11" s="18"/>
       <c r="X11" s="18"/>
-      <c r="Y11" s="62"/>
-[...3 lines deleted...]
-      <c r="AC11" s="62"/>
+      <c r="Y11" s="60"/>
+      <c r="Z11" s="60"/>
+      <c r="AA11" s="60"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="60"/>
       <c r="AD11" s="18"/>
       <c r="AE11" s="18"/>
       <c r="AF11" s="18"/>
       <c r="AG11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="41"/>
-      <c r="F12" s="41"/>
-[...1 lines deleted...]
-      <c r="H12" s="62"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="41"/>
-      <c r="M12" s="41"/>
-[...1 lines deleted...]
-      <c r="O12" s="62"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="41"/>
-      <c r="T12" s="41"/>
-[...1 lines deleted...]
-      <c r="V12" s="62"/>
+      <c r="T12" s="60"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
-      <c r="Y12" s="62"/>
-[...3 lines deleted...]
-      <c r="AC12" s="62"/>
+      <c r="Y12" s="60"/>
+      <c r="Z12" s="60"/>
+      <c r="AA12" s="60"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="60"/>
       <c r="AD12" s="18"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="18"/>
       <c r="AG12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="41"/>
-      <c r="F13" s="41"/>
-[...1 lines deleted...]
-      <c r="H13" s="62"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="41"/>
-      <c r="M13" s="41"/>
-[...1 lines deleted...]
-      <c r="O13" s="62"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="41"/>
-      <c r="T13" s="41"/>
-[...1 lines deleted...]
-      <c r="V13" s="62"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
-      <c r="Y13" s="62"/>
-[...3 lines deleted...]
-      <c r="AC13" s="62"/>
+      <c r="Y13" s="60"/>
+      <c r="Z13" s="60"/>
+      <c r="AA13" s="60"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="60"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="41"/>
-      <c r="F14" s="41"/>
-[...1 lines deleted...]
-      <c r="H14" s="62"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="41"/>
-      <c r="M14" s="41"/>
-[...1 lines deleted...]
-      <c r="O14" s="62"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="41"/>
-      <c r="T14" s="41"/>
-[...1 lines deleted...]
-      <c r="V14" s="62"/>
+      <c r="T14" s="60"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="18"/>
       <c r="W14" s="18"/>
       <c r="X14" s="18"/>
-      <c r="Y14" s="62"/>
-[...3 lines deleted...]
-      <c r="AC14" s="62"/>
+      <c r="Y14" s="60"/>
+      <c r="Z14" s="60"/>
+      <c r="AA14" s="60"/>
+      <c r="AB14" s="60"/>
+      <c r="AC14" s="60"/>
       <c r="AD14" s="18"/>
       <c r="AE14" s="18"/>
       <c r="AF14" s="18"/>
       <c r="AG14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="41"/>
-      <c r="F15" s="41"/>
-[...1 lines deleted...]
-      <c r="H15" s="62"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="41"/>
-      <c r="M15" s="41"/>
-[...1 lines deleted...]
-      <c r="O15" s="62"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="41"/>
-      <c r="T15" s="41"/>
-[...1 lines deleted...]
-      <c r="V15" s="62"/>
+      <c r="T15" s="60"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="18"/>
       <c r="W15" s="18"/>
       <c r="X15" s="18"/>
-      <c r="Y15" s="62"/>
-[...3 lines deleted...]
-      <c r="AC15" s="62"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="60"/>
+      <c r="AA15" s="60"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
       <c r="AD15" s="18"/>
       <c r="AE15" s="18"/>
       <c r="AF15" s="18"/>
       <c r="AG15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="41"/>
-      <c r="F16" s="41"/>
-[...1 lines deleted...]
-      <c r="H16" s="62"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="41"/>
-      <c r="M16" s="41"/>
-[...1 lines deleted...]
-      <c r="O16" s="62"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="41"/>
-      <c r="T16" s="41"/>
-[...1 lines deleted...]
-      <c r="V16" s="62"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="18"/>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
-      <c r="Y16" s="62"/>
-[...3 lines deleted...]
-      <c r="AC16" s="62"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="60"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="60"/>
       <c r="AD16" s="18"/>
       <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
       <c r="AG16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="41"/>
-      <c r="F17" s="41"/>
-[...1 lines deleted...]
-      <c r="H17" s="62"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="41"/>
-      <c r="M17" s="41"/>
-[...1 lines deleted...]
-      <c r="O17" s="62"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
       <c r="S17" s="41"/>
-      <c r="T17" s="41"/>
-[...1 lines deleted...]
-      <c r="V17" s="62"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="18"/>
       <c r="W17" s="18"/>
       <c r="X17" s="18"/>
-      <c r="Y17" s="62"/>
-[...3 lines deleted...]
-      <c r="AC17" s="62"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
       <c r="AD17" s="18"/>
       <c r="AE17" s="18"/>
       <c r="AF17" s="18"/>
       <c r="AG17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="41"/>
-      <c r="F18" s="41"/>
-[...1 lines deleted...]
-      <c r="H18" s="62"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="41"/>
-      <c r="M18" s="41"/>
-[...1 lines deleted...]
-      <c r="O18" s="62"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="18"/>
       <c r="P18" s="18"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="41"/>
-      <c r="T18" s="41"/>
-[...1 lines deleted...]
-      <c r="V18" s="62"/>
+      <c r="T18" s="60"/>
+      <c r="U18" s="60"/>
+      <c r="V18" s="18"/>
       <c r="W18" s="18"/>
       <c r="X18" s="18"/>
-      <c r="Y18" s="62"/>
-[...3 lines deleted...]
-      <c r="AC18" s="62"/>
+      <c r="Y18" s="60"/>
+      <c r="Z18" s="60"/>
+      <c r="AA18" s="60"/>
+      <c r="AB18" s="60"/>
+      <c r="AC18" s="60"/>
       <c r="AD18" s="18"/>
       <c r="AE18" s="18"/>
       <c r="AF18" s="18"/>
       <c r="AG18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="41"/>
-      <c r="F19" s="41"/>
-[...1 lines deleted...]
-      <c r="H19" s="62"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="41"/>
-      <c r="M19" s="41"/>
-[...1 lines deleted...]
-      <c r="O19" s="62"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="18"/>
       <c r="P19" s="18"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="41"/>
-      <c r="T19" s="41"/>
-[...1 lines deleted...]
-      <c r="V19" s="62"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="18"/>
       <c r="W19" s="18"/>
       <c r="X19" s="18"/>
-      <c r="Y19" s="62"/>
-[...3 lines deleted...]
-      <c r="AC19" s="62"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="60"/>
       <c r="AD19" s="18"/>
       <c r="AE19" s="18"/>
       <c r="AF19" s="18"/>
       <c r="AG19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="41"/>
-      <c r="F20" s="41"/>
-[...1 lines deleted...]
-      <c r="H20" s="62"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="41"/>
-      <c r="M20" s="41"/>
-[...1 lines deleted...]
-      <c r="O20" s="62"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="60"/>
+      <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="41"/>
-      <c r="T20" s="41"/>
-[...1 lines deleted...]
-      <c r="V20" s="62"/>
+      <c r="T20" s="60"/>
+      <c r="U20" s="60"/>
+      <c r="V20" s="18"/>
       <c r="W20" s="18"/>
       <c r="X20" s="18"/>
-      <c r="Y20" s="62"/>
-[...3 lines deleted...]
-      <c r="AC20" s="62"/>
+      <c r="Y20" s="60"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="60"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="44"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="41"/>
-      <c r="F21" s="41"/>
-[...1 lines deleted...]
-      <c r="H21" s="62"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="41"/>
-      <c r="M21" s="41"/>
-[...1 lines deleted...]
-      <c r="O21" s="62"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="18"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="41"/>
-      <c r="T21" s="41"/>
-[...1 lines deleted...]
-      <c r="V21" s="62"/>
+      <c r="T21" s="60"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="18"/>
       <c r="W21" s="18"/>
       <c r="X21" s="18"/>
-      <c r="Y21" s="62"/>
-[...3 lines deleted...]
-      <c r="AC21" s="62"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="60"/>
       <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="18">
         <f>SUM(B7:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="18">
         <f>SUM(C7:C21)</f>
         <v>0</v>
       </c>
       <c r="D22" s="18">
         <f>SUM(D7:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="41">
         <f t="shared" ref="E22:AD22" si="1">SUM(E7:E21)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="60">
         <f t="shared" ref="F22:G22" si="2">SUM(F7:F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="62">
+      <c r="G22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="18">
         <f>SUM(J7:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <f>SUM(K7:K21)</f>
         <v>0</v>
       </c>
       <c r="L22" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M22" s="41">
+      <c r="M22" s="60">
         <f t="shared" ref="M22:N22" si="3">SUM(M7:M21)</f>
         <v>0</v>
       </c>
-      <c r="N22" s="62">
+      <c r="N22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O22" s="62">
+      <c r="O22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <f>SUM(Q7:Q21)</f>
         <v>0</v>
       </c>
       <c r="R22" s="18">
         <f>SUM(R7:R21)</f>
         <v>0</v>
       </c>
       <c r="S22" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T22" s="41">
+      <c r="T22" s="60">
         <f t="shared" ref="T22:U22" si="4">SUM(T7:T21)</f>
         <v>0</v>
       </c>
-      <c r="U22" s="62">
+      <c r="U22" s="60">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="V22" s="62">
+      <c r="V22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W22" s="18">
         <f>SUM(W7:W21)</f>
         <v>0</v>
       </c>
       <c r="X22" s="18">
         <f>SUM(X7:X21)</f>
         <v>0</v>
       </c>
-      <c r="Y22" s="62">
+      <c r="Y22" s="60">
         <f>SUM(Y7:Y21)</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="62">
+      <c r="Z22" s="60">
         <f>SUM(Z7:Z21)</f>
         <v>0</v>
       </c>
-      <c r="AA22" s="62">
+      <c r="AA22" s="60">
         <f>SUM(AA7:AA21)</f>
         <v>0</v>
       </c>
-      <c r="AB22" s="62">
+      <c r="AB22" s="60">
         <f t="shared" ref="AB22" si="5">SUM(AB7:AB21)</f>
         <v>0</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AD22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AE22" s="18">
         <f>SUM(AE7:AE21)</f>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f>SUM(AF7:AF21)</f>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f>SUM(B22:AF22)</f>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="42"/>
-      <c r="F23" s="42"/>
-[...1 lines deleted...]
-      <c r="H23" s="63"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="42"/>
-      <c r="M23" s="42"/>
-[...1 lines deleted...]
-      <c r="O23" s="63"/>
+      <c r="M23" s="61"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="42"/>
-      <c r="T23" s="42"/>
-[...1 lines deleted...]
-      <c r="V23" s="63"/>
+      <c r="T23" s="61"/>
+      <c r="U23" s="61"/>
+      <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
-      <c r="Y23" s="63"/>
-[...3 lines deleted...]
-      <c r="AC23" s="63"/>
+      <c r="Y23" s="61"/>
+      <c r="Z23" s="61"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="41"/>
-      <c r="F24" s="41"/>
-[...1 lines deleted...]
-      <c r="H24" s="62"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="41"/>
-      <c r="M24" s="41"/>
-[...1 lines deleted...]
-      <c r="O24" s="62"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="18"/>
       <c r="P24" s="18"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="41"/>
-      <c r="T24" s="41"/>
-[...1 lines deleted...]
-      <c r="V24" s="62"/>
+      <c r="T24" s="60"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="18"/>
       <c r="W24" s="18"/>
       <c r="X24" s="18"/>
-      <c r="Y24" s="62"/>
-[...3 lines deleted...]
-      <c r="AC24" s="62"/>
+      <c r="Y24" s="60"/>
+      <c r="Z24" s="60"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="60"/>
       <c r="AD24" s="18"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="41"/>
-      <c r="F25" s="41"/>
-[...1 lines deleted...]
-      <c r="H25" s="62"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="41"/>
-      <c r="M25" s="41"/>
-[...1 lines deleted...]
-      <c r="O25" s="62"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="18"/>
       <c r="P25" s="18"/>
       <c r="Q25" s="18"/>
       <c r="R25" s="18"/>
       <c r="S25" s="41"/>
-      <c r="T25" s="41"/>
-[...1 lines deleted...]
-      <c r="V25" s="62"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="18"/>
       <c r="W25" s="18"/>
       <c r="X25" s="18"/>
-      <c r="Y25" s="62"/>
-[...3 lines deleted...]
-      <c r="AC25" s="62"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
       <c r="AD25" s="18"/>
       <c r="AE25" s="18"/>
       <c r="AF25" s="18"/>
       <c r="AG25" s="18">
         <f>SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="41"/>
-      <c r="F26" s="41"/>
-[...1 lines deleted...]
-      <c r="H26" s="62"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="41"/>
-      <c r="M26" s="41"/>
-[...1 lines deleted...]
-      <c r="O26" s="62"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="41"/>
-      <c r="T26" s="41"/>
-[...1 lines deleted...]
-      <c r="V26" s="62"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="18"/>
       <c r="W26" s="18"/>
       <c r="X26" s="18"/>
-      <c r="Y26" s="62"/>
-[...3 lines deleted...]
-      <c r="AC26" s="62"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
       <c r="AD26" s="18"/>
       <c r="AE26" s="18"/>
       <c r="AF26" s="18"/>
       <c r="AG26" s="18">
         <f t="shared" ref="AG26:AG29" si="6">SUM(B26:AF26)</f>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="41"/>
-      <c r="F27" s="41"/>
-[...1 lines deleted...]
-      <c r="H27" s="62"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="41"/>
-      <c r="M27" s="41"/>
-[...1 lines deleted...]
-      <c r="O27" s="62"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="41"/>
-      <c r="T27" s="41"/>
-[...1 lines deleted...]
-      <c r="V27" s="62"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
-      <c r="Y27" s="62"/>
-[...3 lines deleted...]
-      <c r="AC27" s="62"/>
+      <c r="Y27" s="60"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="60"/>
       <c r="AD27" s="18"/>
       <c r="AE27" s="18"/>
       <c r="AF27" s="18"/>
       <c r="AG27" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="41"/>
-      <c r="F28" s="41"/>
-[...1 lines deleted...]
-      <c r="H28" s="62"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="41"/>
-      <c r="M28" s="41"/>
-[...1 lines deleted...]
-      <c r="O28" s="62"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="41"/>
-      <c r="T28" s="41"/>
-[...1 lines deleted...]
-      <c r="V28" s="62"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="18"/>
       <c r="W28" s="18"/>
       <c r="X28" s="18"/>
-      <c r="Y28" s="62"/>
-[...3 lines deleted...]
-      <c r="AC28" s="62"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="60"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="60"/>
       <c r="AD28" s="18"/>
       <c r="AE28" s="18"/>
       <c r="AF28" s="18"/>
       <c r="AG28" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="41"/>
-      <c r="F29" s="41"/>
-[...1 lines deleted...]
-      <c r="H29" s="62"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="41"/>
-      <c r="M29" s="41"/>
-[...1 lines deleted...]
-      <c r="O29" s="62"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
       <c r="S29" s="41"/>
-      <c r="T29" s="41"/>
-[...1 lines deleted...]
-      <c r="V29" s="62"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="18"/>
       <c r="W29" s="18"/>
       <c r="X29" s="18"/>
-      <c r="Y29" s="62"/>
-[...3 lines deleted...]
-      <c r="AC29" s="62"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
       <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
       <c r="AF29" s="18"/>
       <c r="AG29" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="22">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
       <c r="C30" s="22">
         <f>SUM(C25:C29)</f>
         <v>0</v>
       </c>
       <c r="D30" s="22">
         <f>SUM(D25:D29)</f>
         <v>0</v>
       </c>
       <c r="E30" s="43">
         <f t="shared" ref="E30:AF30" si="7">SUM(E25:E29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="62">
         <f t="shared" ref="F30:G30" si="8">SUM(F25:F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="64">
+      <c r="G30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="H30" s="64">
+      <c r="H30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J30" s="22">
         <f>SUM(J25:J29)</f>
         <v>0</v>
       </c>
       <c r="K30" s="22">
         <f>SUM(K25:K29)</f>
         <v>0</v>
       </c>
       <c r="L30" s="43">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="62">
         <f t="shared" ref="M30:N30" si="9">SUM(M25:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="64">
+      <c r="N30" s="62">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="Q30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="R30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="S30" s="43">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="62">
         <f t="shared" ref="T30:U30" si="10">SUM(T25:T29)</f>
         <v>0</v>
       </c>
-      <c r="U30" s="64">
+      <c r="U30" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="W30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="X30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="64">
+      <c r="Y30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Z30" s="64">
+      <c r="Z30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="64">
+      <c r="AA30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="64">
+      <c r="AB30" s="62">
         <f t="shared" ref="AB30" si="11">SUM(AB25:AB29)</f>
         <v>0</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AD30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AE30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f>SUM(B30:AF30)</f>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="43"/>
-      <c r="F31" s="43"/>
-[...1 lines deleted...]
-      <c r="H31" s="64"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="43"/>
-      <c r="M31" s="43"/>
-[...1 lines deleted...]
-      <c r="O31" s="64"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="22"/>
       <c r="P31" s="22"/>
       <c r="Q31" s="22"/>
       <c r="R31" s="22"/>
       <c r="S31" s="43"/>
-      <c r="T31" s="43"/>
-[...1 lines deleted...]
-      <c r="V31" s="64"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="22"/>
       <c r="W31" s="22"/>
       <c r="X31" s="22"/>
-      <c r="Y31" s="64"/>
-[...3 lines deleted...]
-      <c r="AC31" s="64"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
       <c r="AD31" s="22"/>
       <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="22">
         <f>B22+B30</f>
         <v>0</v>
       </c>
       <c r="C32" s="22">
         <f>C22+C30</f>
         <v>0</v>
       </c>
       <c r="D32" s="22">
         <f>D22+D30</f>
         <v>0</v>
       </c>
       <c r="E32" s="43">
         <f t="shared" ref="E32:AF32" si="12">E22+E30</f>
         <v>0</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="62">
         <f t="shared" ref="F32:G32" si="13">F22+F30</f>
         <v>0</v>
       </c>
-      <c r="G32" s="64">
+      <c r="G32" s="62">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="H32" s="64">
+      <c r="H32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J32" s="22">
         <f>J22+J30</f>
         <v>0</v>
       </c>
       <c r="K32" s="22">
         <f>K22+K30</f>
         <v>0</v>
       </c>
       <c r="L32" s="43">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="62">
         <f t="shared" ref="M32:N32" si="14">M22+M30</f>
         <v>0</v>
       </c>
-      <c r="N32" s="64">
+      <c r="N32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="P32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="R32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="S32" s="43">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="62">
         <f t="shared" ref="T32:U32" si="15">T22+T30</f>
         <v>0</v>
       </c>
-      <c r="U32" s="64">
+      <c r="U32" s="62">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="W32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="X32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="64">
+      <c r="Y32" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="Z32" s="64">
+      <c r="Z32" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="64">
+      <c r="AA32" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="64">
+      <c r="AB32" s="62">
         <f t="shared" ref="AB32" si="16">AB22+AB30</f>
         <v>0</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AD32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AE32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
@@ -19777,51 +19769,51 @@
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="W16" sqref="W16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -19830,51 +19822,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -20098,1415 +20090,1415 @@
         <v>27</v>
       </c>
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="35">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="27" x14ac:dyDescent="0.3">
       <c r="A7" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="65"/>
-[...2 lines deleted...]
-      <c r="E7" s="61"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="30"/>
-      <c r="I7" s="40"/>
-[...2 lines deleted...]
-      <c r="L7" s="61"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
-      <c r="Q7" s="40"/>
-[...2 lines deleted...]
-      <c r="T7" s="61"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="30"/>
       <c r="U7" s="30"/>
       <c r="V7" s="30"/>
-      <c r="W7" s="40"/>
-[...2 lines deleted...]
-      <c r="Z7" s="61"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="30"/>
       <c r="AA7" s="30"/>
-      <c r="AB7" s="40"/>
-[...3 lines deleted...]
-      <c r="AF7" s="61"/>
+      <c r="AB7" s="30"/>
+      <c r="AC7" s="30"/>
+      <c r="AD7" s="30"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="59"/>
       <c r="AG7" s="30">
         <f>SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="66"/>
-[...2 lines deleted...]
-      <c r="E8" s="62"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
-      <c r="I8" s="41"/>
-[...2 lines deleted...]
-      <c r="L8" s="62"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
-      <c r="Q8" s="41"/>
-[...2 lines deleted...]
-      <c r="T8" s="62"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="18"/>
       <c r="U8" s="18"/>
       <c r="V8" s="18"/>
-      <c r="W8" s="41"/>
-[...2 lines deleted...]
-      <c r="Z8" s="62"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
-      <c r="AB8" s="41"/>
-[...3 lines deleted...]
-      <c r="AF8" s="62"/>
+      <c r="AB8" s="18"/>
+      <c r="AC8" s="18"/>
+      <c r="AD8" s="18"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="60"/>
       <c r="AG8" s="30">
         <f t="shared" ref="AG8:AG21" si="0">SUM(B8:AF8)</f>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="66"/>
-[...2 lines deleted...]
-      <c r="E9" s="62"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
-      <c r="I9" s="41"/>
-[...2 lines deleted...]
-      <c r="L9" s="62"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
-      <c r="Q9" s="41"/>
-[...2 lines deleted...]
-      <c r="T9" s="62"/>
+      <c r="Q9" s="60"/>
+      <c r="R9" s="60"/>
+      <c r="S9" s="60"/>
+      <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="18"/>
-      <c r="W9" s="41"/>
-[...2 lines deleted...]
-      <c r="Z9" s="62"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="60"/>
+      <c r="Y9" s="60"/>
+      <c r="Z9" s="18"/>
       <c r="AA9" s="18"/>
-      <c r="AB9" s="41"/>
-[...3 lines deleted...]
-      <c r="AF9" s="62"/>
+      <c r="AB9" s="18"/>
+      <c r="AC9" s="18"/>
+      <c r="AD9" s="18"/>
+      <c r="AE9" s="60"/>
+      <c r="AF9" s="60"/>
       <c r="AG9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="66"/>
-[...2 lines deleted...]
-      <c r="E10" s="62"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
-      <c r="I10" s="41"/>
-[...2 lines deleted...]
-      <c r="L10" s="62"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
-      <c r="Q10" s="41"/>
-[...2 lines deleted...]
-      <c r="T10" s="62"/>
+      <c r="Q10" s="60"/>
+      <c r="R10" s="60"/>
+      <c r="S10" s="60"/>
+      <c r="T10" s="18"/>
       <c r="U10" s="18"/>
       <c r="V10" s="18"/>
-      <c r="W10" s="41"/>
-[...2 lines deleted...]
-      <c r="Z10" s="62"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="60"/>
+      <c r="Y10" s="60"/>
+      <c r="Z10" s="18"/>
       <c r="AA10" s="18"/>
-      <c r="AB10" s="41"/>
-[...3 lines deleted...]
-      <c r="AF10" s="62"/>
+      <c r="AB10" s="18"/>
+      <c r="AC10" s="18"/>
+      <c r="AD10" s="18"/>
+      <c r="AE10" s="60"/>
+      <c r="AF10" s="60"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="66"/>
-[...2 lines deleted...]
-      <c r="E11" s="62"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
-      <c r="I11" s="41"/>
-[...2 lines deleted...]
-      <c r="L11" s="62"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
-      <c r="Q11" s="41"/>
-[...2 lines deleted...]
-      <c r="T11" s="62"/>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="60"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
-      <c r="W11" s="41"/>
-[...2 lines deleted...]
-      <c r="Z11" s="62"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="60"/>
+      <c r="Y11" s="60"/>
+      <c r="Z11" s="18"/>
       <c r="AA11" s="18"/>
-      <c r="AB11" s="41"/>
-[...3 lines deleted...]
-      <c r="AF11" s="62"/>
+      <c r="AB11" s="18"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="18"/>
+      <c r="AE11" s="60"/>
+      <c r="AF11" s="60"/>
       <c r="AG11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="66"/>
-[...2 lines deleted...]
-      <c r="E12" s="62"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
-      <c r="I12" s="41"/>
-[...2 lines deleted...]
-      <c r="L12" s="62"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
-      <c r="Q12" s="41"/>
-[...2 lines deleted...]
-      <c r="T12" s="62"/>
+      <c r="Q12" s="60"/>
+      <c r="R12" s="60"/>
+      <c r="S12" s="60"/>
+      <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
-      <c r="W12" s="41"/>
-[...2 lines deleted...]
-      <c r="Z12" s="62"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="60"/>
+      <c r="Y12" s="60"/>
+      <c r="Z12" s="18"/>
       <c r="AA12" s="18"/>
-      <c r="AB12" s="41"/>
-[...3 lines deleted...]
-      <c r="AF12" s="62"/>
+      <c r="AB12" s="18"/>
+      <c r="AC12" s="18"/>
+      <c r="AD12" s="18"/>
+      <c r="AE12" s="60"/>
+      <c r="AF12" s="60"/>
       <c r="AG12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="62"/>
-[...2 lines deleted...]
-      <c r="E13" s="62"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
-      <c r="I13" s="41"/>
-[...2 lines deleted...]
-      <c r="L13" s="62"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
-      <c r="Q13" s="41"/>
-[...2 lines deleted...]
-      <c r="T13" s="62"/>
+      <c r="Q13" s="60"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
-      <c r="W13" s="41"/>
-[...2 lines deleted...]
-      <c r="Z13" s="62"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="60"/>
+      <c r="Y13" s="60"/>
+      <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
-      <c r="AB13" s="41"/>
-[...3 lines deleted...]
-      <c r="AF13" s="62"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="60"/>
+      <c r="AF13" s="60"/>
       <c r="AG13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="62"/>
-[...2 lines deleted...]
-      <c r="E14" s="62"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
-      <c r="I14" s="41"/>
-[...2 lines deleted...]
-      <c r="L14" s="62"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
-      <c r="Q14" s="41"/>
-[...2 lines deleted...]
-      <c r="T14" s="62"/>
+      <c r="Q14" s="60"/>
+      <c r="R14" s="60"/>
+      <c r="S14" s="60"/>
+      <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="18"/>
-      <c r="W14" s="41"/>
-[...2 lines deleted...]
-      <c r="Z14" s="62"/>
+      <c r="W14" s="18"/>
+      <c r="X14" s="60"/>
+      <c r="Y14" s="60"/>
+      <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
-      <c r="AB14" s="41"/>
-[...3 lines deleted...]
-      <c r="AF14" s="62"/>
+      <c r="AB14" s="18"/>
+      <c r="AC14" s="18"/>
+      <c r="AD14" s="18"/>
+      <c r="AE14" s="60"/>
+      <c r="AF14" s="60"/>
       <c r="AG14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="62"/>
-[...2 lines deleted...]
-      <c r="E15" s="62"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
-      <c r="I15" s="41"/>
-[...2 lines deleted...]
-      <c r="L15" s="62"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
-      <c r="Q15" s="41"/>
-[...2 lines deleted...]
-      <c r="T15" s="62"/>
+      <c r="Q15" s="60"/>
+      <c r="R15" s="60"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="W15" s="41"/>
-[...2 lines deleted...]
-      <c r="Z15" s="62"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="60"/>
+      <c r="Y15" s="60"/>
+      <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
-      <c r="AB15" s="41"/>
-[...3 lines deleted...]
-      <c r="AF15" s="62"/>
+      <c r="AB15" s="18"/>
+      <c r="AC15" s="18"/>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="60"/>
+      <c r="AF15" s="60"/>
       <c r="AG15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="62"/>
-[...2 lines deleted...]
-      <c r="E16" s="62"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
-      <c r="I16" s="41"/>
-[...2 lines deleted...]
-      <c r="L16" s="62"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
-      <c r="Q16" s="41"/>
-[...2 lines deleted...]
-      <c r="T16" s="62"/>
+      <c r="Q16" s="60"/>
+      <c r="R16" s="60"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="18"/>
       <c r="U16" s="18"/>
       <c r="V16" s="18"/>
-      <c r="W16" s="41"/>
-[...2 lines deleted...]
-      <c r="Z16" s="62"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="60"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
-      <c r="AB16" s="41"/>
-[...3 lines deleted...]
-      <c r="AF16" s="62"/>
+      <c r="AB16" s="18"/>
+      <c r="AC16" s="18"/>
+      <c r="AD16" s="18"/>
+      <c r="AE16" s="60"/>
+      <c r="AF16" s="60"/>
       <c r="AG16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="62"/>
-[...2 lines deleted...]
-      <c r="E17" s="62"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
-      <c r="I17" s="41"/>
-[...2 lines deleted...]
-      <c r="L17" s="62"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
-      <c r="Q17" s="41"/>
-[...2 lines deleted...]
-      <c r="T17" s="62"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="18"/>
       <c r="U17" s="18"/>
       <c r="V17" s="18"/>
-      <c r="W17" s="41"/>
-[...2 lines deleted...]
-      <c r="Z17" s="62"/>
+      <c r="W17" s="18"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="18"/>
       <c r="AA17" s="18"/>
-      <c r="AB17" s="41"/>
-[...3 lines deleted...]
-      <c r="AF17" s="62"/>
+      <c r="AB17" s="18"/>
+      <c r="AC17" s="18"/>
+      <c r="AD17" s="18"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="60"/>
       <c r="AG17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="62"/>
-[...2 lines deleted...]
-      <c r="E18" s="62"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
-      <c r="I18" s="41"/>
-[...2 lines deleted...]
-      <c r="L18" s="62"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
-      <c r="Q18" s="41"/>
-[...2 lines deleted...]
-      <c r="T18" s="62"/>
+      <c r="Q18" s="60"/>
+      <c r="R18" s="60"/>
+      <c r="S18" s="60"/>
+      <c r="T18" s="18"/>
       <c r="U18" s="18"/>
       <c r="V18" s="18"/>
-      <c r="W18" s="41"/>
-[...2 lines deleted...]
-      <c r="Z18" s="62"/>
+      <c r="W18" s="18"/>
+      <c r="X18" s="60"/>
+      <c r="Y18" s="60"/>
+      <c r="Z18" s="18"/>
       <c r="AA18" s="18"/>
-      <c r="AB18" s="41"/>
-[...3 lines deleted...]
-      <c r="AF18" s="62"/>
+      <c r="AB18" s="18"/>
+      <c r="AC18" s="18"/>
+      <c r="AD18" s="18"/>
+      <c r="AE18" s="60"/>
+      <c r="AF18" s="60"/>
       <c r="AG18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="62"/>
-[...2 lines deleted...]
-      <c r="E19" s="62"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
-      <c r="I19" s="41"/>
-[...2 lines deleted...]
-      <c r="L19" s="62"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
-      <c r="Q19" s="41"/>
-[...2 lines deleted...]
-      <c r="T19" s="62"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="18"/>
       <c r="U19" s="18"/>
       <c r="V19" s="18"/>
-      <c r="W19" s="41"/>
-[...2 lines deleted...]
-      <c r="Z19" s="62"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
-      <c r="AB19" s="41"/>
-[...3 lines deleted...]
-      <c r="AF19" s="62"/>
+      <c r="AB19" s="18"/>
+      <c r="AC19" s="18"/>
+      <c r="AD19" s="18"/>
+      <c r="AE19" s="60"/>
+      <c r="AF19" s="60"/>
       <c r="AG19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="62"/>
-[...2 lines deleted...]
-      <c r="E20" s="62"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="60"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
-      <c r="I20" s="41"/>
-[...2 lines deleted...]
-      <c r="L20" s="62"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
-      <c r="Q20" s="41"/>
-[...2 lines deleted...]
-      <c r="T20" s="62"/>
+      <c r="Q20" s="60"/>
+      <c r="R20" s="60"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="18"/>
-      <c r="W20" s="41"/>
-[...2 lines deleted...]
-      <c r="Z20" s="62"/>
+      <c r="W20" s="18"/>
+      <c r="X20" s="60"/>
+      <c r="Y20" s="60"/>
+      <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
-      <c r="AB20" s="41"/>
-[...3 lines deleted...]
-      <c r="AF20" s="62"/>
+      <c r="AB20" s="18"/>
+      <c r="AC20" s="18"/>
+      <c r="AD20" s="18"/>
+      <c r="AE20" s="60"/>
+      <c r="AF20" s="60"/>
       <c r="AG20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="62"/>
-[...2 lines deleted...]
-      <c r="E21" s="62"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
-      <c r="I21" s="41"/>
-[...2 lines deleted...]
-      <c r="L21" s="62"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
-      <c r="Q21" s="41"/>
-[...2 lines deleted...]
-      <c r="T21" s="62"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="18"/>
       <c r="U21" s="18"/>
       <c r="V21" s="18"/>
-      <c r="W21" s="41"/>
-[...2 lines deleted...]
-      <c r="Z21" s="62"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="60"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
-      <c r="AB21" s="41"/>
-[...3 lines deleted...]
-      <c r="AF21" s="62"/>
+      <c r="AB21" s="18"/>
+      <c r="AC21" s="18"/>
+      <c r="AD21" s="18"/>
+      <c r="AE21" s="60"/>
+      <c r="AF21" s="60"/>
       <c r="AG21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="18">
         <f t="shared" ref="B22:D22" si="1">SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="41">
+      <c r="C22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D22" s="62">
+      <c r="D22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E22" s="62">
+      <c r="E22" s="18">
         <f t="shared" ref="E22:AF22" si="2">SUM(E7:E21)</f>
         <v>0</v>
       </c>
       <c r="F22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I22" s="41">
+      <c r="I22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J22" s="41">
+      <c r="J22" s="60">
         <f t="shared" ref="J22:K22" si="3">SUM(J7:J21)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="62">
+      <c r="K22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L22" s="62">
+      <c r="L22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="18">
+      <c r="Q22" s="60">
         <f t="shared" ref="Q22:R22" si="4">SUM(Q7:Q21)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="62">
+      <c r="R22" s="60">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="S22" s="62">
+      <c r="S22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="T22" s="62">
+      <c r="T22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="U22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="V22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="W22" s="41">
+      <c r="W22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X22" s="41">
+      <c r="X22" s="60">
         <f t="shared" ref="X22:Y22" si="5">SUM(X7:X21)</f>
         <v>0</v>
       </c>
-      <c r="Y22" s="62">
+      <c r="Y22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Z22" s="62">
+      <c r="Z22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AA22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AB22" s="41">
+      <c r="AB22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AC22" s="41">
+      <c r="AC22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AD22" s="41">
+      <c r="AD22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AE22" s="41">
+      <c r="AE22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AF22" s="62">
+      <c r="AF22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f>SUM(B22:AF22)</f>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="63"/>
-[...2 lines deleted...]
-      <c r="E23" s="63"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
-      <c r="I23" s="42"/>
-[...2 lines deleted...]
-      <c r="L23" s="63"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
-      <c r="Q23" s="17"/>
-[...2 lines deleted...]
-      <c r="T23" s="63"/>
+      <c r="Q23" s="61"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="61"/>
+      <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="17"/>
-      <c r="W23" s="42"/>
-[...2 lines deleted...]
-      <c r="Z23" s="63"/>
+      <c r="W23" s="17"/>
+      <c r="X23" s="61"/>
+      <c r="Y23" s="61"/>
+      <c r="Z23" s="17"/>
       <c r="AA23" s="17"/>
-      <c r="AB23" s="42"/>
-[...3 lines deleted...]
-      <c r="AF23" s="63"/>
+      <c r="AB23" s="17"/>
+      <c r="AC23" s="17"/>
+      <c r="AD23" s="17"/>
+      <c r="AE23" s="61"/>
+      <c r="AF23" s="61"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="62"/>
-[...2 lines deleted...]
-      <c r="E24" s="62"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
-      <c r="I24" s="41"/>
-[...2 lines deleted...]
-      <c r="L24" s="62"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="18"/>
-      <c r="Q24" s="18"/>
-[...2 lines deleted...]
-      <c r="T24" s="62"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="60"/>
+      <c r="S24" s="60"/>
+      <c r="T24" s="18"/>
       <c r="U24" s="18"/>
       <c r="V24" s="18"/>
-      <c r="W24" s="41"/>
-[...2 lines deleted...]
-      <c r="Z24" s="62"/>
+      <c r="W24" s="18"/>
+      <c r="X24" s="60"/>
+      <c r="Y24" s="60"/>
+      <c r="Z24" s="18"/>
       <c r="AA24" s="18"/>
-      <c r="AB24" s="41"/>
-[...3 lines deleted...]
-      <c r="AF24" s="62"/>
+      <c r="AB24" s="18"/>
+      <c r="AC24" s="18"/>
+      <c r="AD24" s="18"/>
+      <c r="AE24" s="60"/>
+      <c r="AF24" s="60"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="62"/>
-[...2 lines deleted...]
-      <c r="E25" s="62"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
-      <c r="I25" s="41"/>
-[...2 lines deleted...]
-      <c r="L25" s="62"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="18"/>
       <c r="P25" s="18"/>
-      <c r="Q25" s="18"/>
-[...2 lines deleted...]
-      <c r="T25" s="62"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="18"/>
-      <c r="W25" s="41"/>
-[...2 lines deleted...]
-      <c r="Z25" s="62"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="18"/>
       <c r="AA25" s="18"/>
-      <c r="AB25" s="41"/>
-[...3 lines deleted...]
-      <c r="AF25" s="62"/>
+      <c r="AB25" s="18"/>
+      <c r="AC25" s="18"/>
+      <c r="AD25" s="18"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
       <c r="AG25" s="18">
         <f>SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="62"/>
-[...2 lines deleted...]
-      <c r="E26" s="62"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
-      <c r="I26" s="41"/>
-[...2 lines deleted...]
-      <c r="L26" s="62"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
-      <c r="Q26" s="18"/>
-[...2 lines deleted...]
-      <c r="T26" s="62"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="18"/>
-      <c r="W26" s="41"/>
-[...2 lines deleted...]
-      <c r="Z26" s="62"/>
+      <c r="W26" s="18"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="18"/>
       <c r="AA26" s="18"/>
-      <c r="AB26" s="41"/>
-[...3 lines deleted...]
-      <c r="AF26" s="62"/>
+      <c r="AB26" s="18"/>
+      <c r="AC26" s="18"/>
+      <c r="AD26" s="18"/>
+      <c r="AE26" s="60"/>
+      <c r="AF26" s="60"/>
       <c r="AG26" s="18">
         <f t="shared" ref="AG26:AG29" si="6">SUM(B26:AF26)</f>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="62"/>
-[...2 lines deleted...]
-      <c r="E27" s="62"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
-      <c r="I27" s="41"/>
-[...2 lines deleted...]
-      <c r="L27" s="62"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
-      <c r="Q27" s="18"/>
-[...2 lines deleted...]
-      <c r="T27" s="62"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
-      <c r="W27" s="41"/>
-[...2 lines deleted...]
-      <c r="Z27" s="62"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="60"/>
+      <c r="Y27" s="60"/>
+      <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
-      <c r="AB27" s="41"/>
-[...3 lines deleted...]
-      <c r="AF27" s="62"/>
+      <c r="AB27" s="18"/>
+      <c r="AC27" s="18"/>
+      <c r="AD27" s="18"/>
+      <c r="AE27" s="60"/>
+      <c r="AF27" s="60"/>
       <c r="AG27" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="62"/>
-[...2 lines deleted...]
-      <c r="E28" s="62"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
-      <c r="I28" s="41"/>
-[...2 lines deleted...]
-      <c r="L28" s="62"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
-      <c r="Q28" s="18"/>
-[...2 lines deleted...]
-      <c r="T28" s="62"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
-      <c r="W28" s="41"/>
-[...2 lines deleted...]
-      <c r="Z28" s="62"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="60"/>
+      <c r="Y28" s="60"/>
+      <c r="Z28" s="18"/>
       <c r="AA28" s="18"/>
-      <c r="AB28" s="41"/>
-[...3 lines deleted...]
-      <c r="AF28" s="62"/>
+      <c r="AB28" s="18"/>
+      <c r="AC28" s="18"/>
+      <c r="AD28" s="18"/>
+      <c r="AE28" s="60"/>
+      <c r="AF28" s="60"/>
       <c r="AG28" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="62"/>
-[...2 lines deleted...]
-      <c r="E29" s="62"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
-      <c r="I29" s="41"/>
-[...2 lines deleted...]
-      <c r="L29" s="62"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
-      <c r="Q29" s="18"/>
-[...2 lines deleted...]
-      <c r="T29" s="62"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="18"/>
       <c r="U29" s="18"/>
       <c r="V29" s="18"/>
-      <c r="W29" s="41"/>
-[...2 lines deleted...]
-      <c r="Z29" s="62"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="18"/>
       <c r="AA29" s="18"/>
-      <c r="AB29" s="41"/>
-[...3 lines deleted...]
-      <c r="AF29" s="62"/>
+      <c r="AB29" s="18"/>
+      <c r="AC29" s="18"/>
+      <c r="AD29" s="18"/>
+      <c r="AE29" s="60"/>
+      <c r="AF29" s="60"/>
       <c r="AG29" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="64">
+      <c r="B30" s="22">
         <f t="shared" ref="B30:D30" si="7">SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="D30" s="64">
+      <c r="D30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="E30" s="64">
+      <c r="E30" s="22">
         <f t="shared" ref="E30:AF30" si="8">SUM(E25:E29)</f>
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="G30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I30" s="43">
+      <c r="I30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="J30" s="43">
+      <c r="J30" s="62">
         <f t="shared" ref="J30:K30" si="9">SUM(J25:J29)</f>
         <v>0</v>
       </c>
-      <c r="K30" s="64">
+      <c r="K30" s="62">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="L30" s="64">
+      <c r="L30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="M30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N30" s="18">
         <f t="shared" ref="N30:P30" si="10">SUM(N15:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="P30" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="22">
+      <c r="Q30" s="62">
         <f t="shared" ref="Q30:R30" si="11">SUM(Q25:Q29)</f>
         <v>0</v>
       </c>
-      <c r="R30" s="64">
+      <c r="R30" s="62">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="S30" s="64">
+      <c r="S30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="T30" s="64">
+      <c r="T30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="U30" s="18">
         <f t="shared" ref="U30:V30" si="12">SUM(U15:U29)</f>
         <v>0</v>
       </c>
       <c r="V30" s="18">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="W30" s="43">
+      <c r="W30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="X30" s="43">
+      <c r="X30" s="62">
         <f t="shared" ref="X30:Y30" si="13">SUM(X25:X29)</f>
         <v>0</v>
       </c>
-      <c r="Y30" s="64">
+      <c r="Y30" s="62">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="Z30" s="64">
+      <c r="Z30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AA30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="43">
+      <c r="AB30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AC30" s="43">
+      <c r="AC30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AD30" s="43">
+      <c r="AD30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AE30" s="43">
+      <c r="AE30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="AF30" s="64">
+      <c r="AF30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f>SUM(B30:AF30)</f>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="64"/>
-[...2 lines deleted...]
-      <c r="E31" s="64"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
-      <c r="I31" s="43"/>
-[...2 lines deleted...]
-      <c r="L31" s="64"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="22"/>
       <c r="O31" s="22"/>
       <c r="P31" s="22"/>
-      <c r="Q31" s="22"/>
-[...2 lines deleted...]
-      <c r="T31" s="64"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="22"/>
       <c r="U31" s="22"/>
       <c r="V31" s="22"/>
-      <c r="W31" s="43"/>
-[...2 lines deleted...]
-      <c r="Z31" s="64"/>
+      <c r="W31" s="22"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="22"/>
       <c r="AA31" s="22"/>
-      <c r="AB31" s="43"/>
-[...3 lines deleted...]
-      <c r="AF31" s="64"/>
+      <c r="AB31" s="22"/>
+      <c r="AC31" s="22"/>
+      <c r="AD31" s="22"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="64">
+      <c r="B32" s="22">
         <f t="shared" ref="B32:D32" si="14">B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="D32" s="64">
+      <c r="D32" s="62">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="E32" s="64">
+      <c r="E32" s="22">
         <f t="shared" ref="E32:AF32" si="15">E22+E30</f>
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="H32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="I32" s="43">
+      <c r="I32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="J32" s="43">
+      <c r="J32" s="62">
         <f t="shared" ref="J32:K32" si="16">J22+J30</f>
         <v>0</v>
       </c>
-      <c r="K32" s="64">
+      <c r="K32" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="L32" s="64">
+      <c r="L32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="M32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N32" s="18">
         <f t="shared" ref="N32:P32" si="17">SUM(N17:N31)</f>
         <v>0</v>
       </c>
       <c r="O32" s="18">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P32" s="18">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="22">
+      <c r="Q32" s="62">
         <f t="shared" ref="Q32:R32" si="18">Q22+Q30</f>
         <v>0</v>
       </c>
-      <c r="R32" s="64">
+      <c r="R32" s="62">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="S32" s="64">
+      <c r="S32" s="62">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="T32" s="64">
+      <c r="T32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="U32" s="18">
         <f t="shared" ref="U32:V32" si="19">SUM(U17:U31)</f>
         <v>0</v>
       </c>
       <c r="V32" s="18">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="W32" s="43">
+      <c r="W32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="X32" s="43">
+      <c r="X32" s="62">
         <f t="shared" ref="X32:Y32" si="20">X22+X30</f>
         <v>0</v>
       </c>
-      <c r="Y32" s="64">
+      <c r="Y32" s="62">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="Z32" s="64">
+      <c r="Z32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AA32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="AC32" s="43">
+      <c r="AC32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="AD32" s="43">
+      <c r="AD32" s="22">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="AE32" s="43">
+      <c r="AE32" s="62">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="AF32" s="64">
+      <c r="AF32" s="62">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -21677,51 +21669,51 @@
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Y12" sqref="Y12"/>
+      <selection activeCell="U2" sqref="U2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="29" width="4.7109375" customWidth="1"/>
     <col min="30" max="30" width="8.140625" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="3.42578125" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
@@ -21733,51 +21725,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -21991,1335 +21983,1335 @@
       </c>
       <c r="Z6" s="34">
         <v>25</v>
       </c>
       <c r="AA6" s="34">
         <v>26</v>
       </c>
       <c r="AB6" s="34">
         <v>27</v>
       </c>
       <c r="AC6" s="39">
         <v>28</v>
       </c>
       <c r="AD6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="AE6" s="38" t="s">
         <v>25</v>
       </c>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="65"/>
-[...2 lines deleted...]
-      <c r="E7" s="40"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
       <c r="F7" s="30"/>
-      <c r="G7" s="40"/>
-[...2 lines deleted...]
-      <c r="J7" s="67"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
-      <c r="N7" s="40"/>
-[...3 lines deleted...]
-      <c r="R7" s="67"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
       <c r="S7" s="30"/>
       <c r="T7" s="30"/>
-      <c r="U7" s="40"/>
-[...4 lines deleted...]
-      <c r="Z7" s="40"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="30"/>
+      <c r="Y7" s="30"/>
+      <c r="Z7" s="30"/>
       <c r="AA7" s="30"/>
-      <c r="AB7" s="40"/>
-      <c r="AC7" s="61"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
       <c r="AD7" s="30">
         <f>SUM(B7:AC7)</f>
         <v>0</v>
       </c>
       <c r="AE7" s="31" t="e">
         <f>AD7/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="66"/>
-[...2 lines deleted...]
-      <c r="E8" s="41"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
       <c r="F8" s="18"/>
-      <c r="G8" s="41"/>
-[...2 lines deleted...]
-      <c r="J8" s="68"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
-      <c r="N8" s="41"/>
-[...3 lines deleted...]
-      <c r="R8" s="68"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="18"/>
+      <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
-      <c r="U8" s="41"/>
-[...4 lines deleted...]
-      <c r="Z8" s="41"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="18"/>
+      <c r="Y8" s="18"/>
+      <c r="Z8" s="18"/>
       <c r="AA8" s="18"/>
-      <c r="AB8" s="41"/>
-      <c r="AC8" s="62"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
       <c r="AD8" s="30">
         <f t="shared" ref="AD8:AD21" si="0">SUM(B8:AC8)</f>
         <v>0</v>
       </c>
       <c r="AE8" s="31" t="e">
         <f>AD8/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="66"/>
-[...2 lines deleted...]
-      <c r="E9" s="41"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
       <c r="F9" s="18"/>
-      <c r="G9" s="41"/>
-[...2 lines deleted...]
-      <c r="J9" s="68"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
-      <c r="N9" s="41"/>
-[...3 lines deleted...]
-      <c r="R9" s="68"/>
+      <c r="N9" s="60"/>
+      <c r="O9" s="60"/>
+      <c r="P9" s="60"/>
+      <c r="Q9" s="18"/>
+      <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
-      <c r="U9" s="41"/>
-[...4 lines deleted...]
-      <c r="Z9" s="41"/>
+      <c r="U9" s="60"/>
+      <c r="V9" s="60"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
+      <c r="Y9" s="18"/>
+      <c r="Z9" s="18"/>
       <c r="AA9" s="18"/>
-      <c r="AB9" s="41"/>
-      <c r="AC9" s="62"/>
+      <c r="AB9" s="60"/>
+      <c r="AC9" s="60"/>
       <c r="AD9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE9" s="27" t="e">
         <f>AD9/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="66"/>
-[...2 lines deleted...]
-      <c r="E10" s="41"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
       <c r="F10" s="18"/>
-      <c r="G10" s="41"/>
-[...2 lines deleted...]
-      <c r="J10" s="68"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
-      <c r="N10" s="41"/>
-[...3 lines deleted...]
-      <c r="R10" s="68"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="60"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="18"/>
       <c r="S10" s="18"/>
       <c r="T10" s="18"/>
-      <c r="U10" s="41"/>
-[...4 lines deleted...]
-      <c r="Z10" s="41"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="60"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="18"/>
+      <c r="Y10" s="18"/>
+      <c r="Z10" s="18"/>
       <c r="AA10" s="18"/>
-      <c r="AB10" s="41"/>
-      <c r="AC10" s="62"/>
+      <c r="AB10" s="60"/>
+      <c r="AC10" s="60"/>
       <c r="AD10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE10" s="27" t="e">
         <f>AD10/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="66"/>
-[...2 lines deleted...]
-      <c r="E11" s="41"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
       <c r="F11" s="18"/>
-      <c r="G11" s="41"/>
-[...2 lines deleted...]
-      <c r="J11" s="68"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
-      <c r="N11" s="41"/>
-[...3 lines deleted...]
-      <c r="R11" s="68"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="60"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
-      <c r="U11" s="41"/>
-[...4 lines deleted...]
-      <c r="Z11" s="41"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="60"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="18"/>
+      <c r="Z11" s="18"/>
       <c r="AA11" s="18"/>
-      <c r="AB11" s="41"/>
-      <c r="AC11" s="62"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="60"/>
       <c r="AD11" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE11" s="27" t="e">
         <f>AD11/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="66"/>
-[...2 lines deleted...]
-      <c r="E12" s="41"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
       <c r="F12" s="18"/>
-      <c r="G12" s="41"/>
-[...2 lines deleted...]
-      <c r="J12" s="68"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
-      <c r="N12" s="41"/>
-[...3 lines deleted...]
-      <c r="R12" s="68"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="60"/>
+      <c r="P12" s="60"/>
+      <c r="Q12" s="18"/>
+      <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
-      <c r="U12" s="41"/>
-[...4 lines deleted...]
-      <c r="Z12" s="41"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="60"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="18"/>
+      <c r="Y12" s="18"/>
+      <c r="Z12" s="18"/>
       <c r="AA12" s="18"/>
-      <c r="AB12" s="41"/>
-      <c r="AC12" s="62"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="60"/>
       <c r="AD12" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE12" s="27" t="e">
         <f>AD12/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="62"/>
-[...2 lines deleted...]
-      <c r="E13" s="41"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
       <c r="F13" s="18"/>
-      <c r="G13" s="41"/>
-[...2 lines deleted...]
-      <c r="J13" s="68"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
-      <c r="N13" s="41"/>
-[...3 lines deleted...]
-      <c r="R13" s="68"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
-      <c r="U13" s="41"/>
-[...4 lines deleted...]
-      <c r="Z13" s="41"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="60"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
-      <c r="AB13" s="41"/>
-      <c r="AC13" s="62"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="60"/>
       <c r="AD13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE13" s="27" t="e">
         <f>AD13/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="62"/>
-[...2 lines deleted...]
-      <c r="E14" s="41"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
       <c r="F14" s="18"/>
-      <c r="G14" s="41"/>
-[...2 lines deleted...]
-      <c r="J14" s="68"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
-      <c r="N14" s="41"/>
-[...3 lines deleted...]
-      <c r="R14" s="68"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="60"/>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="18"/>
       <c r="S14" s="18"/>
       <c r="T14" s="18"/>
-      <c r="U14" s="41"/>
-[...4 lines deleted...]
-      <c r="Z14" s="41"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="60"/>
+      <c r="W14" s="18"/>
+      <c r="X14" s="18"/>
+      <c r="Y14" s="18"/>
+      <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
-      <c r="AB14" s="41"/>
-      <c r="AC14" s="62"/>
+      <c r="AB14" s="60"/>
+      <c r="AC14" s="60"/>
       <c r="AD14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE14" s="27" t="e">
         <f>AD14/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="62"/>
-[...2 lines deleted...]
-      <c r="E15" s="41"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
       <c r="F15" s="18"/>
-      <c r="G15" s="41"/>
-[...2 lines deleted...]
-      <c r="J15" s="68"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
-      <c r="N15" s="41"/>
-[...3 lines deleted...]
-      <c r="R15" s="68"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
-      <c r="U15" s="41"/>
-[...4 lines deleted...]
-      <c r="Z15" s="41"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
-      <c r="AB15" s="41"/>
-      <c r="AC15" s="62"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
       <c r="AD15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE15" s="27" t="e">
         <f>AD15/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="62"/>
-[...2 lines deleted...]
-      <c r="E16" s="41"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
       <c r="F16" s="18"/>
-      <c r="G16" s="41"/>
-[...2 lines deleted...]
-      <c r="J16" s="68"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
-      <c r="N16" s="41"/>
-[...3 lines deleted...]
-      <c r="R16" s="68"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="18"/>
       <c r="S16" s="18"/>
       <c r="T16" s="18"/>
-      <c r="U16" s="41"/>
-[...4 lines deleted...]
-      <c r="Z16" s="41"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="60"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
       <c r="AA16" s="18"/>
-      <c r="AB16" s="41"/>
-      <c r="AC16" s="62"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="60"/>
       <c r="AD16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE16" s="27" t="e">
         <f>AD16/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="62"/>
-[...2 lines deleted...]
-      <c r="E17" s="41"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
       <c r="F17" s="18"/>
-      <c r="G17" s="41"/>
-[...2 lines deleted...]
-      <c r="J17" s="68"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
-      <c r="N17" s="41"/>
-[...3 lines deleted...]
-      <c r="R17" s="68"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="18"/>
       <c r="S17" s="18"/>
       <c r="T17" s="18"/>
-      <c r="U17" s="41"/>
-[...4 lines deleted...]
-      <c r="Z17" s="41"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="18"/>
+      <c r="X17" s="18"/>
+      <c r="Y17" s="18"/>
+      <c r="Z17" s="18"/>
       <c r="AA17" s="18"/>
-      <c r="AB17" s="41"/>
-      <c r="AC17" s="62"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
       <c r="AD17" s="30">
         <f t="shared" ref="AD17:AD18" si="1">SUM(B17:AC17)</f>
         <v>0</v>
       </c>
       <c r="AE17" s="27" t="e">
         <f>AD17/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="62"/>
-[...2 lines deleted...]
-      <c r="E18" s="41"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
       <c r="F18" s="18"/>
-      <c r="G18" s="41"/>
-[...2 lines deleted...]
-      <c r="J18" s="68"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
-      <c r="N18" s="41"/>
-[...3 lines deleted...]
-      <c r="R18" s="68"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="60"/>
+      <c r="Q18" s="18"/>
+      <c r="R18" s="18"/>
       <c r="S18" s="18"/>
       <c r="T18" s="18"/>
-      <c r="U18" s="41"/>
-[...4 lines deleted...]
-      <c r="Z18" s="41"/>
+      <c r="U18" s="60"/>
+      <c r="V18" s="60"/>
+      <c r="W18" s="18"/>
+      <c r="X18" s="18"/>
+      <c r="Y18" s="18"/>
+      <c r="Z18" s="18"/>
       <c r="AA18" s="18"/>
-      <c r="AB18" s="41"/>
-      <c r="AC18" s="62"/>
+      <c r="AB18" s="60"/>
+      <c r="AC18" s="60"/>
       <c r="AD18" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AE18" s="27" t="e">
         <f>AD18/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="62"/>
-[...2 lines deleted...]
-      <c r="E19" s="41"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18"/>
       <c r="F19" s="18"/>
-      <c r="G19" s="41"/>
-[...2 lines deleted...]
-      <c r="J19" s="68"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
-      <c r="N19" s="41"/>
-[...3 lines deleted...]
-      <c r="R19" s="68"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="18"/>
       <c r="S19" s="18"/>
       <c r="T19" s="18"/>
-      <c r="U19" s="41"/>
-[...4 lines deleted...]
-      <c r="Z19" s="41"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="18"/>
+      <c r="Z19" s="18"/>
       <c r="AA19" s="18"/>
-      <c r="AB19" s="41"/>
-      <c r="AC19" s="62"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="60"/>
       <c r="AD19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE19" s="27" t="e">
         <f>AD19/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="62"/>
-[...2 lines deleted...]
-      <c r="E20" s="41"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
       <c r="F20" s="18"/>
-      <c r="G20" s="41"/>
-[...2 lines deleted...]
-      <c r="J20" s="68"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
-      <c r="N20" s="41"/>
-[...3 lines deleted...]
-      <c r="R20" s="68"/>
+      <c r="N20" s="60"/>
+      <c r="O20" s="60"/>
+      <c r="P20" s="60"/>
+      <c r="Q20" s="18"/>
+      <c r="R20" s="18"/>
       <c r="S20" s="18"/>
       <c r="T20" s="18"/>
-      <c r="U20" s="41"/>
-[...4 lines deleted...]
-      <c r="Z20" s="41"/>
+      <c r="U20" s="60"/>
+      <c r="V20" s="60"/>
+      <c r="W20" s="18"/>
+      <c r="X20" s="18"/>
+      <c r="Y20" s="18"/>
+      <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
-      <c r="AB20" s="41"/>
-      <c r="AC20" s="62"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="60"/>
       <c r="AD20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE20" s="27" t="e">
         <f>AD20/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="62"/>
-[...2 lines deleted...]
-      <c r="E21" s="41"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18"/>
       <c r="F21" s="18"/>
-      <c r="G21" s="41"/>
-[...2 lines deleted...]
-      <c r="J21" s="68"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
-      <c r="N21" s="41"/>
-[...3 lines deleted...]
-      <c r="R21" s="68"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="18"/>
       <c r="S21" s="18"/>
       <c r="T21" s="18"/>
-      <c r="U21" s="41"/>
-[...4 lines deleted...]
-      <c r="Z21" s="41"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="60"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="18"/>
+      <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
-      <c r="AB21" s="41"/>
-      <c r="AC21" s="62"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="60"/>
       <c r="AD21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE21" s="27" t="e">
         <f>AD21/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="18">
         <f t="shared" ref="B22:M22" si="2">SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="68">
+      <c r="C22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="D22" s="41">
+      <c r="D22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="E22" s="41">
+      <c r="E22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I22" s="62">
+      <c r="I22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J22" s="68">
+      <c r="J22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N22" s="41">
+      <c r="N22" s="60">
         <f t="shared" ref="N22:P22" si="3">SUM(N7:N21)</f>
         <v>0</v>
       </c>
-      <c r="O22" s="62">
+      <c r="O22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P22" s="62">
+      <c r="P22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="62">
+      <c r="Q22" s="18">
         <f>SUM(Q7:Q21)</f>
         <v>0</v>
       </c>
-      <c r="R22" s="68">
+      <c r="R22" s="18">
         <f>SUM(R7:R21)</f>
         <v>0</v>
       </c>
       <c r="S22" s="18">
         <f>SUM(S7:S21)</f>
         <v>0</v>
       </c>
       <c r="T22" s="18">
         <f>SUM(T7:T21)</f>
         <v>0</v>
       </c>
-      <c r="U22" s="41">
+      <c r="U22" s="60">
         <f t="shared" ref="U22:V22" si="4">SUM(U7:U21)</f>
         <v>0</v>
       </c>
-      <c r="V22" s="62">
+      <c r="V22" s="60">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="W22" s="62">
+      <c r="W22" s="18">
         <f>SUM(W7:W21)</f>
         <v>0</v>
       </c>
-      <c r="X22" s="68">
+      <c r="X22" s="18">
         <f>SUM(X7:X21)</f>
         <v>0</v>
       </c>
-      <c r="Y22" s="41">
+      <c r="Y22" s="18">
         <f>SUM(Y7:Y21)</f>
         <v>0</v>
       </c>
-      <c r="Z22" s="41">
+      <c r="Z22" s="18">
         <f>SUM(Z7:Z21)</f>
         <v>0</v>
       </c>
       <c r="AA22" s="18">
         <f>SUM(AA7:AA21)</f>
         <v>0</v>
       </c>
-      <c r="AB22" s="41">
+      <c r="AB22" s="60">
         <f t="shared" ref="AB22:AC22" si="5">SUM(AB7:AB21)</f>
         <v>0</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="60">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AD22" s="18">
         <f>SUM(B22:AC22)</f>
         <v>0</v>
       </c>
       <c r="AE22" s="27" t="e">
         <f>AD22/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="63"/>
-[...2 lines deleted...]
-      <c r="E23" s="42"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
       <c r="F23" s="17"/>
-      <c r="G23" s="42"/>
-[...2 lines deleted...]
-      <c r="J23" s="69"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
-      <c r="N23" s="42"/>
-[...3 lines deleted...]
-      <c r="R23" s="69"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61"/>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="17"/>
+      <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
-      <c r="U23" s="42"/>
-[...4 lines deleted...]
-      <c r="Z23" s="42"/>
+      <c r="U23" s="61"/>
+      <c r="V23" s="61"/>
+      <c r="W23" s="17"/>
+      <c r="X23" s="17"/>
+      <c r="Y23" s="17"/>
+      <c r="Z23" s="17"/>
       <c r="AA23" s="17"/>
-      <c r="AB23" s="42"/>
-      <c r="AC23" s="63"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
       <c r="AD23" s="17"/>
       <c r="AE23" s="27"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="62"/>
-[...2 lines deleted...]
-      <c r="E24" s="41"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
       <c r="F24" s="18"/>
-      <c r="G24" s="41"/>
-[...2 lines deleted...]
-      <c r="J24" s="68"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
-      <c r="N24" s="41"/>
-[...3 lines deleted...]
-      <c r="R24" s="68"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="60"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="18"/>
       <c r="S24" s="18"/>
       <c r="T24" s="18"/>
-      <c r="U24" s="41"/>
-[...4 lines deleted...]
-      <c r="Z24" s="41"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="60"/>
+      <c r="W24" s="18"/>
+      <c r="X24" s="18"/>
+      <c r="Y24" s="18"/>
+      <c r="Z24" s="18"/>
       <c r="AA24" s="18"/>
-      <c r="AB24" s="41"/>
-      <c r="AC24" s="62"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="60"/>
       <c r="AD24" s="18"/>
       <c r="AE24" s="27"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="62"/>
-[...2 lines deleted...]
-      <c r="E25" s="41"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
       <c r="F25" s="18"/>
-      <c r="G25" s="41"/>
-[...2 lines deleted...]
-      <c r="J25" s="68"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
-      <c r="N25" s="41"/>
-[...3 lines deleted...]
-      <c r="R25" s="68"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="18"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
-      <c r="U25" s="41"/>
-[...4 lines deleted...]
-      <c r="Z25" s="41"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="18"/>
+      <c r="Y25" s="18"/>
+      <c r="Z25" s="18"/>
       <c r="AA25" s="18"/>
-      <c r="AB25" s="41"/>
-      <c r="AC25" s="62"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
       <c r="AD25" s="18">
         <f>SUM(B25:AC25)</f>
         <v>0</v>
       </c>
       <c r="AE25" s="27" t="e">
         <f>AD25/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="62"/>
-[...2 lines deleted...]
-      <c r="E26" s="41"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
       <c r="F26" s="18"/>
-      <c r="G26" s="41"/>
-[...2 lines deleted...]
-      <c r="J26" s="68"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
-      <c r="N26" s="41"/>
-[...3 lines deleted...]
-      <c r="R26" s="68"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
-      <c r="U26" s="41"/>
-[...4 lines deleted...]
-      <c r="Z26" s="41"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="18"/>
+      <c r="X26" s="18"/>
+      <c r="Y26" s="18"/>
+      <c r="Z26" s="18"/>
       <c r="AA26" s="18"/>
-      <c r="AB26" s="41"/>
-      <c r="AC26" s="62"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
       <c r="AD26" s="18">
         <f t="shared" ref="AD26:AD29" si="6">SUM(B26:AC26)</f>
         <v>0</v>
       </c>
       <c r="AE26" s="27" t="e">
         <f>AD26/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="62"/>
-[...2 lines deleted...]
-      <c r="E27" s="41"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
       <c r="F27" s="18"/>
-      <c r="G27" s="41"/>
-[...2 lines deleted...]
-      <c r="J27" s="68"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
-      <c r="N27" s="41"/>
-[...3 lines deleted...]
-      <c r="R27" s="68"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="18"/>
       <c r="S27" s="18"/>
       <c r="T27" s="18"/>
-      <c r="U27" s="41"/>
-[...4 lines deleted...]
-      <c r="Z27" s="41"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="60"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="18"/>
+      <c r="Y27" s="18"/>
+      <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
-      <c r="AB27" s="41"/>
-      <c r="AC27" s="62"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="60"/>
       <c r="AD27" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AE27" s="27" t="e">
         <f>AD27/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="62"/>
-[...2 lines deleted...]
-      <c r="E28" s="41"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
       <c r="F28" s="18"/>
-      <c r="G28" s="41"/>
-[...2 lines deleted...]
-      <c r="J28" s="68"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
-      <c r="N28" s="41"/>
-[...3 lines deleted...]
-      <c r="R28" s="68"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
-      <c r="U28" s="41"/>
-[...4 lines deleted...]
-      <c r="Z28" s="41"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="18"/>
+      <c r="Y28" s="18"/>
+      <c r="Z28" s="18"/>
       <c r="AA28" s="18"/>
-      <c r="AB28" s="41"/>
-      <c r="AC28" s="62"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="60"/>
       <c r="AD28" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AE28" s="27" t="e">
         <f>AD28/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="62"/>
-[...2 lines deleted...]
-      <c r="E29" s="41"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
       <c r="F29" s="18"/>
-      <c r="G29" s="41"/>
-[...2 lines deleted...]
-      <c r="J29" s="68"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
-      <c r="N29" s="41"/>
-[...3 lines deleted...]
-      <c r="R29" s="68"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="18"/>
       <c r="S29" s="18"/>
       <c r="T29" s="18"/>
-      <c r="U29" s="41"/>
-[...4 lines deleted...]
-      <c r="Z29" s="41"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="18"/>
+      <c r="Y29" s="18"/>
+      <c r="Z29" s="18"/>
       <c r="AA29" s="18"/>
-      <c r="AB29" s="41"/>
-      <c r="AC29" s="62"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
       <c r="AD29" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AE29" s="27" t="e">
         <f>AD29/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="64">
+      <c r="B30" s="22">
         <f>SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="70">
+      <c r="C30" s="22">
         <f t="shared" ref="C30:AC30" si="7">SUM(C25:C29)</f>
         <v>0</v>
       </c>
-      <c r="D30" s="43">
+      <c r="D30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="E30" s="43">
+      <c r="E30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="F30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="62">
         <f>SUM(G25:G29)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="64">
+      <c r="H30" s="62">
         <f t="shared" ref="H30" si="8">SUM(H25:H29)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="64">
+      <c r="I30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J30" s="70">
+      <c r="J30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N30" s="43">
+      <c r="N30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="64">
+      <c r="Q30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="R30" s="70">
+      <c r="R30" s="22">
         <f t="shared" ref="R30:T30" si="9">SUM(R25:R29)</f>
         <v>0</v>
       </c>
       <c r="S30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="T30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="W30" s="64">
+      <c r="W30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="X30" s="70">
+      <c r="X30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Y30" s="43">
+      <c r="Y30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AA30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="43">
+      <c r="AB30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AD30" s="22">
         <f>SUM(B30:AC30)</f>
         <v>0</v>
       </c>
       <c r="AE30" s="28" t="e">
         <f>AD30/AD32</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH30"/>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="64"/>
-[...2 lines deleted...]
-      <c r="E31" s="43"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
       <c r="F31" s="22"/>
-      <c r="G31" s="43"/>
-[...2 lines deleted...]
-      <c r="J31" s="70"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
-      <c r="N31" s="43"/>
-[...3 lines deleted...]
-      <c r="R31" s="70"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="22"/>
+      <c r="R31" s="22"/>
       <c r="S31" s="22"/>
       <c r="T31" s="22"/>
-      <c r="U31" s="43"/>
-[...4 lines deleted...]
-      <c r="Z31" s="43"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="22"/>
+      <c r="X31" s="22"/>
+      <c r="Y31" s="22"/>
+      <c r="Z31" s="22"/>
       <c r="AA31" s="22"/>
-      <c r="AB31" s="43"/>
-      <c r="AC31" s="64"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
       <c r="AD31" s="22"/>
       <c r="AE31" s="29"/>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="64">
+      <c r="B32" s="22">
         <f>B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="70">
+      <c r="C32" s="22">
         <f t="shared" ref="C32:AC32" si="10">C22+C30</f>
         <v>0</v>
       </c>
-      <c r="D32" s="43">
+      <c r="D32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="62">
         <f>G22+G30</f>
         <v>0</v>
       </c>
-      <c r="H32" s="64">
+      <c r="H32" s="62">
         <f t="shared" ref="H32" si="11">H22+H30</f>
         <v>0</v>
       </c>
-      <c r="I32" s="64">
+      <c r="I32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="J32" s="70">
+      <c r="J32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P32" s="64">
+      <c r="P32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="64">
+      <c r="Q32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="R32" s="70">
+      <c r="R32" s="22">
         <f t="shared" ref="R32:T32" si="12">R22+R30</f>
         <v>0</v>
       </c>
       <c r="S32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="T32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="W32" s="64">
+      <c r="W32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="X32" s="70">
+      <c r="X32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Y32" s="43">
+      <c r="Y32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AA32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AD32" s="22">
         <f>SUM(B32:AC32)</f>
         <v>0</v>
       </c>
       <c r="AE32" s="29" t="e">
         <f>AE22+AE30</f>
         <v>#DIV/0!</v>
       </c>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
@@ -23492,51 +23484,51 @@
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions gridLines="1" gridLinesSet="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S15" sqref="S15"/>
+      <selection activeCell="AB7" sqref="AB7:AC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" customWidth="1"/>
     <col min="2" max="32" width="4.7109375" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="5"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -23545,51 +23537,51 @@
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="Y1" s="5"/>
       <c r="Z1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AA1" s="1"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AF1" s="5"/>
       <c r="AG1" s="6">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="8"/>
       <c r="D2" s="3"/>
       <c r="E2" s="5"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
@@ -23813,1411 +23805,1409 @@
         <v>27</v>
       </c>
       <c r="AC6" s="34">
         <v>28</v>
       </c>
       <c r="AD6" s="34">
         <v>29</v>
       </c>
       <c r="AE6" s="34">
         <v>30</v>
       </c>
       <c r="AF6" s="35">
         <v>31</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>10</v>
       </c>
       <c r="AH6" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:34" ht="27" x14ac:dyDescent="0.3">
       <c r="A7" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="65"/>
-      <c r="C7" s="71"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
-      <c r="F7" s="40"/>
-[...3 lines deleted...]
-      <c r="J7" s="67"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
       <c r="K7" s="30"/>
-      <c r="L7" s="40"/>
-[...4 lines deleted...]
-      <c r="Q7" s="67"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
-      <c r="S7" s="40"/>
-[...4 lines deleted...]
-      <c r="X7" s="67"/>
+      <c r="S7" s="30"/>
+      <c r="T7" s="30"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="30"/>
       <c r="Y7" s="30"/>
-      <c r="Z7" s="40"/>
-[...4 lines deleted...]
-      <c r="AE7" s="67"/>
+      <c r="Z7" s="30"/>
+      <c r="AA7" s="30"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
+      <c r="AD7" s="30"/>
+      <c r="AE7" s="30"/>
       <c r="AF7" s="30"/>
       <c r="AG7" s="30">
         <f t="shared" ref="AG7:AG22" si="0">SUM(B7:AF7)</f>
         <v>0</v>
       </c>
       <c r="AH7" s="31" t="e">
         <f>AG7/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="50"/>
-      <c r="B8" s="66"/>
-      <c r="C8" s="72"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="68"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
-      <c r="F8" s="41"/>
-[...3 lines deleted...]
-      <c r="J8" s="68"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
       <c r="K8" s="18"/>
-      <c r="L8" s="41"/>
-[...4 lines deleted...]
-      <c r="Q8" s="68"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="18"/>
+      <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
-      <c r="S8" s="41"/>
-[...4 lines deleted...]
-      <c r="X8" s="68"/>
+      <c r="S8" s="18"/>
+      <c r="T8" s="18"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="18"/>
       <c r="Y8" s="18"/>
-      <c r="Z8" s="41"/>
-[...4 lines deleted...]
-      <c r="AE8" s="68"/>
+      <c r="Z8" s="18"/>
+      <c r="AA8" s="18"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="18"/>
+      <c r="AE8" s="18"/>
       <c r="AF8" s="18"/>
       <c r="AG8" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH8" s="27" t="e">
         <f>AG8/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="66"/>
-      <c r="C9" s="73"/>
+      <c r="B9" s="67"/>
+      <c r="C9" s="67"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
-      <c r="F9" s="41"/>
-[...3 lines deleted...]
-      <c r="J9" s="68"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
       <c r="K9" s="18"/>
-      <c r="L9" s="41"/>
-[...4 lines deleted...]
-      <c r="Q9" s="68"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="60"/>
+      <c r="O9" s="60"/>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
-      <c r="S9" s="41"/>
-[...4 lines deleted...]
-      <c r="X9" s="68"/>
+      <c r="S9" s="18"/>
+      <c r="T9" s="18"/>
+      <c r="U9" s="60"/>
+      <c r="V9" s="60"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="18"/>
       <c r="Y9" s="18"/>
-      <c r="Z9" s="41"/>
-[...4 lines deleted...]
-      <c r="AE9" s="68"/>
+      <c r="Z9" s="18"/>
+      <c r="AA9" s="18"/>
+      <c r="AB9" s="60"/>
+      <c r="AC9" s="60"/>
+      <c r="AD9" s="18"/>
+      <c r="AE9" s="18"/>
       <c r="AF9" s="18"/>
       <c r="AG9" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH9" s="27" t="e">
         <f>AG9/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="66"/>
-      <c r="C10" s="73"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
-      <c r="F10" s="41"/>
-[...3 lines deleted...]
-      <c r="J10" s="68"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
       <c r="K10" s="18"/>
-      <c r="L10" s="41"/>
-[...4 lines deleted...]
-      <c r="Q10" s="68"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
-      <c r="S10" s="41"/>
-[...4 lines deleted...]
-      <c r="X10" s="68"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="60"/>
+      <c r="V10" s="60"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="18"/>
       <c r="Y10" s="18"/>
-      <c r="Z10" s="41"/>
-[...4 lines deleted...]
-      <c r="AE10" s="68"/>
+      <c r="Z10" s="18"/>
+      <c r="AA10" s="18"/>
+      <c r="AB10" s="60"/>
+      <c r="AC10" s="60"/>
+      <c r="AD10" s="18"/>
+      <c r="AE10" s="18"/>
       <c r="AF10" s="18"/>
       <c r="AG10" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH10" s="27" t="e">
         <f>AG10/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="66"/>
-      <c r="C11" s="73"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="67"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
-      <c r="F11" s="41"/>
-[...3 lines deleted...]
-      <c r="J11" s="68"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
       <c r="K11" s="18"/>
-      <c r="L11" s="41"/>
-[...4 lines deleted...]
-      <c r="Q11" s="68"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
-      <c r="S11" s="41"/>
-[...4 lines deleted...]
-      <c r="X11" s="68"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="60"/>
+      <c r="V11" s="60"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
-      <c r="Z11" s="41"/>
-[...4 lines deleted...]
-      <c r="AE11" s="68"/>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="18"/>
+      <c r="AB11" s="60"/>
+      <c r="AC11" s="60"/>
+      <c r="AD11" s="18"/>
+      <c r="AE11" s="18"/>
       <c r="AF11" s="18"/>
       <c r="AG11" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH11" s="27" t="e">
         <f>AG11/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="66"/>
-      <c r="C12" s="73"/>
+      <c r="B12" s="67"/>
+      <c r="C12" s="67"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
-      <c r="F12" s="41"/>
-[...3 lines deleted...]
-      <c r="J12" s="68"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
       <c r="K12" s="18"/>
-      <c r="L12" s="41"/>
-[...4 lines deleted...]
-      <c r="Q12" s="68"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="60"/>
+      <c r="P12" s="18"/>
+      <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
-      <c r="S12" s="41"/>
-[...4 lines deleted...]
-      <c r="X12" s="68"/>
+      <c r="S12" s="18"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="60"/>
+      <c r="W12" s="18"/>
+      <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
-      <c r="Z12" s="41"/>
-[...4 lines deleted...]
-      <c r="AE12" s="68"/>
+      <c r="Z12" s="18"/>
+      <c r="AA12" s="18"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="60"/>
+      <c r="AD12" s="18"/>
+      <c r="AE12" s="18"/>
       <c r="AF12" s="18"/>
       <c r="AG12" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH12" s="27" t="e">
         <f>AG12/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="17"/>
-      <c r="B13" s="62"/>
-      <c r="C13" s="68"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
-      <c r="F13" s="41"/>
-[...3 lines deleted...]
-      <c r="J13" s="68"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
       <c r="K13" s="18"/>
-      <c r="L13" s="41"/>
-[...4 lines deleted...]
-      <c r="Q13" s="68"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
-      <c r="S13" s="41"/>
-[...4 lines deleted...]
-      <c r="X13" s="68"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="60"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
-      <c r="Z13" s="41"/>
-[...4 lines deleted...]
-      <c r="AE13" s="68"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="60"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
       <c r="AF13" s="18"/>
       <c r="AG13" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH13" s="27" t="e">
         <f>AG13/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="17"/>
-      <c r="B14" s="62"/>
-      <c r="C14" s="68"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
-      <c r="F14" s="41"/>
-[...3 lines deleted...]
-      <c r="J14" s="68"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
       <c r="K14" s="18"/>
-      <c r="L14" s="41"/>
-[...4 lines deleted...]
-      <c r="Q14" s="68"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
-      <c r="S14" s="41"/>
-[...4 lines deleted...]
-      <c r="X14" s="68"/>
+      <c r="S14" s="18"/>
+      <c r="T14" s="18"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="60"/>
+      <c r="W14" s="18"/>
+      <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
-      <c r="Z14" s="41"/>
-[...4 lines deleted...]
-      <c r="AE14" s="68"/>
+      <c r="Z14" s="18"/>
+      <c r="AA14" s="18"/>
+      <c r="AB14" s="60"/>
+      <c r="AC14" s="60"/>
+      <c r="AD14" s="18"/>
+      <c r="AE14" s="18"/>
       <c r="AF14" s="18"/>
       <c r="AG14" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH14" s="27" t="e">
         <f>AG14/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
-      <c r="B15" s="62"/>
-      <c r="C15" s="68"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
-      <c r="F15" s="41"/>
-[...3 lines deleted...]
-      <c r="J15" s="68"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
       <c r="K15" s="18"/>
-      <c r="L15" s="41"/>
-[...4 lines deleted...]
-      <c r="Q15" s="68"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
-      <c r="S15" s="41"/>
-[...4 lines deleted...]
-      <c r="X15" s="68"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="60"/>
+      <c r="V15" s="60"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
-      <c r="Z15" s="41"/>
-[...4 lines deleted...]
-      <c r="AE15" s="68"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="60"/>
+      <c r="AC15" s="60"/>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="18"/>
       <c r="AF15" s="18"/>
       <c r="AG15" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH15" s="27" t="e">
         <f>AG15/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="17"/>
-      <c r="B16" s="62"/>
-      <c r="C16" s="68"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
-      <c r="F16" s="41"/>
-[...3 lines deleted...]
-      <c r="J16" s="68"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
       <c r="K16" s="18"/>
-      <c r="L16" s="41"/>
-[...4 lines deleted...]
-      <c r="Q16" s="68"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
-      <c r="S16" s="41"/>
-[...4 lines deleted...]
-      <c r="X16" s="68"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="60"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
-      <c r="Z16" s="41"/>
-[...4 lines deleted...]
-      <c r="AE16" s="68"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="60"/>
+      <c r="AD16" s="18"/>
+      <c r="AE16" s="18"/>
       <c r="AF16" s="18"/>
       <c r="AG16" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH16" s="27" t="e">
         <f>AG16/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="17"/>
-      <c r="B17" s="62"/>
-      <c r="C17" s="68"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
-      <c r="F17" s="41"/>
-[...3 lines deleted...]
-      <c r="J17" s="68"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
       <c r="K17" s="18"/>
-      <c r="L17" s="41"/>
-[...4 lines deleted...]
-      <c r="Q17" s="68"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
-      <c r="S17" s="41"/>
-[...4 lines deleted...]
-      <c r="X17" s="68"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="18"/>
+      <c r="X17" s="18"/>
       <c r="Y17" s="18"/>
-      <c r="Z17" s="41"/>
-[...4 lines deleted...]
-      <c r="AE17" s="68"/>
+      <c r="Z17" s="18"/>
+      <c r="AA17" s="18"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
+      <c r="AD17" s="18"/>
+      <c r="AE17" s="18"/>
       <c r="AF17" s="18"/>
       <c r="AG17" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="27" t="e">
         <f>AG17/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="17"/>
-      <c r="B18" s="62"/>
-      <c r="C18" s="68"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
-      <c r="F18" s="41"/>
-[...3 lines deleted...]
-      <c r="J18" s="68"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
       <c r="K18" s="18"/>
-      <c r="L18" s="41"/>
-[...4 lines deleted...]
-      <c r="Q18" s="68"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="18"/>
+      <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
-      <c r="S18" s="41"/>
-[...4 lines deleted...]
-      <c r="X18" s="68"/>
+      <c r="S18" s="18"/>
+      <c r="T18" s="18"/>
+      <c r="U18" s="60"/>
+      <c r="V18" s="60"/>
+      <c r="W18" s="18"/>
+      <c r="X18" s="18"/>
       <c r="Y18" s="18"/>
-      <c r="Z18" s="41"/>
-[...4 lines deleted...]
-      <c r="AE18" s="68"/>
+      <c r="Z18" s="18"/>
+      <c r="AA18" s="18"/>
+      <c r="AB18" s="60"/>
+      <c r="AC18" s="60"/>
+      <c r="AD18" s="18"/>
+      <c r="AE18" s="18"/>
       <c r="AF18" s="18"/>
       <c r="AG18" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH18" s="27" t="e">
         <f>AG18/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="17"/>
-      <c r="B19" s="62"/>
-      <c r="C19" s="68"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
-      <c r="F19" s="41"/>
-[...3 lines deleted...]
-      <c r="J19" s="68"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="L19" s="41"/>
-[...4 lines deleted...]
-      <c r="Q19" s="68"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
-      <c r="S19" s="41"/>
-[...4 lines deleted...]
-      <c r="X19" s="68"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="18"/>
       <c r="Y19" s="18"/>
-      <c r="Z19" s="41"/>
-[...4 lines deleted...]
-      <c r="AE19" s="68"/>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="18"/>
+      <c r="AB19" s="60"/>
+      <c r="AC19" s="60"/>
+      <c r="AD19" s="18"/>
+      <c r="AE19" s="18"/>
       <c r="AF19" s="18"/>
       <c r="AG19" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH19" s="27" t="e">
         <f>AG19/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
-      <c r="B20" s="62"/>
-      <c r="C20" s="68"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
-      <c r="F20" s="41"/>
-[...3 lines deleted...]
-      <c r="J20" s="68"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="18"/>
+      <c r="J20" s="18"/>
       <c r="K20" s="18"/>
-      <c r="L20" s="41"/>
-[...4 lines deleted...]
-      <c r="Q20" s="68"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
+      <c r="N20" s="60"/>
+      <c r="O20" s="60"/>
+      <c r="P20" s="18"/>
+      <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
-      <c r="S20" s="41"/>
-[...4 lines deleted...]
-      <c r="X20" s="68"/>
+      <c r="S20" s="18"/>
+      <c r="T20" s="18"/>
+      <c r="U20" s="60"/>
+      <c r="V20" s="60"/>
+      <c r="W20" s="18"/>
+      <c r="X20" s="18"/>
       <c r="Y20" s="18"/>
-      <c r="Z20" s="41"/>
-[...4 lines deleted...]
-      <c r="AE20" s="68"/>
+      <c r="Z20" s="18"/>
+      <c r="AA20" s="18"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="60"/>
+      <c r="AD20" s="18"/>
+      <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH20" s="27" t="e">
         <f>AG20/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19"/>
-      <c r="B21" s="62"/>
-      <c r="C21" s="68"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
-      <c r="F21" s="41"/>
-[...3 lines deleted...]
-      <c r="J21" s="68"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
       <c r="K21" s="18"/>
-      <c r="L21" s="41"/>
-[...4 lines deleted...]
-      <c r="Q21" s="68"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
-      <c r="S21" s="41"/>
-[...4 lines deleted...]
-      <c r="X21" s="68"/>
+      <c r="S21" s="18"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="60"/>
+      <c r="W21" s="18"/>
+      <c r="X21" s="18"/>
       <c r="Y21" s="18"/>
-      <c r="Z21" s="41"/>
-[...4 lines deleted...]
-      <c r="AE21" s="68"/>
+      <c r="Z21" s="18"/>
+      <c r="AA21" s="18"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="60"/>
+      <c r="AD21" s="18"/>
+      <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH21" s="27" t="e">
         <f>AG21/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="62">
+      <c r="B22" s="18">
         <f t="shared" ref="B22:H22" si="1">SUM(B7:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="68">
+      <c r="C22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="D22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="41">
+      <c r="F22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="41">
+      <c r="G22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H22" s="62">
+      <c r="H22" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I22" s="62">
+      <c r="I22" s="18">
         <f t="shared" ref="I22:O22" si="2">SUM(I7:I21)</f>
         <v>0</v>
       </c>
-      <c r="J22" s="68">
+      <c r="J22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L22" s="41">
+      <c r="L22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M22" s="41">
+      <c r="M22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N22" s="41">
+      <c r="N22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O22" s="62">
+      <c r="O22" s="60">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P22" s="62">
+      <c r="P22" s="18">
         <f t="shared" ref="P22:V22" si="3">SUM(P7:P21)</f>
         <v>0</v>
       </c>
-      <c r="Q22" s="68">
+      <c r="Q22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="S22" s="41">
+      <c r="S22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="T22" s="41">
+      <c r="T22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="U22" s="41">
+      <c r="U22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="V22" s="62">
+      <c r="V22" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="W22" s="62">
+      <c r="W22" s="18">
         <f t="shared" ref="W22:AF22" si="4">SUM(W7:W21)</f>
         <v>0</v>
       </c>
-      <c r="X22" s="68">
+      <c r="X22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Y22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="Z22" s="41">
+      <c r="Z22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="41">
+      <c r="AA22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AB22" s="41">
+      <c r="AB22" s="60">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AC22" s="62">
+      <c r="AC22" s="60">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AD22" s="62">
+      <c r="AD22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="AE22" s="68">
+      <c r="AE22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AF22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AG22" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH22" s="27" t="e">
         <f>AG22/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
-      <c r="B23" s="63"/>
-      <c r="C23" s="69"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
-      <c r="F23" s="42"/>
-[...3 lines deleted...]
-      <c r="J23" s="69"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
       <c r="K23" s="17"/>
-      <c r="L23" s="42"/>
-[...4 lines deleted...]
-      <c r="Q23" s="69"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61"/>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
-      <c r="S23" s="42"/>
-[...4 lines deleted...]
-      <c r="X23" s="69"/>
+      <c r="S23" s="17"/>
+      <c r="T23" s="17"/>
+      <c r="U23" s="61"/>
+      <c r="V23" s="61"/>
+      <c r="W23" s="17"/>
+      <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
-      <c r="Z23" s="42"/>
-[...4 lines deleted...]
-      <c r="AE23" s="69"/>
+      <c r="Z23" s="17"/>
+      <c r="AA23" s="17"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
+      <c r="AD23" s="17"/>
+      <c r="AE23" s="17"/>
       <c r="AF23" s="17"/>
       <c r="AG23" s="17"/>
       <c r="AH23" s="27"/>
     </row>
     <row r="24" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="62"/>
-      <c r="C24" s="68"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
-      <c r="F24" s="41"/>
-[...3 lines deleted...]
-      <c r="J24" s="68"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
       <c r="K24" s="18"/>
-      <c r="L24" s="41"/>
-[...4 lines deleted...]
-      <c r="Q24" s="68"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="60"/>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
-      <c r="S24" s="41"/>
-[...4 lines deleted...]
-      <c r="X24" s="68"/>
+      <c r="S24" s="18"/>
+      <c r="T24" s="18"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="60"/>
+      <c r="W24" s="18"/>
+      <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
-      <c r="Z24" s="41"/>
-[...4 lines deleted...]
-      <c r="AE24" s="68"/>
+      <c r="Z24" s="18"/>
+      <c r="AA24" s="18"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="60"/>
+      <c r="AD24" s="18"/>
+      <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="27"/>
     </row>
     <row r="25" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="62"/>
-      <c r="C25" s="74"/>
+      <c r="B25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
-      <c r="F25" s="41"/>
-[...3 lines deleted...]
-      <c r="J25" s="68"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
       <c r="K25" s="18"/>
-      <c r="L25" s="41"/>
-[...4 lines deleted...]
-      <c r="Q25" s="68"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
       <c r="R25" s="18"/>
-      <c r="S25" s="41"/>
-[...4 lines deleted...]
-      <c r="X25" s="68"/>
+      <c r="S25" s="18"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="18"/>
       <c r="Y25" s="18"/>
-      <c r="Z25" s="41"/>
-[...4 lines deleted...]
-      <c r="AE25" s="68"/>
+      <c r="Z25" s="18"/>
+      <c r="AA25" s="18"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="18"/>
+      <c r="AE25" s="18"/>
       <c r="AF25" s="18"/>
       <c r="AG25" s="30">
         <f t="shared" ref="AG25:AG29" si="5">SUM(B25:AF25)</f>
         <v>0</v>
       </c>
       <c r="AH25" s="27" t="e">
         <f>AG25/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="62"/>
-      <c r="C26" s="68"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
-      <c r="F26" s="41"/>
-[...3 lines deleted...]
-      <c r="J26" s="68"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
       <c r="K26" s="18"/>
-      <c r="L26" s="41"/>
-[...4 lines deleted...]
-      <c r="Q26" s="74"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="18"/>
       <c r="R26" s="18"/>
-      <c r="S26" s="41"/>
-[...4 lines deleted...]
-      <c r="X26" s="68"/>
+      <c r="S26" s="18"/>
+      <c r="T26" s="18"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="18"/>
+      <c r="X26" s="18"/>
       <c r="Y26" s="18"/>
-      <c r="Z26" s="41"/>
-[...4 lines deleted...]
-      <c r="AE26" s="68"/>
+      <c r="Z26" s="18"/>
+      <c r="AA26" s="18"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
+      <c r="AD26" s="18"/>
+      <c r="AE26" s="18"/>
       <c r="AF26" s="18"/>
       <c r="AG26" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AH26" s="27" t="e">
         <f>AG26/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="62"/>
-      <c r="C27" s="68"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
-      <c r="F27" s="41"/>
-[...3 lines deleted...]
-      <c r="J27" s="68"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
       <c r="K27" s="18"/>
-      <c r="L27" s="41"/>
-[...4 lines deleted...]
-      <c r="Q27" s="68"/>
+      <c r="L27" s="18"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="18"/>
+      <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
-      <c r="S27" s="41"/>
-[...4 lines deleted...]
-      <c r="X27" s="68"/>
+      <c r="S27" s="18"/>
+      <c r="T27" s="18"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="60"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
-      <c r="Z27" s="41"/>
-[...4 lines deleted...]
-      <c r="AE27" s="68"/>
+      <c r="Z27" s="18"/>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="60"/>
+      <c r="AC27" s="60"/>
+      <c r="AD27" s="18"/>
+      <c r="AE27" s="18"/>
       <c r="AF27" s="18"/>
       <c r="AG27" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AH27" s="27" t="e">
         <f>AG27/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="62"/>
-      <c r="C28" s="68"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
-      <c r="F28" s="41"/>
-[...3 lines deleted...]
-      <c r="J28" s="68"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="60"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
       <c r="K28" s="18"/>
-      <c r="L28" s="41"/>
-[...4 lines deleted...]
-      <c r="Q28" s="68"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="60"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
-      <c r="S28" s="41"/>
-[...4 lines deleted...]
-      <c r="X28" s="68"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="18"/>
       <c r="Y28" s="18"/>
-      <c r="Z28" s="41"/>
-[...4 lines deleted...]
-      <c r="AE28" s="68"/>
+      <c r="Z28" s="18"/>
+      <c r="AA28" s="18"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="60"/>
+      <c r="AD28" s="18"/>
+      <c r="AE28" s="18"/>
       <c r="AF28" s="18"/>
       <c r="AG28" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AH28" s="27" t="e">
         <f>AG28/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="62"/>
-      <c r="C29" s="68"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
-      <c r="F29" s="41"/>
-[...3 lines deleted...]
-      <c r="J29" s="68"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
       <c r="K29" s="18"/>
-      <c r="L29" s="41"/>
-[...4 lines deleted...]
-      <c r="Q29" s="68"/>
+      <c r="L29" s="18"/>
+      <c r="M29" s="18"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="18"/>
+      <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
-      <c r="S29" s="41"/>
-[...4 lines deleted...]
-      <c r="X29" s="68"/>
+      <c r="S29" s="18"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="18"/>
       <c r="Y29" s="18"/>
-      <c r="Z29" s="41"/>
-[...4 lines deleted...]
-      <c r="AE29" s="68"/>
+      <c r="Z29" s="18"/>
+      <c r="AA29" s="18"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
+      <c r="AD29" s="18"/>
+      <c r="AE29" s="18"/>
       <c r="AF29" s="18"/>
       <c r="AG29" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AH29" s="27" t="e">
         <f>AG29/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="64">
+      <c r="B30" s="22">
         <f t="shared" ref="B30:H30" si="6">SUM(B25:B29)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="70">
+      <c r="C30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="D30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F30" s="43">
+      <c r="F30" s="22">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="G30" s="43">
+      <c r="G30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="H30" s="64">
+      <c r="H30" s="62">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="I30" s="64">
+      <c r="I30" s="22">
         <f t="shared" ref="I30:O30" si="7">SUM(I25:I29)</f>
         <v>0</v>
       </c>
-      <c r="J30" s="70">
+      <c r="J30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L30" s="43">
+      <c r="L30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M30" s="43">
+      <c r="M30" s="22">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N30" s="43">
+      <c r="N30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O30" s="64">
+      <c r="O30" s="62">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P30" s="64">
+      <c r="P30" s="22">
         <f t="shared" ref="P30:V30" si="8">SUM(P25:P29)</f>
         <v>0</v>
       </c>
-      <c r="Q30" s="70">
+      <c r="Q30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="S30" s="43">
+      <c r="S30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="22">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="U30" s="43">
+      <c r="U30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="V30" s="64">
+      <c r="V30" s="62">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="W30" s="64">
+      <c r="W30" s="22">
         <f t="shared" ref="W30:AF30" si="9">SUM(W25:W29)</f>
         <v>0</v>
       </c>
-      <c r="X30" s="70">
+      <c r="X30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Y30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="Z30" s="43">
+      <c r="Z30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="43">
+      <c r="AA30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AB30" s="43">
+      <c r="AB30" s="62">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC30" s="64">
+      <c r="AC30" s="62">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AD30" s="64">
+      <c r="AD30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AE30" s="70">
+      <c r="AE30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AF30" s="22">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AG30" s="22">
         <f>SUM(B30:AF30)</f>
         <v>0</v>
       </c>
       <c r="AH30" s="28" t="e">
         <f>AG30/AG32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="20"/>
-      <c r="B31" s="64"/>
-      <c r="C31" s="70"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
-      <c r="F31" s="43"/>
-[...3 lines deleted...]
-      <c r="J31" s="70"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
       <c r="K31" s="22"/>
-      <c r="L31" s="43"/>
-[...4 lines deleted...]
-      <c r="Q31" s="70"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="22"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="22"/>
+      <c r="Q31" s="22"/>
       <c r="R31" s="22"/>
-      <c r="S31" s="43"/>
-[...4 lines deleted...]
-      <c r="X31" s="70"/>
+      <c r="S31" s="22"/>
+      <c r="T31" s="22"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="22"/>
+      <c r="X31" s="22"/>
       <c r="Y31" s="22"/>
-      <c r="Z31" s="43"/>
-[...4 lines deleted...]
-      <c r="AE31" s="70"/>
+      <c r="Z31" s="22"/>
+      <c r="AA31" s="22"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="22"/>
+      <c r="AE31" s="22"/>
       <c r="AF31" s="22"/>
       <c r="AG31" s="22"/>
       <c r="AH31" s="29"/>
     </row>
     <row r="32" spans="1:34" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="64">
+      <c r="B32" s="22">
         <f t="shared" ref="B32:H32" si="10">B22+B30</f>
         <v>0</v>
       </c>
-      <c r="C32" s="70">
+      <c r="C32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="D32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="E32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F32" s="43">
+      <c r="F32" s="22">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="G32" s="43">
+      <c r="G32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="H32" s="64">
+      <c r="H32" s="62">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I32" s="64">
+      <c r="I32" s="22">
         <f t="shared" ref="I32:O32" si="11">I22+I30</f>
         <v>0</v>
       </c>
-      <c r="J32" s="70">
+      <c r="J32" s="22">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="K32" s="22">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L32" s="43">
+      <c r="L32" s="22">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="M32" s="43">
+      <c r="M32" s="22">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="N32" s="43">
+      <c r="N32" s="62">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="O32" s="64">
+      <c r="O32" s="62">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="P32" s="64">
+      <c r="P32" s="22">
         <f t="shared" ref="P32:U32" si="12">P22+P30</f>
         <v>0</v>
       </c>
-      <c r="Q32" s="70">
+      <c r="Q32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="R32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="S32" s="43">
+      <c r="S32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="22">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="V32" s="64">
+      <c r="V32" s="62">
         <f t="shared" ref="V32:AF32" si="13">V22+V30</f>
         <v>0</v>
       </c>
-      <c r="W32" s="64">
+      <c r="W32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="X32" s="70">
+      <c r="X32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Y32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="Z32" s="43">
+      <c r="Z32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AA32" s="43">
+      <c r="AA32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AC32" s="64">
+      <c r="AC32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AD32" s="64">
+      <c r="AD32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AE32" s="70">
+      <c r="AE32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AF32" s="22">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AG32" s="22">
         <f>SUM(B32:AF32)</f>
         <v>0</v>
       </c>
       <c r="AH32" s="29" t="e">
         <f>AH22+AH30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="1:33" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
@@ -25433,34 +25423,34 @@
       <vt:lpstr>July</vt:lpstr>
       <vt:lpstr>August</vt:lpstr>
       <vt:lpstr>September</vt:lpstr>
       <vt:lpstr>October</vt:lpstr>
       <vt:lpstr>November</vt:lpstr>
       <vt:lpstr>December</vt:lpstr>
       <vt:lpstr>January</vt:lpstr>
       <vt:lpstr>February</vt:lpstr>
       <vt:lpstr>March</vt:lpstr>
       <vt:lpstr>April</vt:lpstr>
       <vt:lpstr>May</vt:lpstr>
       <vt:lpstr>June</vt:lpstr>
       <vt:lpstr>July!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>South Carolina Department of Education</Manager>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TIMESHEET</dc:title>
-  <dc:subject>Timesheet</dc:subject>
+  <dc:title>TIMESHEET 2026-2027</dc:title>
+  <dc:subject>Timesheet - 2026-2027</dc:subject>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>