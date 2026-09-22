--- v0 (2025-12-18)
+++ v1 (2026-09-22)
@@ -1,171 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="25928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\DESKTOP\WEB POSTINGS\FORMS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\WINDOWS WORD FILES\WEB POSTINGS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2ACB13FE-CF22-4C57-BDD8-CB7A9CDB023E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1ABC2643-AF03-428B-8F88-DF8CA4FD1002}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="15" r:id="rId1"/>
     <sheet name="SLP-4" sheetId="14" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D36" i="14" l="1"/>
-[...8 lines deleted...]
-  <c r="P26" i="14" l="1"/>
+  <c r="P24" i="14" l="1"/>
+  <c r="P41" i="14" l="1"/>
+  <c r="P43" i="14" s="1"/>
+  <c r="P33" i="14" l="1"/>
+  <c r="P35" i="14" s="1"/>
+  <c r="D27" i="14" l="1"/>
+  <c r="D28" i="14" s="1"/>
+  <c r="P25" i="14" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="164">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="193">
   <si>
     <t>REPORT AND CLAIM FOR SCHOOL FOOD SERVICE PROGRAMS</t>
   </si>
   <si>
     <t>3. EXPENSES (FROM GENERAL LEDGER)</t>
   </si>
   <si>
-    <t>(B) Expenditure for Non-Expendable Equipment</t>
-[...4 lines deleted...]
-  <si>
     <t>SDE 47-006-04</t>
   </si>
   <si>
     <t>COUNTY</t>
   </si>
   <si>
     <t>DISTRICT</t>
   </si>
   <si>
     <t>CALENDAR MONTH</t>
   </si>
   <si>
     <t>YEAR</t>
   </si>
   <si>
     <t>2. REVENUES (FROM GENERAL LEDGER)………</t>
   </si>
   <si>
     <t>(A) Earnings on Investments……………………………………………</t>
   </si>
   <si>
     <t>(B) Lunch Sales to Pupils…………………………………………………</t>
   </si>
   <si>
     <t>(C) Breakfast Sales to Pupils…………………………………………..</t>
   </si>
   <si>
     <t>(E) Lunch Sales to Adults…………………………………………………</t>
   </si>
   <si>
     <t>(F) Breakfast Sales to Adults…………………………………………..</t>
   </si>
   <si>
-    <t>(H) Refund of Prior Year's Expenditure……………………………</t>
-[...4 lines deleted...]
-  <si>
     <t>(A) Salaries…………………………………………………</t>
   </si>
   <si>
     <t>(B) Employee Benefits……………………………………</t>
   </si>
   <si>
-    <t>DATE</t>
-[...1 lines deleted...]
-  <si>
     <t>YTD</t>
   </si>
   <si>
     <t>1. FUND BALANCE - BEGINNING OF YEAR….</t>
-  </si>
-[...1 lines deleted...]
-    <t>(A) Cash Balance - End of Year………………………………………</t>
   </si>
   <si>
     <t>8. COST OF PURCHASED FOOD USED:</t>
   </si>
   <si>
     <t>(B) Purchases For the Year…………………………………………………</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(D) EOY Inventory………………………………………………………………</t>
     </r>
   </si>
   <si>
     <t>9. COST OF PURCHASED SUPPLIES USED:</t>
   </si>
   <si>
     <t>(A) BOY Inventory………….…….…………………………………</t>
@@ -176,485 +153,658 @@
   <si>
     <t>(D) EOY Inventory……………………………………...………………</t>
   </si>
   <si>
     <t>(C) Total Available………………….……………………………</t>
   </si>
   <si>
     <t>(A) BOY Inventory………………..………………………………</t>
   </si>
   <si>
     <t>(E) Cost of Purchased Food Used During Year…</t>
   </si>
   <si>
     <t>(C) Total Available………….……………...…………………</t>
   </si>
   <si>
     <t>(E) Cost of Supplies Used During Year..………………</t>
   </si>
   <si>
     <t>(D) Special Sales to Pupils   ……………………………………….</t>
   </si>
   <si>
     <t>(G) Special Sales to Adults………………………………………….</t>
   </si>
   <si>
-    <t>10. Breakfast Program</t>
-[...7 lines deleted...]
-  <si>
     <t>SFA/District Name</t>
   </si>
   <si>
-    <t>(K) Other - Local Revenue………………………………………………….</t>
-[...34 lines deleted...]
-  <si>
     <t>7. STATE COSTS…………………………………………………</t>
   </si>
   <si>
-    <t>(This is to include cash on hand, in checking account, savings, investments, etc.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Please verify that this information is correct &amp; matches your figures.  If not, contact the State office.</t>
   </si>
   <si>
     <t>Automatically computed by SCAPS (rollover from prior year, the prior year's EOY Inventory)</t>
   </si>
   <si>
     <t>(C) Total Available………………….…………………</t>
   </si>
   <si>
     <t>(E) Cost of Purchased Food Used During Year..</t>
   </si>
   <si>
     <t>Automatically computed by SCAPS.  Please verify that is correct.</t>
   </si>
   <si>
     <t>(C) Total Available………….……………...……</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve"> (D) EOY Inventory……………………………………...………………</t>
-  </si>
-[...1 lines deleted...]
-    <t>OFFICE OF HEALTH AND NUTRITION</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SLP-4 Data Entry Instructions for SCAPS</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>1. Discard all previous versions of this template.</t>
   </si>
   <si>
     <t xml:space="preserve">grantsaccounting@ed.sc.gov </t>
   </si>
   <si>
     <t>5. SCDE Points of Contact:</t>
   </si>
   <si>
-    <t>*For questions regarding audit requirements, contact Melissa Myers at mmyers@ed.sc.gov or (803) 734-8453</t>
-[...1 lines deleted...]
-  <si>
     <t>SCAPS automatically rolls this figure to Line #37 (Summary).  The BOY is the EOY from the Prior Year.</t>
   </si>
   <si>
     <t>Recorded on Line #5 in SCAPS</t>
   </si>
   <si>
     <t>Recorded on Line #6</t>
   </si>
   <si>
     <t>Recorded on Line #7</t>
   </si>
   <si>
     <t>Recorded on Line #8</t>
   </si>
   <si>
     <t>Recorded on Line #9</t>
   </si>
   <si>
     <t>Recorded on Line #10</t>
   </si>
   <si>
     <t>Recorded on Line #11</t>
   </si>
   <si>
     <t>Recorded on Line #12</t>
-  </si>
-[...238 lines deleted...]
-    <t>[ (3A + 3B + 3C + 3M) X IDC RATE ]…………………………..</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Please record each figure from the SLP-4 on the line indicated in </t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="12"/>
-        <color rgb="FFC00000"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SCAPS</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>:</t>
     </r>
   </si>
   <si>
-    <t>your Education Associate</t>
-[...2 lines deleted...]
-    <t>*For accounting and technical questions, contact Melanie Pompey at mspompey@ed.sc.gov or (803) 734-8197</t>
+    <t>Recorded on Line #15</t>
+  </si>
+  <si>
+    <t>Recorded on Line #16</t>
+  </si>
+  <si>
+    <t>Recorded on Line #19</t>
+  </si>
+  <si>
+    <t>Recorded on Line #20</t>
+  </si>
+  <si>
+    <t>Recorded on Line #21</t>
+  </si>
+  <si>
+    <t>Recorded on Line #22</t>
+  </si>
+  <si>
+    <t>Recorded on Line #23</t>
+  </si>
+  <si>
+    <t>Both 3D and 3E are recorded on Line #25 (separated on SLP4 but combined in SCAPS)</t>
+  </si>
+  <si>
+    <t>Recorded on Line #26</t>
+  </si>
+  <si>
+    <t>Recorded on Line #28</t>
+  </si>
+  <si>
+    <t>Recorded on Line #29</t>
+  </si>
+  <si>
+    <t>Recorded on Line #30</t>
+  </si>
+  <si>
+    <t>Recorded on Line #24</t>
+  </si>
+  <si>
+    <t>Recorded on Line #32</t>
+  </si>
+  <si>
+    <t>Recorded on Line #33</t>
+  </si>
+  <si>
+    <t>Recorded on Line #34</t>
+  </si>
+  <si>
+    <t>Recorded on Line #36</t>
+  </si>
+  <si>
+    <t>Total is automatically computed by SCAPS and recorded automatically on Line #37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This total is automatically calculated by SCAPS and recorded between #38 &amp; #39. </t>
+  </si>
+  <si>
+    <t>Recorded on Line #39</t>
+  </si>
+  <si>
+    <t>Recorded on Line #42</t>
+  </si>
+  <si>
+    <t>Recorded on Line #43</t>
+  </si>
+  <si>
+    <t>Recorded on Line #45</t>
+  </si>
+  <si>
+    <t>Recorded on Line #46</t>
+  </si>
+  <si>
+    <t>*All appropriate signatures must be on the bottom.</t>
+  </si>
+  <si>
+    <t>*The top portion must contain your SFA name, SFA number (County District Code), and Year.</t>
+  </si>
+  <si>
+    <t>3. The SLP-4 must be submitted via the SCDE Grants Accounting email account:</t>
+  </si>
+  <si>
+    <t>*For questions regarding the impact of the SLP-4 on local child nutrition programs, contact</t>
+  </si>
+  <si>
+    <t>IDC Rate agreed upon by SNP and District…………………..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I (WE) CERTIFY THAT THE ABOVE INFORMATION IS TRUE AND CORRECT;  THAT THE ABOVE FINANCIAL INFORMATION MATCHES THE DISTRICT'S AUDITED FIGURES THAT ARE INCLUDED </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IN THE AUDIT REPORT SUPPLIED TO THE DISTRICT.  THE SFA MUST MAINTAIN ALL FINANCIAL RECORDS TO SUBSTANIATE THE ABOVE FIGURES AND HAVE THEM ACCESSIBLE TO REVIEW </t>
+  </si>
+  <si>
+    <t>DUIRING ANY AND ALL VISITS FOR ADMINSTRATIVE REVIEWS AND OTHER REQUIRED REVIEWS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recorded on Line #13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recorded on Line #35 </t>
+  </si>
+  <si>
+    <t>4. Data from the SLP-4 must be entered into SCAPS by January 31st.</t>
+  </si>
+  <si>
+    <t>2. The SLP-4 must be submitted by January 31st.</t>
+  </si>
+  <si>
+    <t>your Education Assoicate</t>
+  </si>
+  <si>
+    <t>*Items 1 thru 10 must be completed.</t>
+  </si>
+  <si>
+    <t>(C) Purchased Services……………………………………</t>
+  </si>
+  <si>
+    <t>(D) Food Services Direct Purchased Services……</t>
+  </si>
+  <si>
+    <t>(E) Supplies…………………………………………………</t>
+  </si>
+  <si>
+    <t>[ 3(A) + 3(B) + 3(C) + 3(M) X IDC RATE ]…………………………..</t>
+  </si>
+  <si>
+    <t>*For accounting and technical questions, contact Heather B Snelgrove at hsnelgrove@ed.sc.gov or (803) 608-8836</t>
+  </si>
+  <si>
+    <t>Recorded on Line #27</t>
+  </si>
+  <si>
+    <t>4. (B) Fund Balance Restatement…...........................</t>
+  </si>
+  <si>
+    <t>This figure will be recorded in SCAPS as the new BOY fund balance, can only be overrode by the State office.</t>
+  </si>
+  <si>
+    <t>(B) Lunch Sales to Pupils (1610)………………………………………</t>
+  </si>
+  <si>
+    <t>(A) Earnings on Investments (1500)………………………………………</t>
+  </si>
+  <si>
+    <t>(C) Breakfast Sales to Pupils (1620)…………………………………..</t>
+  </si>
+  <si>
+    <t>(D) Special Sales to Pupils (1630)  …………………………………….</t>
+  </si>
+  <si>
+    <t>(E) Lunch Sales to Adults (1640)…………………………………………</t>
+  </si>
+  <si>
+    <t>(F) Breakfast Sales to Adults (1650)……………………………………..</t>
+  </si>
+  <si>
+    <t>(G) Special Sales to Adults (1660)……………………………………….</t>
+  </si>
+  <si>
+    <t>(H) Afterschool Snack Sales to Pupils (1610)…………………………</t>
+  </si>
+  <si>
+    <t>(I) Catering (1992)………………………………………….</t>
+  </si>
+  <si>
+    <t>(J) Refund of Prior Year's Expenditure (1950)……………………….</t>
+  </si>
+  <si>
+    <t>(K) Transfer From Other Funds (5200)……………………………………</t>
+  </si>
+  <si>
+    <t>(L) Gain on the sale of Fixed Assets (5300)..............................................</t>
+  </si>
+  <si>
+    <t>(M) State Funds (3142)…………………………………………………</t>
+  </si>
+  <si>
+    <t>(N) Other- Local Revenue (1900)………………</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        (O) USDA Reimbursement (SNP+SSO+ASP+FFVP+Equipment           Grant+SSFP) (4800)…</t>
+  </si>
+  <si>
+    <t>(P) Other Federal Revenue (4999)………………………………………..</t>
+  </si>
+  <si>
+    <t>(Q) USDA Commodities (4991………………………………………………</t>
+  </si>
+  <si>
+    <t>(R) TOTAL REVENUES (2 (A) THRU 2 (Q)……</t>
+  </si>
+  <si>
+    <t>(S) TOTAL REVENUES &amp; BALANCE (1+2(R)………………….</t>
+  </si>
+  <si>
+    <t>(A) Salaries (100)…………………………………………………</t>
+  </si>
+  <si>
+    <t>Fund balance restatement- place disclosure note number below (if needed)</t>
+  </si>
+  <si>
+    <t>(B) Employee Benefits (Fringe) (200)……………………………………</t>
+  </si>
+  <si>
+    <t>(C) Purchased Services (300)……………………………………</t>
+  </si>
+  <si>
+    <t>(D) Food Services Direct Purchased Services (393)……</t>
+  </si>
+  <si>
+    <t>(E) Supplies (400)…………………………………………………</t>
+  </si>
+  <si>
+    <t>(J) Equipment - Expendable (540)………………………………</t>
+  </si>
+  <si>
+    <t>(K) Expenditure for Non-Expendable Equipment ……………………………</t>
+  </si>
+  <si>
+    <t>(F) Purchased Food (460)………………………………………</t>
+  </si>
+  <si>
+    <t>(G) USDA Commodities (461)……………………………………</t>
+  </si>
+  <si>
+    <t>(H) Commodity Distribution Charge (462)………………………</t>
+  </si>
+  <si>
+    <t>(I) Inventory Loss (450)…………………</t>
+  </si>
+  <si>
+    <t>(L) Depreciation (570)……………………………………………</t>
+  </si>
+  <si>
+    <t>(M) Sales Tax (670)………………………………………………</t>
+  </si>
+  <si>
+    <t>(N) Other Object (600)……………………………………………</t>
+  </si>
+  <si>
+    <t>(O) Transfer to General Fund (not including Indirect Cost) (700)……</t>
+  </si>
+  <si>
+    <t>(P) Indirect Cost Transfer (432)…………………………</t>
+  </si>
+  <si>
+    <t>(Q) TOTAL EXPENSES [3 (A) THRU 3 (O)]</t>
+  </si>
+  <si>
+    <t>4. (A) FUND BALANCE-END OF YEAR [2(S)-3(Q)]</t>
+  </si>
+  <si>
+    <t>Note:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(D) EOY Inventory………………………………………………………</t>
+    </r>
+  </si>
+  <si>
+    <t>(A) General Fund purchased….................................................................</t>
+  </si>
+  <si>
+    <t>(B) Child Nutrition purchased…................................................................</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 849 Learning Lane, West Columbia, SC 29172</t>
+  </si>
+  <si>
+    <t>Office of Health and Nutrition</t>
+  </si>
+  <si>
+    <t>South Carolina State Department of Education</t>
+  </si>
+  <si>
+    <t>Revision #7 (04/29/2025) - - please discard all previous versions</t>
+  </si>
+  <si>
+    <t>__________________________________</t>
+  </si>
+  <si>
+    <t>Director Office of Child Nutrition</t>
+  </si>
+  <si>
+    <t>Finance Director</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SFA/District Superintendent: </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                                 </t>
+    </r>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>_________</t>
+  </si>
+  <si>
+    <r>
+      <t>[ 3(A) + 3(B) + 3(C) +</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 3(N</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) X IDC RATE ]…………………………..</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Purchased Services</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. DISTRICT INDIRECT COST</t>
+    </r>
+  </si>
+  <si>
+    <t>(H) Afterschool Snack Sales to Pupils…………………………</t>
+  </si>
+  <si>
+    <t>(I) Catering…………………………………………………………………</t>
+  </si>
+  <si>
+    <t>(J) Refund of Prior Year's Expenditure……………………………</t>
+  </si>
+  <si>
+    <t>(K) Transfer From Other Funds………………………………………….</t>
+  </si>
+  <si>
+    <t>(L) Gain on the sale of Fixed Assets………………………………………………….</t>
+  </si>
+  <si>
+    <t>(M) State Funds……………………………………………………</t>
+  </si>
+  <si>
+    <t>Both 2L and 2N are recorded on Line #18  (separated on SLP4 but combined in SCAPS, Listed as Local Appropriations)</t>
+  </si>
+  <si>
+    <t>(O) USDA Reimbursement (SNP+ASP+FFVP)………………</t>
+  </si>
+  <si>
+    <t>(P) Other Federal Revenue…………………………………………..</t>
+  </si>
+  <si>
+    <t>(Q) USDA Commodities……………………………………………………</t>
+  </si>
+  <si>
+    <t>(R) TOTAL REVENUES (2 (A) THRU 2 (T)…</t>
+  </si>
+  <si>
+    <t>(S) TOTAL REVENUES &amp; BALANCE (1+2(U)………………….</t>
+  </si>
+  <si>
+    <t>Total of 2A thru 2Q is automatically computed by SCAPS and recorded automatically on Line #37</t>
+  </si>
+  <si>
+    <t>(F) Purchased Food………………………………………</t>
+  </si>
+  <si>
+    <t>(G) USDA Commodities……………………………………</t>
+  </si>
+  <si>
+    <t>(H) Commodity Distribution Charge………………………</t>
+  </si>
+  <si>
+    <t>(N) Other Local Revenue…...………………….....................</t>
+  </si>
+  <si>
+    <t>(J) Equipment - Expendable……….........…………………………</t>
+  </si>
+  <si>
+    <t>(I) Inventory Loss……….....................………………</t>
+  </si>
+  <si>
+    <t>(K) Expenditure for Non-Expendable Equipment……………………………………………</t>
+  </si>
+  <si>
+    <t>(L) Depreciation……………………………………………</t>
+  </si>
+  <si>
+    <t>(M) Sales Tax………………………………………………</t>
+  </si>
+  <si>
+    <t>(N) Other Object……………………………………………</t>
+  </si>
+  <si>
+    <t>(O) Transfer to General Fund (not including Indirect Cost)………………………</t>
+  </si>
+  <si>
+    <t>(P) Indirect Cost Transfer…………………………</t>
+  </si>
+  <si>
+    <t>Both 3J and 3K will be recorded on Line #31 (seperated on SLP4 but combined in SCAPS)</t>
+  </si>
+  <si>
+    <t>Total of 3A thru PQ is automatically computed by SCAPS and recorded automatically on Line #37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OPERATING BALANCE </t>
+  </si>
+  <si>
+    <t>No longer on SLP4 form, but in SCAPS, you will record your Fund Balance End of Year (3Q on SLP4, line #37 in SCAPS) on line item #40 in SCAPS..</t>
+  </si>
+  <si>
+    <t>5. DISTRICT INDIRECT COST</t>
+  </si>
+  <si>
+    <t>IDC Rate agreed upon by SNP and District…....</t>
+  </si>
+  <si>
+    <t>This rate can be anywhere from 0% to Unrestricted (Has to be a written approved rate between SNP and District).</t>
+  </si>
+  <si>
+    <t>6.Purchased Services</t>
+  </si>
+  <si>
+    <t>(A) General Fund Purchased…...............................…....</t>
+  </si>
+  <si>
+    <t>(B) Chile Nutrition (SNP) Purchased…........................</t>
+  </si>
+  <si>
+    <t>Recorded on Line #38 in SCAPS (currently listed as Non-Expendable Equipment), broken out on SLP4 but listed together in SCAPS (until SCAPS is updated).</t>
+  </si>
+  <si>
+    <t>*For questions regarding audit requirements, contact Hershula Davis at hdavis@ed.sc.gov or (803) 734-6022</t>
+  </si>
+  <si>
+    <t>Instructions for Completing and Submitting the SLP-4 (Revision 6.7)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
-    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -682,234 +832,234 @@
     <font>
       <u/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <u val="singleAccounting"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <u val="singleAccounting"/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u val="singleAccounting"/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u val="singleAccounting"/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFC00000"/>
+      <sz val="6"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color rgb="FFC00000"/>
+      <sz val="6"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFC00000"/>
+      <sz val="8"/>
+      <color rgb="FFA20000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="9"/>
       <color rgb="FFC00000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -1053,478 +1203,633 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="centerContinuous"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="44" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="44" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="44" fontId="18" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-[...14 lines deleted...]
-    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+  <cellStyles count="5">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
-    <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-    <cellStyle name="Percent" xfId="5" builtinId="5"/>
+    <cellStyle name="Percent" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>554038</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>26988</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>931863</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>85149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Freeform 4" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0EB7FF-472E-92AD-BA90-163D82B03356}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6869113" y="26988"/>
+          <a:ext cx="377825" cy="305811"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="l" t="t" r="r" b="b"/>
+          <a:pathLst>
+            <a:path w="1385313" h="1385313">
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="1385312" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1385312" y="1385312"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="1385312"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="0"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle>
+          <a:defPPr>
+            <a:defRPr lang="en-US"/>
+          </a:defPPr>
+          <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:srgbClr val="233F58"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="233F58"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1657,2222 +1962,1996 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsaccounting@ed.sc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M98"/>
+  <dimension ref="A1:M101"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L50" sqref="L50"/>
+    <sheetView tabSelected="1" topLeftCell="A57" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A67" sqref="A67:E67"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="7.42578125" customWidth="1"/>
+    <col min="1" max="1" width="7.44140625" customWidth="1"/>
+    <col min="2" max="2" width="6.21875" customWidth="1"/>
+    <col min="3" max="3" width="7.5546875" customWidth="1"/>
+    <col min="4" max="4" width="3.21875" customWidth="1"/>
+    <col min="5" max="5" width="4.5546875" customWidth="1"/>
+    <col min="6" max="6" width="7.44140625" customWidth="1"/>
+    <col min="7" max="7" width="4.5546875" customWidth="1"/>
+    <col min="8" max="8" width="6.5546875" customWidth="1"/>
+    <col min="9" max="9" width="7.44140625" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
-    <col min="12" max="12" width="12.5703125" customWidth="1"/>
-    <col min="13" max="13" width="18.42578125" customWidth="1"/>
+    <col min="12" max="12" width="12.5546875" customWidth="1"/>
+    <col min="13" max="13" width="18.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="81" t="s">
+    <row r="1" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="37"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="97" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" s="35"/>
+      <c r="J5" s="47"/>
+    </row>
+    <row r="6" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="J6" s="55"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="15"/>
+      <c r="F7" s="40"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="98" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="98" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="98" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="98" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="98" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="98" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="98" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F15" s="98" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F16" s="98" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F17" s="98" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F18" s="98" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F19" s="98" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F20" s="98" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F21" s="98" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F22" s="98" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F23" s="98" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F24" s="98" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F25" s="98" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="F26" s="98" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F27" s="56"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F28" s="46"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="98" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="98" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="98" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" s="98" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" s="98" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F34" s="98" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F35" s="98" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="F36" s="98" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="F37" s="98" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F38" s="98" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F39" s="98" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F40" s="98" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="81"/>
-[...58 lines deleted...]
-      <c r="F5" s="74" t="s">
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F41" s="98" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F42" s="98" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F43" s="98" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" s="98" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F45" s="98" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="52"/>
+      <c r="F46" s="57"/>
+    </row>
+    <row r="47" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="72" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="72"/>
+      <c r="C47" s="72"/>
+      <c r="D47" s="72"/>
+      <c r="E47" s="72"/>
+      <c r="F47" s="98" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" s="73"/>
+      <c r="C48" s="73"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="73"/>
+      <c r="F48" s="99" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" s="74"/>
+      <c r="H48" s="74"/>
+      <c r="I48" s="74"/>
+      <c r="J48" s="74"/>
+      <c r="K48" s="74"/>
+      <c r="L48" s="74"/>
+      <c r="M48" s="74"/>
+    </row>
+    <row r="49" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F49" s="56"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B50" s="1"/>
+      <c r="F50" s="39"/>
+    </row>
+    <row r="51" spans="1:13" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1"/>
+      <c r="F51" s="99" t="s">
+        <v>183</v>
+      </c>
+      <c r="G51" s="74"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="74"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+    </row>
+    <row r="52" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F52" s="56"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="F53" s="46"/>
+    </row>
+    <row r="54" spans="1:13" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="F54" s="99" t="s">
+        <v>186</v>
+      </c>
+      <c r="G54" s="74"/>
+      <c r="H54" s="74"/>
+      <c r="I54" s="74"/>
+      <c r="J54" s="74"/>
+      <c r="K54" s="74"/>
+      <c r="L54" s="74"/>
+      <c r="M54" s="74"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="F55" s="98" t="s">
         <v>72</v>
       </c>
-      <c r="G5" s="74"/>
-[...724 lines deleted...]
-    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="1"/>
-      <c r="F56" s="77" t="s">
-[...10 lines deleted...]
-    <row r="57" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="F56" s="98" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
-        <v>55</v>
-[...25 lines deleted...]
-      <c r="A59" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B57" s="1"/>
+      <c r="F57" s="39"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="F58" s="99" t="s">
+        <v>190</v>
+      </c>
+      <c r="G58" s="74"/>
+      <c r="H58" s="74"/>
+      <c r="I58" s="74"/>
+      <c r="J58" s="74"/>
+      <c r="K58" s="74"/>
+      <c r="L58" s="74"/>
+      <c r="M58" s="74"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="74"/>
+      <c r="H59" s="74"/>
+      <c r="I59" s="74"/>
+      <c r="J59" s="74"/>
+      <c r="K59" s="74"/>
+      <c r="L59" s="74"/>
+      <c r="M59" s="74"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2"/>
+      <c r="F60" s="98" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F61" s="56"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="46"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F59" s="77"/>
-[...97 lines deleted...]
-      <c r="A66" s="6" t="s">
+      <c r="F63" s="98" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="98" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F65" s="46"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F66" s="98" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="72"/>
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="98" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="58"/>
+      <c r="F68" s="56"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F69" s="46"/>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="F70" s="98" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="98" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F72" s="46"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" s="98" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="F66" s="77"/>
-[...120 lines deleted...]
-      <c r="A75" s="41" t="s">
+      <c r="F74" s="98" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F75" s="56"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="6"/>
+      <c r="F76" s="46"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="36"/>
+      <c r="F77" s="39"/>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="36"/>
+      <c r="F78" s="39"/>
+    </row>
+    <row r="79" spans="1:6" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F79" s="59"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F80" s="44"/>
+    </row>
+    <row r="81" spans="1:12" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A81" s="71" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="71"/>
+      <c r="C81" s="71"/>
+      <c r="D81" s="71"/>
+      <c r="E81" s="71"/>
+      <c r="F81" s="71"/>
+      <c r="G81" s="71"/>
+      <c r="H81" s="71"/>
+      <c r="I81" s="71"/>
+      <c r="J81" s="71"/>
+      <c r="K81" s="71"/>
+      <c r="L81" s="71"/>
+    </row>
+    <row r="82" spans="1:12" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A82" s="48"/>
+      <c r="B82" s="41"/>
+      <c r="C82" s="41"/>
+      <c r="D82" s="41"/>
+      <c r="E82" s="41"/>
+      <c r="F82" s="41"/>
+      <c r="G82" s="41"/>
+      <c r="H82" s="41"/>
+      <c r="I82" s="41"/>
+      <c r="J82" s="41"/>
+      <c r="K82" s="41"/>
+      <c r="L82" s="44"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A83" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="F75" s="77" t="s">
-[...233 lines deleted...]
-        <v>71</v>
+      <c r="B83" s="45"/>
+      <c r="C83" s="45"/>
+      <c r="D83" s="45"/>
+      <c r="E83" s="45"/>
+      <c r="F83" s="45"/>
+      <c r="G83" s="45"/>
+      <c r="H83" s="45"/>
+      <c r="I83" s="45"/>
+      <c r="J83" s="45"/>
+      <c r="K83" s="45"/>
+      <c r="L83" s="44"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="64"/>
+      <c r="B84" s="45"/>
+      <c r="C84" s="45"/>
+      <c r="D84" s="45"/>
+      <c r="E84" s="45"/>
+      <c r="F84" s="45"/>
+      <c r="G84" s="45"/>
+      <c r="H84" s="45"/>
+      <c r="I84" s="45"/>
+      <c r="J84" s="45"/>
+      <c r="K84" s="45"/>
+      <c r="L84" s="44"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B85" s="45"/>
+      <c r="C85" s="45"/>
+      <c r="D85" s="45"/>
+      <c r="E85" s="45"/>
+      <c r="F85" s="45"/>
+      <c r="G85" s="45"/>
+      <c r="H85" s="45"/>
+      <c r="I85" s="45"/>
+      <c r="J85" s="45"/>
+      <c r="K85" s="45"/>
+      <c r="L85" s="44"/>
+    </row>
+    <row r="86" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A86" s="64"/>
+      <c r="B86" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="C86" s="51"/>
+      <c r="D86" s="51"/>
+      <c r="E86" s="51"/>
+      <c r="F86" s="51"/>
+      <c r="G86" s="51"/>
+      <c r="H86" s="51"/>
+      <c r="I86" s="51"/>
+      <c r="J86" s="51"/>
+      <c r="K86" s="51"/>
+      <c r="L86" s="44"/>
+    </row>
+    <row r="87" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A87" s="64"/>
+      <c r="B87" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="C87" s="51"/>
+      <c r="D87" s="51"/>
+      <c r="E87" s="51"/>
+      <c r="F87" s="51"/>
+      <c r="G87" s="51"/>
+      <c r="H87" s="51"/>
+      <c r="I87" s="51"/>
+      <c r="J87" s="51"/>
+      <c r="K87" s="51"/>
+      <c r="L87" s="44"/>
+    </row>
+    <row r="88" spans="1:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A88" s="64"/>
+      <c r="B88" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51"/>
+      <c r="F88" s="51"/>
+      <c r="G88" s="51"/>
+      <c r="H88" s="51"/>
+      <c r="I88" s="51"/>
+      <c r="J88" s="51"/>
+      <c r="K88" s="51"/>
+      <c r="L88" s="44"/>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A89" s="64"/>
+      <c r="B89" s="45"/>
+      <c r="C89" s="45"/>
+      <c r="D89" s="45"/>
+      <c r="E89" s="45"/>
+      <c r="F89" s="45"/>
+      <c r="G89" s="45"/>
+      <c r="H89" s="45"/>
+      <c r="I89" s="45"/>
+      <c r="J89" s="45"/>
+      <c r="K89" s="45"/>
+      <c r="L89" s="44"/>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A90" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="B90" s="45"/>
+      <c r="C90" s="45"/>
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="45"/>
+      <c r="H90" s="45"/>
+      <c r="I90" s="45"/>
+      <c r="J90" s="45"/>
+      <c r="K90" s="45"/>
+      <c r="L90" s="49" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A91" s="66"/>
+      <c r="B91" s="41"/>
+      <c r="C91" s="41"/>
+      <c r="D91" s="41"/>
+      <c r="E91" s="41"/>
+      <c r="F91" s="41"/>
+      <c r="G91" s="41"/>
+      <c r="H91" s="41"/>
+      <c r="I91" s="41"/>
+      <c r="J91" s="41"/>
+      <c r="K91" s="41"/>
+      <c r="L91" s="44"/>
+    </row>
+    <row r="92" spans="1:12" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="64" t="s">
+        <v>88</v>
+      </c>
+      <c r="B92" s="45"/>
+      <c r="C92" s="45"/>
+      <c r="D92" s="45"/>
+      <c r="E92" s="45"/>
+      <c r="F92" s="45"/>
+      <c r="G92" s="45"/>
+      <c r="H92" s="45"/>
+      <c r="I92" s="45"/>
+      <c r="J92" s="45"/>
+      <c r="K92" s="45"/>
+    </row>
+    <row r="93" spans="1:12" s="44" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" spans="1:12" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" s="44" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" spans="1:12" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="51" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="51"/>
+    </row>
+    <row r="98" spans="1:2" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="51" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" s="44" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A99" s="51"/>
+      <c r="B99" s="50" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" s="44" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A100" s="51"/>
+      <c r="B100" s="50"/>
+    </row>
+    <row r="101" spans="1:2" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="67" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="9">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A78:L78"/>
-    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A81:L81"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A47:E47"/>
     <mergeCell ref="A48:E48"/>
-    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F48:M48"/>
+    <mergeCell ref="F51:M51"/>
+    <mergeCell ref="F54:M54"/>
+    <mergeCell ref="F58:M59"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L87" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="L90" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A41" zoomScale="120" zoomScaleNormal="200" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:D6"/>
+    <sheetView view="pageLayout" topLeftCell="A8" zoomScale="200" zoomScaleNormal="200" zoomScalePageLayoutView="200" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27:C27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="6.5703125" customWidth="1"/>
+    <col min="1" max="1" width="20.5546875" customWidth="1"/>
+    <col min="2" max="2" width="8.77734375" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" customWidth="1"/>
+    <col min="4" max="4" width="12.5546875" customWidth="1"/>
+    <col min="5" max="5" width="3.5546875" customWidth="1"/>
+    <col min="6" max="6" width="0.44140625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.21875" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="4.5546875" customWidth="1"/>
+    <col min="9" max="9" width="3.5546875" customWidth="1"/>
+    <col min="10" max="10" width="6.5546875" customWidth="1"/>
     <col min="11" max="11" width="3" customWidth="1"/>
-    <col min="12" max="12" width="3.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="14.85546875" customWidth="1"/>
+    <col min="12" max="12" width="3.44140625" customWidth="1"/>
+    <col min="13" max="13" width="2.77734375" customWidth="1"/>
+    <col min="14" max="14" width="2.5546875" customWidth="1"/>
+    <col min="15" max="15" width="10.77734375" customWidth="1"/>
+    <col min="16" max="16" width="14.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:16" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="69"/>
+      <c r="B1" s="79" t="s">
+        <v>144</v>
+      </c>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="69"/>
+    </row>
+    <row r="2" spans="1:16" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8"/>
+      <c r="B2" s="77" t="s">
+        <v>142</v>
+      </c>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="42"/>
+    </row>
+    <row r="3" spans="1:16" ht="10.050000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="9"/>
+      <c r="B3" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="78"/>
+      <c r="P3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="12"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="91" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="94" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="95"/>
+      <c r="G5" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="94"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="95"/>
+      <c r="O5" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="88"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23">
+        <v>0</v>
+      </c>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="P6" s="22"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="26">
+        <v>0</v>
+      </c>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8"/>
-[...36 lines deleted...]
-      <c r="A4" s="17" t="s">
+    </row>
+    <row r="8" spans="1:16" ht="14.4" x14ac:dyDescent="0.35">
+      <c r="A8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="15"/>
+      <c r="D8" s="20"/>
+      <c r="H8" s="80" t="s">
+        <v>119</v>
+      </c>
+      <c r="I8" s="80"/>
+      <c r="J8" s="80"/>
+      <c r="K8" s="80"/>
+      <c r="L8" s="80"/>
+      <c r="M8" s="80"/>
+      <c r="N8" s="80"/>
+      <c r="O8" s="80"/>
+      <c r="P8" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="80" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="30">
+        <v>0</v>
+      </c>
+      <c r="H9" s="80" t="s">
+        <v>121</v>
+      </c>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
+      <c r="N9" s="80"/>
+      <c r="O9" s="80"/>
+      <c r="P9" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="80" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="80"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="30">
+        <v>0</v>
+      </c>
+      <c r="H10" s="80" t="s">
+        <v>122</v>
+      </c>
+      <c r="I10" s="80"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
+      <c r="N10" s="80"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="80" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11" s="80"/>
+      <c r="C11" s="80"/>
+      <c r="D11" s="30">
+        <v>0</v>
+      </c>
+      <c r="H11" s="80" t="s">
+        <v>123</v>
+      </c>
+      <c r="I11" s="80"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="80"/>
+      <c r="L11" s="80"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="80"/>
+      <c r="O11" s="80"/>
+      <c r="P11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="80" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="80"/>
+      <c r="C12" s="80"/>
+      <c r="D12" s="30">
+        <v>0</v>
+      </c>
+      <c r="H12" s="80" t="s">
+        <v>124</v>
+      </c>
+      <c r="I12" s="80"/>
+      <c r="J12" s="80"/>
+      <c r="K12" s="80"/>
+      <c r="L12" s="80"/>
+      <c r="M12" s="80"/>
+      <c r="N12" s="80"/>
+      <c r="O12" s="80"/>
+      <c r="P12" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="80" t="s">
+        <v>104</v>
+      </c>
+      <c r="B13" s="80"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="30">
+        <v>0</v>
+      </c>
+      <c r="H13" s="80" t="s">
+        <v>127</v>
+      </c>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="80"/>
+      <c r="L13" s="80"/>
+      <c r="M13" s="80"/>
+      <c r="N13" s="80"/>
+      <c r="O13" s="80"/>
+      <c r="P13" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="80" t="s">
+        <v>105</v>
+      </c>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="30">
+        <v>0</v>
+      </c>
+      <c r="H14" s="80" t="s">
+        <v>128</v>
+      </c>
+      <c r="I14" s="80"/>
+      <c r="J14" s="80"/>
+      <c r="K14" s="80"/>
+      <c r="L14" s="80"/>
+      <c r="M14" s="80"/>
+      <c r="N14" s="80"/>
+      <c r="O14" s="80"/>
+      <c r="P14" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="80" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15" s="80"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="30">
+        <v>0</v>
+      </c>
+      <c r="H15" s="80" t="s">
+        <v>129</v>
+      </c>
+      <c r="I15" s="80"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="80"/>
+      <c r="M15" s="80"/>
+      <c r="N15" s="80"/>
+      <c r="O15" s="80"/>
+      <c r="P15" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="80" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16" s="80"/>
+      <c r="C16" s="80"/>
+      <c r="D16" s="30">
+        <v>0</v>
+      </c>
+      <c r="H16" s="80" t="s">
+        <v>130</v>
+      </c>
+      <c r="I16" s="80"/>
+      <c r="J16" s="80"/>
+      <c r="K16" s="80"/>
+      <c r="L16" s="80"/>
+      <c r="M16" s="80"/>
+      <c r="N16" s="80"/>
+      <c r="O16" s="80"/>
+      <c r="P16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="80" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="80"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="30">
+        <v>0</v>
+      </c>
+      <c r="H17" s="80" t="s">
+        <v>125</v>
+      </c>
+      <c r="I17" s="80"/>
+      <c r="J17" s="80"/>
+      <c r="K17" s="80"/>
+      <c r="L17" s="80"/>
+      <c r="M17" s="80"/>
+      <c r="N17" s="80"/>
+      <c r="O17" s="80"/>
+      <c r="P17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="80" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="30">
+        <v>0</v>
+      </c>
+      <c r="H18" s="80" t="s">
+        <v>126</v>
+      </c>
+      <c r="I18" s="80"/>
+      <c r="J18" s="80"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="80"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="80"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="80" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="80"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="30">
+        <v>0</v>
+      </c>
+      <c r="H19" s="80" t="s">
+        <v>131</v>
+      </c>
+      <c r="I19" s="80"/>
+      <c r="J19" s="80"/>
+      <c r="K19" s="80"/>
+      <c r="L19" s="80"/>
+      <c r="M19" s="80"/>
+      <c r="N19" s="80"/>
+      <c r="O19" s="80"/>
+      <c r="P19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="80" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" s="80"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="30">
+        <v>0</v>
+      </c>
+      <c r="H20" s="80" t="s">
+        <v>132</v>
+      </c>
+      <c r="I20" s="80"/>
+      <c r="J20" s="80"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="80"/>
+      <c r="M20" s="80"/>
+      <c r="N20" s="80"/>
+      <c r="O20" s="80"/>
+      <c r="P20" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="80" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" s="80"/>
+      <c r="C21" s="80"/>
+      <c r="D21" s="30">
+        <v>0</v>
+      </c>
+      <c r="H21" s="80" t="s">
+        <v>133</v>
+      </c>
+      <c r="I21" s="80"/>
+      <c r="J21" s="80"/>
+      <c r="K21" s="80"/>
+      <c r="L21" s="80"/>
+      <c r="M21" s="80"/>
+      <c r="N21" s="80"/>
+      <c r="O21" s="80"/>
+      <c r="P21" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="80" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" s="80"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="30">
+        <v>0</v>
+      </c>
+      <c r="H22" s="80" t="s">
+        <v>134</v>
+      </c>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="80"/>
+      <c r="M22" s="80"/>
+      <c r="N22" s="80"/>
+      <c r="O22" s="80"/>
+      <c r="P22" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="87" t="s">
+        <v>114</v>
+      </c>
+      <c r="B23" s="87"/>
+      <c r="C23" s="87"/>
+      <c r="D23" s="30"/>
+      <c r="H23" s="80" t="s">
+        <v>135</v>
+      </c>
+      <c r="I23" s="80"/>
+      <c r="J23" s="80"/>
+      <c r="K23" s="80"/>
+      <c r="L23" s="80"/>
+      <c r="M23" s="80"/>
+      <c r="N23" s="80"/>
+      <c r="O23" s="80"/>
+      <c r="P23" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="87"/>
+      <c r="B24" s="87"/>
+      <c r="C24" s="87"/>
+      <c r="D24" s="30">
+        <v>0</v>
+      </c>
+      <c r="H24" s="82" t="s">
+        <v>136</v>
+      </c>
+      <c r="I24" s="82"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="82"/>
+      <c r="N24" s="82"/>
+      <c r="O24" s="82"/>
+      <c r="P24" s="31">
+        <f>SUM(P8:P23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="80" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="80"/>
+      <c r="C25" s="80"/>
+      <c r="D25" s="30">
+        <v>0</v>
+      </c>
+      <c r="H25" s="84" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" s="84"/>
+      <c r="J25" s="84"/>
+      <c r="K25" s="84"/>
+      <c r="L25" s="84"/>
+      <c r="M25" s="84"/>
+      <c r="N25" s="84"/>
+      <c r="O25" s="84"/>
+      <c r="P25" s="32">
+        <f>SUM(D28-P24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="80" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="80"/>
+      <c r="C26" s="80"/>
+      <c r="D26" s="30">
+        <v>0</v>
+      </c>
+      <c r="H26" s="87" t="s">
+        <v>120</v>
+      </c>
+      <c r="I26" s="87"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="87"/>
+      <c r="L26" s="87"/>
+      <c r="M26" s="87"/>
+      <c r="N26" s="87"/>
+      <c r="O26" s="87"/>
+      <c r="P26" s="68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A27" s="82" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" s="82"/>
+      <c r="C27" s="82"/>
+      <c r="D27" s="33">
+        <f>SUM(D9:D26)</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="85" t="s">
+        <v>138</v>
+      </c>
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="86"/>
+      <c r="L27" s="86"/>
+      <c r="M27" s="86"/>
+      <c r="N27" s="86"/>
+      <c r="O27" s="86"/>
+      <c r="P27" s="63"/>
+    </row>
+    <row r="28" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="80" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" s="80"/>
+      <c r="C28" s="80"/>
+      <c r="D28" s="34">
+        <f>SUM(D7+D27)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="76"/>
+      <c r="L29" s="76"/>
+      <c r="M29" s="76"/>
+      <c r="N29" s="76"/>
+      <c r="O29" s="76"/>
+      <c r="P29" s="63"/>
+    </row>
+    <row r="30" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="D30" s="20"/>
+      <c r="H30" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
+      <c r="O30" s="83"/>
+    </row>
+    <row r="31" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D31" s="62">
+        <v>0</v>
+      </c>
+      <c r="H31" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="80"/>
+      <c r="J31" s="80"/>
+      <c r="K31" s="80"/>
+      <c r="L31" s="80"/>
+      <c r="M31" s="80"/>
+      <c r="N31" s="80"/>
+      <c r="O31" s="80"/>
+      <c r="P31" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B32" s="1"/>
+      <c r="D32" s="29">
+        <v>0</v>
+      </c>
+      <c r="H32" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+      <c r="M32" s="80"/>
+      <c r="N32" s="80"/>
+      <c r="O32" s="80"/>
+      <c r="P32" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H33" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="I33" s="82"/>
+      <c r="J33" s="82"/>
+      <c r="K33" s="82"/>
+      <c r="L33" s="82"/>
+      <c r="M33" s="82"/>
+      <c r="N33" s="82"/>
+      <c r="O33" s="82"/>
+      <c r="P33" s="27">
+        <f>SUM(P31:P32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="81" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" s="81"/>
+      <c r="C34" s="81"/>
+      <c r="D34" s="28"/>
+      <c r="H34" s="84" t="s">
+        <v>139</v>
+      </c>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="84"/>
+      <c r="O34" s="84"/>
+      <c r="P34" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="80" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="30">
+        <v>0</v>
+      </c>
+      <c r="H35" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="I35" s="82"/>
+      <c r="J35" s="82"/>
+      <c r="K35" s="82"/>
+      <c r="L35" s="82"/>
+      <c r="M35" s="82"/>
+      <c r="N35" s="82"/>
+      <c r="O35" s="82"/>
+      <c r="P35" s="27">
+        <f>P33-P34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="80" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" s="80"/>
+      <c r="C36" s="80"/>
+      <c r="D36" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="1"/>
+      <c r="D37" s="28"/>
+      <c r="H37" s="4"/>
+      <c r="P37" s="21"/>
+    </row>
+    <row r="38" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P38" s="21"/>
+    </row>
+    <row r="39" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="29">
+        <v>0</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="P39" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H40" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="P40" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H41" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P41" s="27">
+        <f>SUM(P39:P40)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H42" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P42" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="P43" s="27">
+        <f>P41-P42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:16" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="28"/>
+      <c r="P45" s="27"/>
+    </row>
+    <row r="46" spans="1:16" ht="11.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="10"/>
+    </row>
+    <row r="50" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B50" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C50" s="76"/>
+      <c r="D50" s="76"/>
+      <c r="E50" s="76"/>
+      <c r="F50" s="76"/>
+      <c r="G50" s="76"/>
+      <c r="H50" s="76"/>
+      <c r="I50" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="J50" s="75" t="s">
+        <v>151</v>
+      </c>
+      <c r="K50" s="75"/>
+    </row>
+    <row r="51" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B51" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" s="76"/>
+      <c r="D51" s="76"/>
+      <c r="E51" s="76"/>
+      <c r="F51" s="76"/>
+      <c r="G51" s="76"/>
+      <c r="H51" s="76"/>
+      <c r="I51" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="J51" s="75" t="s">
+        <v>151</v>
+      </c>
+      <c r="K51" s="75"/>
+    </row>
+    <row r="52" spans="1:11" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B52" s="75" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="76"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="J52" s="75" t="s">
+        <v>151</v>
+      </c>
+      <c r="K52" s="75"/>
+    </row>
+    <row r="53" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="12"/>
-[...311 lines deleted...]
-      <c r="H24" s="5" t="s">
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="P24" s="37">
-[...386 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="B56:D56"/>
+  <mergeCells count="62">
+    <mergeCell ref="H23:O23"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I5:N5"/>
-    <mergeCell ref="B55:D55"/>
-    <mergeCell ref="J28:N28"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="H14:O14"/>
+    <mergeCell ref="H15:O15"/>
+    <mergeCell ref="H16:O16"/>
+    <mergeCell ref="H17:O17"/>
+    <mergeCell ref="H18:O18"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="H8:O8"/>
+    <mergeCell ref="H9:O9"/>
+    <mergeCell ref="H10:O10"/>
+    <mergeCell ref="H11:O11"/>
+    <mergeCell ref="H12:O12"/>
+    <mergeCell ref="H13:O13"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="H19:O19"/>
+    <mergeCell ref="H20:O20"/>
+    <mergeCell ref="H21:O21"/>
+    <mergeCell ref="H22:O22"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="H27:O27"/>
+    <mergeCell ref="H24:O24"/>
+    <mergeCell ref="H25:O25"/>
+    <mergeCell ref="H26:O26"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A26:C26"/>
     <mergeCell ref="A25:C25"/>
-    <mergeCell ref="J29:O29"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B3:O3"/>
+    <mergeCell ref="B1:O1"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="H35:O35"/>
+    <mergeCell ref="H29:O29"/>
+    <mergeCell ref="H31:O31"/>
+    <mergeCell ref="H30:O30"/>
+    <mergeCell ref="H32:O32"/>
+    <mergeCell ref="H33:O33"/>
+    <mergeCell ref="H34:O34"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B50:H50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="J52:K52"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.25" bottom="0.25" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>SLP-4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SDE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Report and Claim for School Food Services Programs</dc:title>
-  <dc:subject>Report and Claim for School Food Services Programs</dc:subject>
+  <dc:title>SLP-4 Form</dc:title>
+  <dc:subject>SLP-4 Form</dc:subject>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>