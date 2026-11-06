--- v0 (2026-07-09)
+++ v1 (2026-11-06)
@@ -16,150 +16,147 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId34"/>
+    <p:notesMasterId r:id="rId32"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="302" r:id="rId2"/>
     <p:sldId id="303" r:id="rId3"/>
     <p:sldId id="304" r:id="rId4"/>
     <p:sldId id="313" r:id="rId5"/>
-    <p:sldId id="314" r:id="rId6"/>
-    <p:sldId id="318" r:id="rId7"/>
+    <p:sldId id="319" r:id="rId6"/>
+    <p:sldId id="317" r:id="rId7"/>
     <p:sldId id="316" r:id="rId8"/>
-    <p:sldId id="317" r:id="rId9"/>
-[...23 lines deleted...]
-    <p:sldId id="289" r:id="rId33"/>
+    <p:sldId id="320" r:id="rId9"/>
+    <p:sldId id="321" r:id="rId10"/>
+    <p:sldId id="322" r:id="rId11"/>
+    <p:sldId id="323" r:id="rId12"/>
+    <p:sldId id="324" r:id="rId13"/>
+    <p:sldId id="325" r:id="rId14"/>
+    <p:sldId id="326" r:id="rId15"/>
+    <p:sldId id="327" r:id="rId16"/>
+    <p:sldId id="328" r:id="rId17"/>
+    <p:sldId id="329" r:id="rId18"/>
+    <p:sldId id="330" r:id="rId19"/>
+    <p:sldId id="332" r:id="rId20"/>
+    <p:sldId id="331" r:id="rId21"/>
+    <p:sldId id="333" r:id="rId22"/>
+    <p:sldId id="334" r:id="rId23"/>
+    <p:sldId id="335" r:id="rId24"/>
+    <p:sldId id="336" r:id="rId25"/>
+    <p:sldId id="337" r:id="rId26"/>
+    <p:sldId id="338" r:id="rId27"/>
+    <p:sldId id="339" r:id="rId28"/>
+    <p:sldId id="341" r:id="rId29"/>
+    <p:sldId id="340" r:id="rId30"/>
+    <p:sldId id="289" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-      <p:regular r:id="rId35"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId38"/>
+      <p:regular r:id="rId33"/>
+      <p:bold r:id="rId34"/>
+      <p:italic r:id="rId35"/>
+      <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -1449,163 +1446,163 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15987" autoAdjust="0"/>
-    <p:restoredTop sz="82974" autoAdjust="0"/>
+    <p:restoredLeft sz="15997" autoAdjust="0"/>
+    <p:restoredTop sz="82930" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="62" d="100"/>
+          <a:sy n="62" d="100"/>
         </p:scale>
-        <p:origin x="252" y="138"/>
+        <p:origin x="1236" y="66"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-12468"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="120" d="100"/>
         <a:sy n="120" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="70" d="100"/>
         <a:sy n="70" d="100"/>
       </p:scale>
       <p:origin x="0" y="-2232"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Book1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\s1prdsan01.ed.sc.org\offices\MedicaidServices\SDAC\SDAC%20Poverty%20Index%20and%20Indirect%20Cost\Poverty%20Index%20Report\FY26\Poverty%20Index%20Report-%20April%202026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:defRPr sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0"/>
-              <a:t>March 2025</a:t>
+              <a:rPr lang="en-US" sz="4800"/>
+              <a:t>April 2026</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+            <a:defRPr sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:view3D>
       <c:rotX val="30"/>
       <c:rotY val="0"/>
       <c:depthPercent val="100"/>
       <c:rAngAx val="0"/>
     </c:view3D>
     <c:floor>
       <c:thickness val="0"/>
       <c:spPr>
@@ -1624,450 +1621,224 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:sideWall>
     <c:backWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:backWall>
     <c:plotArea>
       <c:layout/>
       <c:pie3DChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
-          <c:tx>
-[...9 lines deleted...]
-          </c:tx>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ln w="25400">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
               <a:sp3d contourW="25400">
                 <a:contourClr>
                   <a:schemeClr val="lt1"/>
                 </a:contourClr>
               </a:sp3d>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-A37A-479B-BD2F-E8B424CC94E1}"/>
+                <c16:uniqueId val="{00000001-8CBB-4A4D-A3FD-98C28D85D488}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln w="25400">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
               <a:sp3d contourW="25400">
                 <a:contourClr>
                   <a:schemeClr val="lt1"/>
                 </a:contourClr>
               </a:sp3d>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-A37A-479B-BD2F-E8B424CC94E1}"/>
+                <c16:uniqueId val="{00000003-8CBB-4A4D-A3FD-98C28D85D488}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:defRPr sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="35000"/>
                       <a:lumOff val="65000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:round/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>Sheet1!$A$2:$A$3</c:f>
+              <c:f>Sheet1!$A$1:$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Enrolled</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Not Enrolled</c:v>
                 </c:pt>
               </c:strCache>
-              <c:extLst/>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$2:$B$3</c:f>
+              <c:f>Sheet1!$A$2:$B$2</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>0.61400363395082203</c:v>
+                  <c:v>0.60950000000000004</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.38599636604917797</c:v>
+                  <c:v>0.29049999999999998</c:v>
                 </c:pt>
               </c:numCache>
-              <c:extLst/>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-A37A-479B-BD2F-E8B424CC94E1}"/>
-[...215 lines deleted...]
-              <c16:uniqueId val="{00000009-A37A-479B-BD2F-E8B424CC94E1}"/>
+              <c16:uniqueId val="{00000004-8CBB-4A4D-A3FD-98C28D85D488}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
       </c:pie3DChart>
       <c:spPr>
         <a:noFill/>
-        <a:ln w="25400">
+        <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr rtl="0">
-            <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+          <a:pPr>
+            <a:defRPr sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
@@ -2718,51 +2489,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2990,91 +2761,91 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -3186,60 +2957,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599432287"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2835248714"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3249,81 +3020,109 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SNT payments are identified as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Sub Fund 800, Revenue Code 1930 Special Needs Transportation in June </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>and December.</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2835248714"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="908351822"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3362,51 +3161,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>from display</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>32</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1665185878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3700,161 +3499,120 @@
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2620658577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
-[...16 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1605651701"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3633035687"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3864,72 +3622,75 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>AMEND (SDE: DHEC - Comprehensive Health Assessment) Requires school districts to seek reimbursement for health and social services provided in the Medicaid program. Prohibits reimbursements from being used to supplant existing funds. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2870318701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3969,60 +3730,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3633035687"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="18984045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4062,51 +3823,51 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="18984045"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1186351110"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4137,60 +3898,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1186351110"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599432287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -4868,51 +4629,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5644,51 +5405,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6202,51 +5963,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7533,51 +7294,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8502,51 +8263,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8814,51 +8575,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9157,51 +8918,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9493,51 +9254,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9950,51 +9711,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10370,51 +10131,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -10731,51 +10492,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -11032,51 +10793,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -11303,51 +11064,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -11634,51 +11395,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -12162,51 +11923,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -12466,51 +12227,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -12903,171 +12664,163 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="5486400" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="2700" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/medicaid-information/medicaid-services-reimbursement/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
-[...6 lines deleted...]
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -13116,61 +12869,57 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B099F854-9284-7C19-F74C-100A35BAADE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>District Finance Coordinators</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Presented By: Marquita Taylor, Ophelia McClary</a:t>
-[...9 lines deleted...]
-              <a:t>2025</a:t>
+              <a:t>Presented By: Marquita Taylor &amp; Sylvia Tutt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>August 21, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content PlacehCDE banner logo" descr="2024 South Carolina Department of Education banner logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8433567-76C1-EC93-B632-9F436514586A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -13179,675 +12928,290 @@
             <a:ext cx="9601200" cy="1920240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1840523647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3620F41A-5B3C-5CDE-C17A-FFEC295257D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89CFB4EA-C603-93C3-8F4D-E6B2AA0C5A3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>School-Based Medicaid Programs &amp; Services</a:t>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>Medicaid Reimbursement is available for the following School-Based Rehabilitative Services:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD74B203-258F-C332-3D60-A7F443F1BC66}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BDD638E-5F28-5010-BC91-F9118172FD7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="2175347"/>
-            <a:ext cx="14473428" cy="7006753"/>
+            <a:off x="936137" y="2568853"/>
+            <a:ext cx="15370663" cy="6232247"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speech Therapy (ST)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Physical Therapy (PT)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Occupational Therapy (OT)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Audiology (AUD)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Nursing Services for Children Under 21</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Orientation &amp; Mobility (O&amp;M)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
-[...13 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Medicaid Adolescent Pregnancy Prevention Services (MAPPS)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Special Needs Transportation (SNT)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>School District Administration Claiming (SDAC)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Telemedicine (Facility Fee)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Autism Spectrum Disorder (ASD)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4190511718"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1145535600"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 8">
-[...335 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79DAE1B6-E132-3F53-871B-DFDA5F34A3D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="547687"/>
             <a:ext cx="16404336" cy="1097280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>SCDE Telemedicine</a:t>
+              <a:t>School-Based Telehealth</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3069FBE0-554A-07D1-2F8E-3885B86E8359}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2019300"/>
             <a:ext cx="6320028" cy="7315200"/>
           </a:xfrm>
@@ -13887,99 +13251,105 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The program treats common childhood illnesses including sore throat, rashes, and chronic diseases such as asthma.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>If the student’s condition cannot be diagnosed via telehealth, the provider will work with the family to connect them to an in-person provider.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A map of South Carolina listed by cuonty of school based telehealth programs">
+          <p:cNvPr id="5" name="Picture 4" descr="Picture of the State of South Carolina in Blue with the SC Statewide School-Based Telehealth Network">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{961798F9-FC7D-3819-CCA8-AAD9E8CDDA08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect l="1642" t="2151" r="-2" b="-2"/>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7848600" y="2019300"/>
             <a:ext cx="8458201" cy="7315200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3423710212"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D52AE34-C1F8-9D4C-B5C1-B4696D6E07E7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8">
@@ -14081,51 +13451,51 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Rehabilitative Behavioral Health Services (RBHS)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="54505455"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A1CA3C-8BE1-81EB-2B65-ADE92A456C68}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -14302,51 +13672,51 @@
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Family Support (FS)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1583151980"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8AA56D3-CE1E-EB38-7923-AF281C4D1A90}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8">
@@ -14448,51 +13818,51 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>School District Administrative Claiming (SDAC)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3256969800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6258468E-F27D-7B37-2ADB-FA02C11A44E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14573,97 +13943,97 @@
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Results of the surveys determine the percentage of reimbursable activities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2062552261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E222EC3A-8F1F-6DB3-7F1A-7D75F4781769}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38CB52F1-8E2D-43F5-9D1D-D90EAE61EDB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>SDAC - continued</a:t>
+              <a:t>SDAC (continued)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D689E581-152B-736E-0C60-8C918754D642}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2175347"/>
             <a:ext cx="15235428" cy="5975668"/>
           </a:xfrm>
@@ -14694,104 +14064,104 @@
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>An invoice is generated for each school district, electronically signed by the district’s finance coordinator, and submitted to the SCDHHS for payment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4074648218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1275CC1-BF6B-298E-3126-27539E64B0A6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C0CE524-7DA5-1EF6-6891-B51D6B26EBBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="480060"/>
+            <a:off x="918972" y="547687"/>
             <a:ext cx="16404336" cy="1097280"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>SDAC – (continued)</a:t>
+              <a:t>SDAC - continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98B34018-FCDA-8855-8A78-5B7B101A844C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2247900"/>
             <a:ext cx="5862828" cy="7010400"/>
           </a:xfrm>
@@ -14822,51 +14192,51 @@
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>After the quarter ends, each district enters their cost information for the quarter (salaries, purchased services, other non-federal costs, etc.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>An invoice is generated for each school district, electronically signed by the district’s finance coordinator, and submitted to the SCDHHS for payment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="An example of a school district administrative claiming invoice">
+          <p:cNvPr id="4" name="Picture 3" descr="picture of South Carolina School District Administrative Claiming Invoice">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C953BAC0-1526-B585-6D42-DA04FC8BB15C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect r="5747" b="-7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -14876,387 +14246,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="445049813"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...335 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B22D5A-714B-6BBC-EA25-AA498230EAF0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
@@ -15309,94 +14343,94 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Participants</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1600200" lvl="1" indent="-571500">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Complete Surveys</a:t>
+              <a:t>Complete Samples</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>District Coordinator</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Develop Personnel Roster</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Train Participants</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Review Surveys for Accuracy</a:t>
+              <a:t>Review Sample Responses for Accuracy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ensure Participants have access to the SDAC application</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Finance Coordinator</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
@@ -15406,69 +14440,69 @@
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Enter Cost Information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Review Invoice for Accuracy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Sign and Return Invoice</a:t>
+              <a:t>Electronically Sign and Return Invoice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3788350851"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE50DA1B-BB80-4FAC-8D1E-430DA0536FAB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8">
@@ -15570,51 +14604,387 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Special Needs Transportation (SNT)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3071242544"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD815F20-C0C6-EFC7-29B7-09E9CCA186ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>Agenda</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44A1C43E-2C31-98E4-C95D-A11511A694EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6446520" y="1500160"/>
+            <a:ext cx="10922508" cy="6891052"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What is Medicaid?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Why Medicaid in Education? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Medicaid Funding </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Billable Medicaid Services </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>School-Based Medicaid Programs/Services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>School-Based Rehabilitative Therapy Services (SBRS) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Rehabilitative Behavioral Health Services (RBHS) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>School District Administrative Claiming (SDAC) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Special Needs Transportation (SNT)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Reimbursement</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Contracts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr defTabSz="914400">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>District Review of Medicaid Reimbursement Data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3331359823"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D3B8EA6-9A82-72A8-9391-A2D16E789783}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15742,51 +15112,51 @@
           <a:xfrm>
             <a:off x="8382000" y="2247900"/>
             <a:ext cx="7772400" cy="5829300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2975119364"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1240F4F-E44A-10FF-4E08-1E865FA5C82E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15895,51 +15265,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2F3D4C"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Up to 3 trips per day</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1816429302"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E9B591-B615-4F09-EFAA-9B585D9C0EF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16063,51 +15433,51 @@
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Once the state match is paid, SCDE keeps 50% and distributes 50% of the federal share to districts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1032694422"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{285486DE-3362-A494-46C9-1D20FAFF7BB6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8">
@@ -16209,866 +15579,648 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Reimbursement</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4133563977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A59348-4A44-712F-1042-BCCCBEA842A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="547687"/>
+            <a:ext cx="14625828" cy="709613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SC School District Reimbursement FY24 and FY25</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="Picture of SC School District Reimbursement Fiscal Year 2024 and 2025">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51972622-4028-81E6-8A91-02E781ACEFF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918971" y="1409700"/>
+            <a:ext cx="14625829" cy="8106750"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3088225517"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{542C5BD8-50C5-F9C7-F771-1B6BE173E258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fluctuations in Medicaid Reimbursement</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DF966E4-BB12-CEF8-6600-C4397F2A534A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Factors that influence Medicaid reimbursement are:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Districts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> decision to bill for a service</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Staffing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Incorrect billing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third Party Liability (TPL)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Managed Care Organization (MCO) involvement</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Student Enrollment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1914241936"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A59348-4A44-712F-1042-BCCCBEA842A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5C42502-3FF0-09CA-5D08-46BDCE96905A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Reimbursement FY23 and FY24</a:t>
+              <a:t>RBHS Claim Submission</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7272542E-2F2F-3D2A-E514-A8D7A5727FB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...17 lines deleted...]
-      </p:pic>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>FFS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Submit claims directly to SCDHHS via SCDHHS Web Tool</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>MCO (for RBHS)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Healthy Blue by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>BlueChoice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> of SC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Absolute Total Care (ATC)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Molina Healthcare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>First Choice by Select Health</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Humana (effective July 1, 2021)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3088225517"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3350164023"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{542C5BD8-50C5-F9C7-F771-1B6BE173E258}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80CDDF44-1A22-1038-C4AA-EBCA121340D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Fluctuations in Medicaid Reimbursement</a:t>
+              <a:t>Ways to Maximize Reimbursement</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DF966E4-BB12-CEF8-6600-C4397F2A534A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9442962F-FD35-F549-F5D2-7B527725EFD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-          <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...8 lines deleted...]
-              <a:t> decision to bill for a service</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Provide IEP services as required</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Staffing</a:t>
+              <a:t>Provide non-IEP services, as necessary</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Incorrect billing</a:t>
+              <a:t>Capture all services provided in billing application/medical records</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Third Party Liability (TPL)</a:t>
+              <a:t>For students with Medicaid insurance, be sure to receive Medicaid numbers and consent from parents/guardians</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Managed Care Organization (MCO) involvement</a:t>
+              <a:t>In a timely manner, accurately capture billing information and submit to Medicaid</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Student Enrollment</a:t>
-[...333 lines deleted...]
-              <a:t>In a timely manner, accurately capture billing information and submit to Medicaid</a:t>
+              <a:t>Utilize all sections of the SDAC cost reports</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="614432954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...234 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A708756-F881-8E2D-99D3-384748B1875B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8">
@@ -17170,51 +16322,51 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>District Reimbursement Data</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="303298373"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7E04BAB-128F-0A37-3A1A-486E5F61C00D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17262,107 +16414,342 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2247900"/>
             <a:ext cx="2738628" cy="6361229"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Districts’ Medicaid reimbursement data is readily available via the Finance section of the SCDE </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
-                <a:hlinkClick r:id="rId2"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>website</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="Medicaid Services Reimbursement Form is on finance's web page">
+          <p:cNvPr id="5" name="Picture 4" descr="Screen shot of web page of Medicaid Services Reimbursement Form">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926E9D53-CEFD-C8D9-0BF4-5378AAD498B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:srcRect l="152" t="-1" r="16907" b="2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3962400" y="2019300"/>
             <a:ext cx="12725400" cy="7359069"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4173239037"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="711606"/>
+            <a:ext cx="16450056" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>What is Medicaid?</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68B022E1-A8D3-3A4F-59B2-610E7DADD22A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Medicaid is a joint federal and state program that provides health coverage to millions of Americans, including</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>eligible low-income adults, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>children, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>pregnant women, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>elderly adults, and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>people with disabilities.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2151234164"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D376D9-A94D-5CA8-D27B-EF5E49AA773F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17454,51 +16841,51 @@
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>What is Medicaid? -continued</a:t>
+              <a:t>What is Medicaid? (continued)</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D01886E-763E-D822-22BE-2CF0CAEA2314}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -17515,912 +16902,1075 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Medicaid is a state administered health insurance program that is guided by federal requirements. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="457200" indent="-457200">
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Centers for Medicare and Medicaid (CMS) </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t>Department of Health and Human Services (DHHS)</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F3D4C"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Medicaid is different in each state.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1485900" lvl="1" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Within federal guidelines, the state decides </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>eligibility requirements, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>service array,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>rates, and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>policy and procedures.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="2F3D4C"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4194617904"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F4D5E93-6BD1-D915-7F95-DEFD5A6F85EF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{318CA904-E8EB-A2EE-23A1-D173E0FFE4A8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 2">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1">
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE3DA71-A9A2-52A5-3820-8E272D58C30D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...13 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...4 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...31 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Medicaid  Funding</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC551B8C-E36C-DD85-33AE-BE36E7BC7E79}"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3463656C-78FF-99BF-61A4-C9DB012826CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="2175347"/>
+            <a:ext cx="14473428" cy="5254153"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>Medicaid is a jointly funded program (state and federal).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...10 lines deleted...]
-              </a:spcBef>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>National Expenditures – $908.8 billion*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...12 lines deleted...]
-              <a:buChar char="o"/>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>SC Expenditures - $8.87 billion*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...64 lines deleted...]
-              <a:t>policy and procedures.</a:t>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>School Districts - $33.4 million*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>*Amounts as of FY 2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F649A92-14F9-5556-9277-B9219479C43F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="9117568"/>
+            <a:ext cx="14706600" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Source: NHE Fact Sheet | https://www.cms.gov/data-research/statistics-trends-and-reports/national-health-expenditure-data/nhe-fact-sheetCMS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4272416617"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1894687719"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F6E8AD3-6EAE-5240-008C-EA951925A7AA}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A0AD21-7AFC-0BF6-4B19-F10D238E3F71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Why Medicaid in Education? </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D826D886-E758-9B01-9AE9-66E4855E50A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="547687"/>
-            <a:ext cx="16450056" cy="1097280"/>
+            <a:off x="918972" y="2175347"/>
+            <a:ext cx="14473428" cy="5975668"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>SC Medicaid/CHIP Enrollment</a:t>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>Congress changed the Medicaid rules to permit school districts to seek Medicaid reimbursement for medical services in an Individualized Education Program (IEP). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:t>Additionally, the South Carolina Legislature mandated that school districts maximize Medicaid reimbursement.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...20 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1E6609-1849-5DC7-43E8-5E77A3C48948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1859707" y="2166068"/>
-[...20 lines deleted...]
-            <a:ext cx="7386828" cy="419100"/>
+            <a:off x="1143000" y="9224546"/>
+            <a:ext cx="9655444" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:noAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="fr-FR" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: South</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Carolina FY 2025 Proviso Changes Sec 1.2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3560591323"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1283387375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4B1EF32-CD37-9423-D979-8F872696293E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Percentage of Students Enrolled in Medicaid Statewide</a:t>
+              <a:t>Percentage of South Carolina  Students Enrolled in Medicaid</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71362B7-27BF-F0B9-C46D-7161C215E3F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1447800" y="9148346"/>
             <a:ext cx="3886200" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Source: SC Revenue and Fiscal Affairs</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Chart 5" descr="Pie Chart of percentage of South Carolina Students Enrolled and not enrolled in Medicaid">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07DBE67-0515-EC27-9452-031CB4971CF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="55401970"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="3352800" y="2171700"/>
+          <a:ext cx="10972800" cy="6976646"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1843663893"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F555E6-4D0B-4499-EC29-28C73E7C3915}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A0AD21-7AFC-0BF6-4B19-F10D238E3F71}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3620F41A-5B3C-5CDE-C17A-FFEC295257D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Why Medicaid in Education? </a:t>
+              <a:t>School-Based Medicaid Programs &amp; Services</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D826D886-E758-9B01-9AE9-66E4855E50A6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD74B203-258F-C332-3D60-A7F443F1BC66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2175347"/>
-            <a:ext cx="14473428" cy="5975668"/>
+            <a:ext cx="14473428" cy="7006753"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...54 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>School-Based Rehabilitative Therapy Services (SBRS)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Rehabilitative Behavioral Health Services (RBHS)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>School District Administrative Claiming (SDAC)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Special Needs Transportation (SNT)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Telehealth (facility fee)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Medicaid Adolescent Pregnancy Prevention Services (MAPPS)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>COVID - 19 Testing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628646" indent="-571500" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Autism Spectrum Disorder (ASD)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1283387375"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4190511718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE3DA71-A9A2-52A5-3820-8E272D58C30D}"/>
+          <p:cNvPr id="9" name="Content Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D244106-A588-D8A8-DD3B-D999EA91DACF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...27 lines deleted...]
-            <p:ph idx="1"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="2175347"/>
-[...73 lines deleted...]
-            <a:ext cx="14706600" cy="369332"/>
+            <a:off x="4191000" y="1817688"/>
+            <a:ext cx="9982200" cy="5230812"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Source: NHE Fact Sheet | https://www.cms.gov/data-research/statistics-trends-and-reports/national-health-expenditure-data/nhe-fact-sheetCMS</a:t>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="6600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="2F3D4C"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="7200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="2F3D4C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>School-Based Rehabilitative Services (SBRS)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1894687719"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3797047552"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
   <a:themeElements>
     <a:clrScheme name="SCDE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FCEFD8"/>
       </a:lt2>
@@ -19027,120 +18577,124 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>powerpoint_light</Template>
   <TotalTime></TotalTime>
-  <Words>1378</Words>
+  <Words>1412</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>199</Paragraphs>
-  <Slides>32</Slides>
+  <Paragraphs>197</Paragraphs>
+  <Slides>30</Slides>
   <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="37" baseType="lpstr">
+    <vt:vector size="35" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>Understanding Medicaid Finance Boot Camp</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>What is Medicaid?</vt:lpstr>
-      <vt:lpstr>What is Medicaid? -continued</vt:lpstr>
       <vt:lpstr>What is Medicaid? (continued)</vt:lpstr>
-      <vt:lpstr>SC Medicaid/CHIP Enrollment</vt:lpstr>
-      <vt:lpstr>Percentage of Students Enrolled in Medicaid Statewide</vt:lpstr>
+      <vt:lpstr>Medicaid  Funding</vt:lpstr>
       <vt:lpstr>Why Medicaid in Education? </vt:lpstr>
-      <vt:lpstr>Medicaid  Funding</vt:lpstr>
+      <vt:lpstr>Percentage of South Carolina  Students Enrolled in Medicaid</vt:lpstr>
       <vt:lpstr>School-Based Medicaid Programs &amp; Services</vt:lpstr>
       <vt:lpstr> School-Based Rehabilitative Services (SBRS)</vt:lpstr>
       <vt:lpstr>Medicaid Reimbursement is available for the following School-Based Rehabilitative Services:</vt:lpstr>
-      <vt:lpstr>SCDE Telemedicine</vt:lpstr>
+      <vt:lpstr>School-Based Telehealth</vt:lpstr>
       <vt:lpstr> Rehabilitative Behavioral Health Services (RBHS)</vt:lpstr>
       <vt:lpstr>Rehabilitative Behavioral Health Services</vt:lpstr>
       <vt:lpstr> School District Administrative Claiming (SDAC)</vt:lpstr>
       <vt:lpstr>SDAC</vt:lpstr>
+      <vt:lpstr>SDAC (continued)</vt:lpstr>
       <vt:lpstr>SDAC - continued</vt:lpstr>
-      <vt:lpstr>SDAC – (continued)</vt:lpstr>
       <vt:lpstr>District Responsibilities for SDAC</vt:lpstr>
       <vt:lpstr> Special Needs Transportation (SNT)</vt:lpstr>
       <vt:lpstr>SNT</vt:lpstr>
       <vt:lpstr>SNT - continued</vt:lpstr>
       <vt:lpstr>SNT Claims Process</vt:lpstr>
       <vt:lpstr> Reimbursement</vt:lpstr>
-      <vt:lpstr>Reimbursement FY23 and FY24</vt:lpstr>
+      <vt:lpstr>SC School District Reimbursement FY24 and FY25</vt:lpstr>
       <vt:lpstr>Fluctuations in Medicaid Reimbursement</vt:lpstr>
       <vt:lpstr>RBHS Claim Submission</vt:lpstr>
       <vt:lpstr>Ways to Maximize Reimbursement</vt:lpstr>
       <vt:lpstr> District Reimbursement Data</vt:lpstr>
       <vt:lpstr>View District Reimbursement</vt:lpstr>
       <vt:lpstr>ed.sc.gov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>South Carolina Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Medicaid - SCDE Finance Boot Camp</dc:title>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>