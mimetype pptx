--- v0 (2026-07-08)
+++ v1 (2026-11-05)
@@ -25,55 +25,56 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId14"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="302" r:id="rId2"/>
     <p:sldId id="303" r:id="rId3"/>
     <p:sldId id="304" r:id="rId4"/>
     <p:sldId id="305" r:id="rId5"/>
     <p:sldId id="306" r:id="rId6"/>
     <p:sldId id="307" r:id="rId7"/>
     <p:sldId id="308" r:id="rId8"/>
     <p:sldId id="310" r:id="rId9"/>
     <p:sldId id="311" r:id="rId10"/>
     <p:sldId id="309" r:id="rId11"/>
     <p:sldId id="289" r:id="rId12"/>
@@ -1384,63 +1385,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15021" autoAdjust="0"/>
     <p:restoredTop sz="82974" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="54" d="100"/>
-          <a:sy n="54" d="100"/>
+          <a:sx n="60" d="100"/>
+          <a:sy n="60" d="100"/>
         </p:scale>
-        <p:origin x="1428" y="90"/>
+        <p:origin x="204" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-12468"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="120" d="100"/>
         <a:sy n="120" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -1549,51 +1550,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{598C2B4A-534F-4F1F-A904-825A11F8CCBC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{641EC9A8-773A-4BA7-2109-AF376D67F9AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1730,51 +1731,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2930,51 +2931,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -3706,51 +3707,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -4264,51 +4265,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5595,51 +5596,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6564,51 +6565,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6876,51 +6877,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7219,51 +7220,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7555,51 +7556,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8012,51 +8013,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8432,51 +8433,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -8793,51 +8794,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9094,51 +9095,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9365,51 +9366,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -9696,51 +9697,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10224,51 +10225,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10528,51 +10529,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/12/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -11086,57 +11087,57 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B099F854-9284-7C19-F74C-100A35BAADE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Finance Boot Camp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Henry Gunter, Deputy General Counsel</a:t>
-[...5 lines deleted...]
-              <a:t>August 22, 2025</a:t>
+              <a:t>Todd Atwater, General Counsel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>August 21, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content PlacehCDE banner logo" descr="2024 South Carolina Department of Education banner logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8433567-76C1-EC93-B632-9F436514586A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:lum bright="70000" contrast="-70000"/>
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
@@ -11229,63 +11230,63 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC9CFC9-F21A-0280-4C59-B37A602E08C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Henry Gunter</a:t>
+              <a:t>Todd Atwater</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Deputy General Counsel</a:t>
+              <a:t>General Counsel</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>vhgunter@ed.sc.gov</a:t>
+              <a:t>tkatwater@ed.sc.gov</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3429220525"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11388,51 +11389,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{995D9A73-C690-3A20-DB37-1C83F7DCE1E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>The first thing we do is, let’s kill all the lawyers.” – William Shakespeare, Henry VI</a:t>
+              <a:t>The first kill all the lawyers.” – William Shakespeare, Henry VI</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>I am providing general information about the Ethics Act and cannot provide you with legal advice. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>When in doubt, contact:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1485900" lvl="1" indent="-457200"/>
             <a:r>
@@ -11966,129 +11967,134 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Rules of Conduct</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E16827-2621-14A1-3E6C-7536E98908FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="2019300"/>
+            <a:ext cx="16450056" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>Section 8-13-700, et al. rules of conduct</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>May not use official office/position to obtain an economic interest for himself, a family member, an individual with whom he is associated, or a business with whom he is associated.  §8-13-700(A).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>Recusal provisions for conflicts. §8-13-700(B).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>May not receive or give anything of value with intent to influence (Anti-Bribery Statute).  §8-13-705.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>May not accept an honorarium for speaking engagements in one’s official capacity.  May accept payment for actual expenses.  §8-13-715.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>May not accept additional money for assistance given while performing one’s duty.  §8-13-720.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>May not use confidential information gained through employment for personal gain.   §8-13-725.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3900" dirty="0"/>
+              <a:rPr lang="en-US" sz="5100" dirty="0"/>
               <a:t>Representation prohibitions.  §8-13-740.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1627911130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -12127,51 +12133,56 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Rules of Conduct </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8132F46-16D1-3665-535D-2D23C606C79E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="2175346"/>
+            <a:ext cx="16450056" cy="6930553"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>8. May not cause the employment, promotion, or transfer of a family member to a position in which one supervises.  Prohibits discipline of one’s family member.  §8-13-750.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>9. Post employment restrictions.  §8-13-755. (Government lawyers see Rule 407 of Appellate Court Rules, Rule 1.11 Successive Government &amp; Private Employment).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>10. Breach of ethical standards for an employee participating in procurement to resign and accept employment with a person contracting with the governmental body.  §8-13-760.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>11. May not use government personnel/materials in an election campaign.  §8-13-765.</a:t>
@@ -12240,90 +12251,95 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Accepting Things of Value</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070A4D36-8F73-6ECF-777A-4D0E0A06FFA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="2175346"/>
+            <a:ext cx="16450056" cy="6320953"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>One of most common quandaries for state and district employees.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>A public employee cannot accept anything of value offered </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" i="1" dirty="0"/>
               <a:t>with the intent to influence </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>the discharge of their official responsibilities.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>In general, “anything of value” is a very broad term. However, it does not apply to promotional items not exceeding $10 in value, educational material of nominal value, honorary degrees, promotional or marketing materials offered to the general public, and personalized plaques or trophies not exceeding $150 in value. </a:t>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>In general, “anything of value” is a very broad term. However, it does not apply to promotional items not exceeding $25 in value, educational material of nominal value, honorary degrees, promotional or marketing materials offered to the general public, and personalized plaques or trophies not exceeding $150 in value. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2276800138"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13405,89 +13421,95 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>powerpoint_dark (1)</Template>
   <TotalTime></TotalTime>
-  <Words>905</Words>
+  <Words>897</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>75</Paragraphs>
   <Slides>11</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>The South Carolina Ethics Act</vt:lpstr>
       <vt:lpstr>Disclaimer</vt:lpstr>
       <vt:lpstr>The Ethics, Government Accountability, and Campaign Reform Act of 1991</vt:lpstr>
       <vt:lpstr>State Ethics Act Definitions</vt:lpstr>
       <vt:lpstr>School Administrators and the Ethics Act</vt:lpstr>
       <vt:lpstr>Rules of Conduct</vt:lpstr>
       <vt:lpstr>Rules of Conduct </vt:lpstr>
       <vt:lpstr>Accepting Things of Value</vt:lpstr>
       <vt:lpstr>Statement of Economic Interest</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
       <vt:lpstr>ed.sc.gov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>South Carolina Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>