--- v0 (2026-07-08)
+++ v1 (2026-10-31)
@@ -46,55 +46,56 @@
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="302" r:id="rId2"/>
     <p:sldId id="303" r:id="rId3"/>
     <p:sldId id="299" r:id="rId4"/>
     <p:sldId id="304" r:id="rId5"/>
     <p:sldId id="313" r:id="rId6"/>
     <p:sldId id="311" r:id="rId7"/>
     <p:sldId id="314" r:id="rId8"/>
     <p:sldId id="310" r:id="rId9"/>
     <p:sldId id="315" r:id="rId10"/>
     <p:sldId id="316" r:id="rId11"/>
     <p:sldId id="317" r:id="rId12"/>
     <p:sldId id="318" r:id="rId13"/>
     <p:sldId id="312" r:id="rId14"/>
     <p:sldId id="319" r:id="rId15"/>
@@ -1430,51 +1431,51 @@
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="95706" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="52" d="100"/>
           <a:sy n="52" d="100"/>
         </p:scale>
-        <p:origin x="66" y="384"/>
+        <p:origin x="96" y="307"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-12468"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -1559,51 +1560,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4605,51 +4606,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5381,51 +5382,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5939,51 +5940,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7270,51 +7271,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8239,51 +8240,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8551,51 +8552,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8894,51 +8895,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9230,51 +9231,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9687,51 +9688,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10107,51 +10108,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -10468,51 +10469,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -10769,51 +10770,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -11040,51 +11041,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -11371,51 +11372,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -11899,51 +11900,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -12203,51 +12204,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -12644,99 +12645,99 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="5486400" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="2700" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/publicaio/publica-author-development-report-issue-1-21300c09e307" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/publicaio/publica-author-development-report-issue-1-21300c09e307" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbright@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mspompey@ed.sc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dgillie@ed.sc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsaccounting@ed.sc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsaccounting@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svgsilh.com/image/2019535.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://svgsilh.com/image/2019535.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -12879,53 +12880,50 @@
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9542A176-55C5-EAB3-5F86-ECA8AB5E09D8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0BA2AB-D311-A849-6B8F-50E3DD49BBDE}"/>
               </a:ext>
-              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-[...1 lines deleted...]
-              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="396810" y="547687"/>
             <a:ext cx="17554770" cy="2571666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
@@ -13126,185 +13124,54 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" u="sng" dirty="0"/>
               <a:t>SCDE Program </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>office will approve all budgets/budget amendments</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Content Placeholder 7">
-[...126 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C6B14B8-0E0D-85B3-EC6F-9A6100E119DD}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7759344" y="4106039"/>
             <a:ext cx="2747356" cy="3089377"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:alpha val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -13329,50 +13196,178 @@
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sub- recipients can not enter claims until the total amount allocated is budgeted and approved by </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Trebuchet MS" panose="020B0603020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>SCDE Program</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8F76FB0-880D-96D7-41A9-4C79506647FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10487498" y="2247899"/>
+            <a:ext cx="7772400" cy="6361229"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Process 2 – Expenditures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" u="sng" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Step 1 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>Grant Sub Recipient Finance </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>role will have access to enter expenditures/expenditure refunds.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Step 2 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>Grants Accounting Finance Approver </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>role will have access to approve expenditures on ALL grants.  This triggers the workflow to SCDE Grants Accounting Finance Office.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Step 3 – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" u="sng" dirty="0"/>
+              <a:t>SCDE Grants Accounting Finance </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>office will approval all expenditure claims for payment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" u="sng" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2483162041"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF060E28-C0F9-4285-A2FC-818041D89A0C}"/>
@@ -13387,132 +13382,132 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955A65BE-A0BB-0C3A-92FF-4A3BDA73E2EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="547687"/>
-            <a:ext cx="16404336" cy="1282402"/>
+            <a:ext cx="16404336" cy="1930465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="5000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>GAPS Explained- SCDE Responsibilities</a:t>
+              <a:t>Understanding the Process - SCDE Responsibilities – Part 3</a:t>
             </a:r>
             <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Algerian" panose="04020705040A02060702" pitchFamily="82" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Content Placeholder 4" descr="Understanding the process and the responsibilites of the South Carolina Department of Education.">
+          <p:cNvPr id="9" name="Content Placeholder 4" descr="Understanding the daily processes within the Grants Accounting Section staff members">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{498CA382-1E6E-11B3-55B2-7D5C2BD5B3C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:colorTemperature colorTemp="4700"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
@@ -16192,59 +16187,59 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Understanding GAPS? – </a:t>
+              <a:t>What is GAPS? – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="5400" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Roles and Responsibilities</a:t>
+              <a:t>Roles and Responsibilities – Page 2</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Content Placeholder 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8242B9FE-56DE-31F5-AB19-0129DB6F43FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -16776,70 +16771,70 @@
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="8800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Understanding the Process</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Graphic 2" descr="This is a flow chart process composed of arrows in a circle, the title slide is undertanding the process.">
+          <p:cNvPr id="3" name="Graphic 2" descr="Circle of blue arrows">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F1A47C9-B394-7A20-8E74-1D3F0FC330CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
               <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId5"/>
+                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6830792" y="4991100"/>
             <a:ext cx="4626415" cy="4648200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1432058026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -17234,101 +17229,101 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6613A507-9AC5-2D0B-1B11-238A8A2702AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="547687"/>
-            <a:ext cx="16404336" cy="1282402"/>
+            <a:ext cx="16404336" cy="1930465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="5000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>GAPS Explained- SCDE Role</a:t>
+              <a:t>Understanding the Process - SCDE Responsibilities Part 2</a:t>
             </a:r>
             <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Algerian" panose="04020705040A02060702" pitchFamily="82" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
@@ -18217,105 +18212,111 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SCDE PPT Template - Light - accessible version</Template>
   <TotalTime></TotalTime>
-  <Words>1608</Words>
+  <Words>1621</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>159</Paragraphs>
   <Slides>17</Slides>
   <Notes>17</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Algerian</vt:lpstr>
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>SCDE  Grants Accounting</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>What is GAPS</vt:lpstr>
       <vt:lpstr>What is GAPS? – Gaining Access</vt:lpstr>
       <vt:lpstr>What is GAPS? – Roles and Responsibilities</vt:lpstr>
-      <vt:lpstr>Understanding GAPS? – Roles and Responsibilities</vt:lpstr>
+      <vt:lpstr>What is GAPS? – Roles and Responsibilities – Page 2</vt:lpstr>
       <vt:lpstr>Understanding the Process</vt:lpstr>
       <vt:lpstr>Understanding the Process - SCDE Responsibilities </vt:lpstr>
-      <vt:lpstr>GAPS Explained- SCDE Role </vt:lpstr>
+      <vt:lpstr>Understanding the Process - SCDE Responsibilities Part 2 </vt:lpstr>
       <vt:lpstr>Understanding the Process - Sub-Recipient Responsibilities   </vt:lpstr>
-      <vt:lpstr>GAPS Explained- SCDE Responsibilities </vt:lpstr>
+      <vt:lpstr>Understanding the Process - SCDE Responsibilities – Part 3 </vt:lpstr>
       <vt:lpstr>Reports</vt:lpstr>
       <vt:lpstr>Reports – Budget and Expenditure Reports</vt:lpstr>
       <vt:lpstr>What is SCAPS</vt:lpstr>
       <vt:lpstr>What is SCAPS? – Updates and Reminders</vt:lpstr>
       <vt:lpstr>Questions</vt:lpstr>
       <vt:lpstr>ed.sc.gov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>South Carolina Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>GAPS Powerpoint - SCDE Finance Boot Camp</dc:title>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>