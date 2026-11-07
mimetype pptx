--- v0 (2026-07-07)
+++ v1 (2026-11-07)
@@ -6,145 +6,157 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing5.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId23"/>
+    <p:notesMasterId r:id="rId21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="296" r:id="rId3"/>
     <p:sldId id="298" r:id="rId4"/>
     <p:sldId id="319" r:id="rId5"/>
     <p:sldId id="318" r:id="rId6"/>
     <p:sldId id="259" r:id="rId7"/>
     <p:sldId id="303" r:id="rId8"/>
     <p:sldId id="265" r:id="rId9"/>
-    <p:sldId id="305" r:id="rId10"/>
-[...11 lines deleted...]
-    <p:sldId id="316" r:id="rId22"/>
+    <p:sldId id="323" r:id="rId10"/>
+    <p:sldId id="322" r:id="rId11"/>
+    <p:sldId id="308" r:id="rId12"/>
+    <p:sldId id="310" r:id="rId13"/>
+    <p:sldId id="309" r:id="rId14"/>
+    <p:sldId id="311" r:id="rId15"/>
+    <p:sldId id="312" r:id="rId16"/>
+    <p:sldId id="313" r:id="rId17"/>
+    <p:sldId id="314" r:id="rId18"/>
+    <p:sldId id="321" r:id="rId19"/>
+    <p:sldId id="316" r:id="rId20"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-      <p:regular r:id="rId24"/>
+      <p:regular r:id="rId22"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -541,58 +553,58 @@
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/_rels/data2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/diagrams/_rels/data5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mscheele@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrbyers@ed.sc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcooper@ed.sc.gov" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/diagrams/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/diagrams/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mscheele@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrbyers@ed.sc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcooper@ed.sc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
@@ -2046,55 +2058,2296 @@
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
+<file path=ppt/diagrams/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hList1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hList1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>Local</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3E5A6934-D311-48FB-8EA4-8A51A31C75B3}" type="parTrans" cxnId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}">
       <dgm:prSet/>
@@ -2384,86 +4637,50 @@
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5381FB12-426C-430B-9250-D14EE664CCDD}" type="parTrans" cxnId="{1555D728-A4DA-4804-B626-B5A205D55F1D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3A506AF8-1451-40AA-A72C-CEEFD6730393}" type="sibTrans" cxnId="{1555D728-A4DA-4804-B626-B5A205D55F1D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{C9E7612F-8BCF-409E-8716-1676E7CE39BC}">
-[...34 lines deleted...]
-    </dgm:pt>
     <dgm:pt modelId="{FA74297A-75A1-40EB-A4F9-424A31E71068}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>Child Nutrition</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0C00A0EF-E496-4CE3-8117-C5C5986386D2}" type="parTrans" cxnId="{B51520E0-8B3B-4EFA-A4B5-26D74E271481}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
@@ -2580,96 +4797,1829 @@
       <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="composite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" type="pres">
       <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="2" presStyleCnt="3" custScaleX="117163">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" type="pres">
       <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="2" presStyleCnt="3" custScaleX="117163">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{8ADBFC0E-3DD0-413E-A739-0F2B1AB04BB1}" type="presOf" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{6D932114-7D0D-4E0F-85B9-34E2CB72573C}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{42C4EF8A-99BA-402E-A140-C6CD26E0E0CF}" srcOrd="1" destOrd="0" parTransId="{C7B3F36B-CB8E-44C3-9966-F50CF896A4EF}" sibTransId="{37CDCD7A-7F99-49C1-A16C-DD539A9F6EC0}"/>
-    <dgm:cxn modelId="{6BB9B614-2512-4A4E-AC3E-A2864FF9AC04}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{C9E7612F-8BCF-409E-8716-1676E7CE39BC}" srcOrd="2" destOrd="0" parTransId="{57C9A542-0418-4C61-9F4A-74C2033CDBAE}" sibTransId="{F31B923B-EEEF-4573-958C-7E93B628C32B}"/>
     <dgm:cxn modelId="{CC594B1B-657C-4C00-BF93-BA25CC208776}" type="presOf" srcId="{42C4EF8A-99BA-402E-A140-C6CD26E0E0CF}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{1555D728-A4DA-4804-B626-B5A205D55F1D}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{740B5B05-8A6A-4CFA-96AF-1A87A8D162CD}" srcOrd="2" destOrd="0" parTransId="{5381FB12-426C-430B-9250-D14EE664CCDD}" sibTransId="{3A506AF8-1451-40AA-A72C-CEEFD6730393}"/>
     <dgm:cxn modelId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{4EDBD8D9-7024-442C-830A-A485575572C8}" srcOrd="0" destOrd="0" parTransId="{4D3898C6-5C9A-4EE7-9DE6-94BD351F6DDC}" sibTransId="{FE170219-F07A-4FA6-992F-77CB8C6A6C61}"/>
     <dgm:cxn modelId="{05641544-1EB9-4E5E-8E0F-7CDECE822389}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{6DEDD555-36B7-477A-BF51-89FCA97F2646}" srcOrd="1" destOrd="0" parTransId="{E49C5301-08BA-4771-97DA-806FFCDB14D6}" sibTransId="{9BF1CCC6-44D6-4C23-9E13-133C75DAE7B5}"/>
     <dgm:cxn modelId="{D4AFBF6D-099E-49F3-98BA-63531FEC4181}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}" srcOrd="0" destOrd="0" parTransId="{8B8BF4C2-958F-4279-AD07-F53CBE512361}" sibTransId="{0058781E-4357-4BDC-80B9-9A010DA12874}"/>
     <dgm:cxn modelId="{63A77654-D85C-4F0F-94F4-A0E9EAA7B5CA}" type="presOf" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{6E94467D-4A7B-42B7-90E3-EA4E5ACB4687}" type="presOf" srcId="{740B5B05-8A6A-4CFA-96AF-1A87A8D162CD}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{6DFFDA81-F229-4FF7-A0E2-0310CFE6618C}" type="presOf" srcId="{D168FF91-76B3-4A6D-B2CC-8B1DA310BCE0}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
-    <dgm:cxn modelId="{598D418A-1CF8-4285-AF59-70146452EC83}" type="presOf" srcId="{C9E7612F-8BCF-409E-8716-1676E7CE39BC}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{DB897E8F-A185-4B46-85E6-DB6C95E97839}" type="presOf" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{5A2C3F99-371B-43D2-BE40-19827578B803}" type="presOf" srcId="{4EDBD8D9-7024-442C-830A-A485575572C8}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" srcOrd="1" destOrd="0" parTransId="{2BBEE882-669F-4CD4-A8B0-77F96E7EFC38}" sibTransId="{6283D847-804D-4BEC-8466-C4E265116407}"/>
     <dgm:cxn modelId="{C96C63AA-E1B9-48EA-8204-31E038EB61BC}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{D168FF91-76B3-4A6D-B2CC-8B1DA310BCE0}" srcOrd="1" destOrd="0" parTransId="{6A20270F-4379-4911-B4FC-62CE2A2D76B1}" sibTransId="{C895A9F6-FDFC-45FF-836A-C223F7E41510}"/>
     <dgm:cxn modelId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" srcOrd="0" destOrd="0" parTransId="{3E5A6934-D311-48FB-8EA4-8A51A31C75B3}" sibTransId="{2417CA70-B718-446D-BEAC-B5A45E30967F}"/>
     <dgm:cxn modelId="{57E88DBF-89AB-4991-8DC1-4DD0B134A135}" type="presOf" srcId="{6DEDD555-36B7-477A-BF51-89FCA97F2646}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{9A506091-AE9E-4831-89BD-752F054CDDD7}" srcOrd="0" destOrd="0" parTransId="{8883147F-48E4-41BD-B298-F0C7BB218F86}" sibTransId="{EDBE2195-94A5-4740-82D1-CDF0053DD0C5}"/>
-    <dgm:cxn modelId="{B51520E0-8B3B-4EFA-A4B5-26D74E271481}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{FA74297A-75A1-40EB-A4F9-424A31E71068}" srcOrd="3" destOrd="0" parTransId="{0C00A0EF-E496-4CE3-8117-C5C5986386D2}" sibTransId="{7631DCB5-7DB9-45C5-8B34-081647A9205E}"/>
+    <dgm:cxn modelId="{B51520E0-8B3B-4EFA-A4B5-26D74E271481}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{FA74297A-75A1-40EB-A4F9-424A31E71068}" srcOrd="2" destOrd="0" parTransId="{0C00A0EF-E496-4CE3-8117-C5C5986386D2}" sibTransId="{7631DCB5-7DB9-45C5-8B34-081647A9205E}"/>
     <dgm:cxn modelId="{92B597E0-417B-4DE8-94C6-8F71D62346F6}" type="presOf" srcId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
-    <dgm:cxn modelId="{BF2D1FEF-868B-47E2-AE6C-4EB96E63E60D}" type="presOf" srcId="{FA74297A-75A1-40EB-A4F9-424A31E71068}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="3" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{BF2D1FEF-868B-47E2-AE6C-4EB96E63E60D}" type="presOf" srcId="{FA74297A-75A1-40EB-A4F9-424A31E71068}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{64BA3EF2-B2A6-4EAB-8B75-AC588BE2B658}" type="presOf" srcId="{9A506091-AE9E-4831-89BD-752F054CDDD7}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{049AC7FA-EBE7-445D-9534-083C7CC45C0A}" type="presOf" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" srcOrd="2" destOrd="0" parTransId="{BE79E72A-8E87-4B8F-9BEF-D53FD38741F2}" sibTransId="{1663A26B-2BE3-4915-89D8-151EA154EFCE}"/>
     <dgm:cxn modelId="{9F0959AE-48BB-4895-86ED-316F36ABFAAD}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{D94F5717-C257-406E-9058-3026884B35F3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{D64C13FD-871E-4EE9-B31F-925CD7901117}" type="presParOf" srcId="{D94F5717-C257-406E-9058-3026884B35F3}" destId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{6DE23658-DCEF-4D3A-9DCB-533CED697E7E}" type="presParOf" srcId="{D94F5717-C257-406E-9058-3026884B35F3}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{EC3C1AFE-0355-4F58-AA45-8C59344D92BD}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{AEF1E149-0B1C-438C-A3F5-F142FCD3C5EA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{5F1FA393-B643-482A-9ABC-608B8F8864DB}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{3F33AC8E-1EDA-4DA4-841B-850DEED88CA9}" type="presParOf" srcId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" destId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{BE7ADAD1-433C-4560-A3E0-ABD4F0CA6429}" type="presParOf" srcId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{9D30ADE8-2A26-4855-8BA7-88D5568DE216}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{9969E3D5-2ACF-4B34-8445-7E0E344A549B}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{85F406E0-1762-4586-BB37-47DBC13DEFE9}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{465589CE-5BDD-46BF-AB1D-5B0D4C4D7312}" type="presParOf" srcId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" destId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
     <dgm:cxn modelId="{1D730E14-4442-4E80-8513-64B9E34FBC7E}" type="presParOf" srcId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hList1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Total State Funding</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3E5A6934-D311-48FB-8EA4-8A51A31C75B3}" type="parTrans" cxnId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2417CA70-B718-446D-BEAC-B5A45E30967F}" type="sibTrans" cxnId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Hold Harmless</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2BBEE882-669F-4CD4-A8B0-77F96E7EFC38}" type="parTrans" cxnId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6283D847-804D-4BEC-8466-C4E265116407}" type="sibTrans" cxnId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4EDBD8D9-7024-442C-830A-A485575572C8}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Floor set at FY22 state funding to LEA</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4D3898C6-5C9A-4EE7-9DE6-94BD351F6DDC}" type="parTrans" cxnId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FE170219-F07A-4FA6-992F-77CB8C6A6C61}" type="sibTrans" cxnId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Remaining Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BE79E72A-8E87-4B8F-9BEF-D53FD38741F2}" type="parTrans" cxnId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1663A26B-2BE3-4915-89D8-151EA154EFCE}" type="sibTrans" cxnId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9A506091-AE9E-4831-89BD-752F054CDDD7}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Funds remaining after Teacher Cost and HH</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8883147F-48E4-41BD-B298-F0C7BB218F86}" type="parTrans" cxnId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EDBE2195-94A5-4740-82D1-CDF0053DD0C5}" type="sibTrans" cxnId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{849315E2-0E43-47A2-8487-705DD6ECA75F}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US"/>
+            <a:t>General Fund</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A100638E-180D-4157-81F2-E867D3506882}" type="parTrans" cxnId="{9C2915FD-304B-413C-A709-C0017BA2B58D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{ECA2F960-6BD2-498E-8AE7-42BAFB4D8D24}" type="sibTrans" cxnId="{9C2915FD-304B-413C-A709-C0017BA2B58D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4DE1E50E-040B-4995-BCDE-12E49B4EC01E}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US"/>
+            <a:t>EIA</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{898D1C77-C33D-459B-ABF1-A39E13203EC0}" type="parTrans" cxnId="{C5BB813B-7EA2-411D-890D-556C069A2531}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AF5F3EC4-8A7F-4532-9D81-10B05BB51ECC}" type="sibTrans" cxnId="{C5BB813B-7EA2-411D-890D-556C069A2531}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9BB12A52-2A54-4567-B22C-7C0EB74526FB}" type="parTrans" cxnId="{87F0A1D1-FCA1-4980-8C80-2FEC8B03EE96}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0F48F999-58B0-4062-A3AB-106869A04B8B}" type="sibTrans" cxnId="{87F0A1D1-FCA1-4980-8C80-2FEC8B03EE96}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>ADM, Ratio, Master’s +12</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8B8BF4C2-958F-4279-AD07-F53CBE512361}" type="parTrans" cxnId="{767760B9-8687-4F44-90DC-FDCC61573E89}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0058781E-4357-4BDC-80B9-9A010DA12874}" type="sibTrans" cxnId="{767760B9-8687-4F44-90DC-FDCC61573E89}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8F9600E2-B35F-45C2-BD98-892F77B95476}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Target Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{98CCA833-A654-4873-9891-F17723D1F206}" type="parTrans" cxnId="{589D8F6F-6728-4119-8DAE-F82351645FF1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6458BC4B-FEA0-4165-A93E-3639577AE7A2}" type="sibTrans" cxnId="{589D8F6F-6728-4119-8DAE-F82351645FF1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FEBFCD6A-DEE7-4DD8-A488-A34B755DBEAD}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>75/25 State/Local, ITA</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C74F8B89-8DCA-4202-93A3-B984063C7ACC}" type="parTrans" cxnId="{FB5E60E9-4CFE-4D70-A343-8B23DD8EA550}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A0F4F443-537D-489A-A834-52FF75F21CAE}" type="sibTrans" cxnId="{FB5E60E9-4CFE-4D70-A343-8B23DD8EA550}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F22DB294-57BE-43BD-99E1-44724B281911}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3DB81D82-94CF-46AD-8EC6-E6B289606A32}" type="parTrans" cxnId="{D058772C-61FF-40CA-BF51-F29573642EC3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{20CFDE4E-DD38-4D3D-8B4D-631523FBEA1B}" type="sibTrans" cxnId="{D058772C-61FF-40CA-BF51-F29573642EC3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{90A7E1F8-8DDB-4658-90DD-9FE60FF80E03}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C59230B8-C0F4-4D57-B413-F0E4737D4749}" type="parTrans" cxnId="{ED17AA65-09D7-4891-9CD7-2D1B6587FEF8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EFB9B28E-0849-481A-862E-D5F2C78392C8}" type="sibTrans" cxnId="{ED17AA65-09D7-4891-9CD7-2D1B6587FEF8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0908B225-31BC-4019-A05D-B18605C915D4}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BE036EAD-FD2E-4A83-A6D6-68303D215574}" type="parTrans" cxnId="{FB3B8F46-80C6-46B2-BED6-28DA4591451F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{47C8FFCB-1DAE-427E-9971-0F8C94FCBBD9}" type="sibTrans" cxnId="{FB3B8F46-80C6-46B2-BED6-28DA4591451F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A8B62D96-6D03-4EBE-BF52-CA71C9A868D9}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{896B092A-DE27-44A4-98CB-C5587AAEA7A1}" type="parTrans" cxnId="{C60B09A9-93B6-43E8-B79F-C18938C3EFD3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FD1445CF-CFDD-4E4F-9165-E03434BC9FE7}" type="sibTrans" cxnId="{C60B09A9-93B6-43E8-B79F-C18938C3EFD3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" type="pres">
+      <dgm:prSet presAssocID="{741EE4E8-C905-4922-9177-6B2550A7F74D}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D94F5717-C257-406E-9058-3026884B35F3}" type="pres">
+      <dgm:prSet presAssocID="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" type="pres">
+      <dgm:prSet presAssocID="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="0" presStyleCnt="4" custScaleX="81297">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" type="pres">
+      <dgm:prSet presAssocID="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="0" presStyleCnt="4" custScaleX="81297">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AEF1E149-0B1C-438C-A3F5-F142FCD3C5EA}" type="pres">
+      <dgm:prSet presAssocID="{2417CA70-B718-446D-BEAC-B5A45E30967F}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7C2C761E-8D16-463A-890C-A77095280853}" type="pres">
+      <dgm:prSet presAssocID="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4C3470C9-4479-46FA-A3AE-482815049F9D}" type="pres">
+      <dgm:prSet presAssocID="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" type="pres">
+      <dgm:prSet presAssocID="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{ABD29924-AEEB-4F07-82EB-936D936128F1}" type="pres">
+      <dgm:prSet presAssocID="{0F48F999-58B0-4062-A3AB-106869A04B8B}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" type="pres">
+      <dgm:prSet presAssocID="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" type="pres">
+      <dgm:prSet presAssocID="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="2" presStyleCnt="4" custScaleX="81297">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" type="pres">
+      <dgm:prSet presAssocID="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="2" presStyleCnt="4" custScaleX="81297">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9969E3D5-2ACF-4B34-8445-7E0E344A549B}" type="pres">
+      <dgm:prSet presAssocID="{6283D847-804D-4BEC-8466-C4E265116407}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" type="pres">
+      <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" type="pres">
+      <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="3" presStyleCnt="4" custScaleX="81297">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" type="pres">
+      <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="3" presStyleCnt="4" custScaleX="81297">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{D058772C-61FF-40CA-BF51-F29573642EC3}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{F22DB294-57BE-43BD-99E1-44724B281911}" srcOrd="2" destOrd="0" parTransId="{3DB81D82-94CF-46AD-8EC6-E6B289606A32}" sibTransId="{20CFDE4E-DD38-4D3D-8B4D-631523FBEA1B}"/>
+    <dgm:cxn modelId="{E60D4D2F-AD89-4997-AFAE-C8A13D81A163}" type="presOf" srcId="{0908B225-31BC-4019-A05D-B18605C915D4}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{BBDAA735-3F03-4A6A-A275-9FE4A808022E}" type="presOf" srcId="{4EDBD8D9-7024-442C-830A-A485575572C8}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{C5BB813B-7EA2-411D-890D-556C069A2531}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{4DE1E50E-040B-4995-BCDE-12E49B4EC01E}" srcOrd="1" destOrd="0" parTransId="{898D1C77-C33D-459B-ABF1-A39E13203EC0}" sibTransId="{AF5F3EC4-8A7F-4532-9D81-10B05BB51ECC}"/>
+    <dgm:cxn modelId="{3F2A9740-5C2E-46ED-B7FE-11405FBF2BBF}" type="presOf" srcId="{90A7E1F8-8DDB-4658-90DD-9FE60FF80E03}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{94DFEE5C-713C-497E-BC0D-CC734F076867}" type="presOf" srcId="{A8B62D96-6D03-4EBE-BF52-CA71C9A868D9}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{4EDBD8D9-7024-442C-830A-A485575572C8}" srcOrd="0" destOrd="0" parTransId="{4D3898C6-5C9A-4EE7-9DE6-94BD351F6DDC}" sibTransId="{FE170219-F07A-4FA6-992F-77CB8C6A6C61}"/>
+    <dgm:cxn modelId="{ED17AA65-09D7-4891-9CD7-2D1B6587FEF8}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{90A7E1F8-8DDB-4658-90DD-9FE60FF80E03}" srcOrd="2" destOrd="0" parTransId="{C59230B8-C0F4-4D57-B413-F0E4737D4749}" sibTransId="{EFB9B28E-0849-481A-862E-D5F2C78392C8}"/>
+    <dgm:cxn modelId="{FB3B8F46-80C6-46B2-BED6-28DA4591451F}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{0908B225-31BC-4019-A05D-B18605C915D4}" srcOrd="1" destOrd="0" parTransId="{BE036EAD-FD2E-4A83-A6D6-68303D215574}" sibTransId="{47C8FFCB-1DAE-427E-9971-0F8C94FCBBD9}"/>
+    <dgm:cxn modelId="{DE38D849-7DFE-4300-8F9D-076C4577CFF8}" type="presOf" srcId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{589D8F6F-6728-4119-8DAE-F82351645FF1}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{8F9600E2-B35F-45C2-BD98-892F77B95476}" srcOrd="1" destOrd="0" parTransId="{98CCA833-A654-4873-9891-F17723D1F206}" sibTransId="{6458BC4B-FEA0-4165-A93E-3639577AE7A2}"/>
+    <dgm:cxn modelId="{DECBCA6F-AAA5-4899-B9AC-A8CF11A62CFB}" type="presOf" srcId="{9A506091-AE9E-4831-89BD-752F054CDDD7}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{FB80BA75-16D1-47E8-9578-A7B24A157E96}" type="presOf" srcId="{8F9600E2-B35F-45C2-BD98-892F77B95476}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{84A27E7A-022A-4E7F-85F2-D8353F9188F4}" type="presOf" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{4C3470C9-4479-46FA-A3AE-482815049F9D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{DB897E8F-A185-4B46-85E6-DB6C95E97839}" type="presOf" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" srcOrd="2" destOrd="0" parTransId="{2BBEE882-669F-4CD4-A8B0-77F96E7EFC38}" sibTransId="{6283D847-804D-4BEC-8466-C4E265116407}"/>
+    <dgm:cxn modelId="{C60B09A9-93B6-43E8-B79F-C18938C3EFD3}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{A8B62D96-6D03-4EBE-BF52-CA71C9A868D9}" srcOrd="1" destOrd="0" parTransId="{896B092A-DE27-44A4-98CB-C5587AAEA7A1}" sibTransId="{FD1445CF-CFDD-4E4F-9165-E03434BC9FE7}"/>
+    <dgm:cxn modelId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" srcOrd="0" destOrd="0" parTransId="{3E5A6934-D311-48FB-8EA4-8A51A31C75B3}" sibTransId="{2417CA70-B718-446D-BEAC-B5A45E30967F}"/>
+    <dgm:cxn modelId="{767760B9-8687-4F44-90DC-FDCC61573E89}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}" srcOrd="0" destOrd="0" parTransId="{8B8BF4C2-958F-4279-AD07-F53CBE512361}" sibTransId="{0058781E-4357-4BDC-80B9-9A010DA12874}"/>
+    <dgm:cxn modelId="{BA8833C2-9253-45C3-B00A-839C80DBFBF4}" type="presOf" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{CF3E71C3-50DB-499B-BB89-16A077C971E6}" type="presOf" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{DD60E0C3-AC73-4EC4-B8BB-75FDAD6FF833}" type="presOf" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{040914CA-9EE9-4F5B-BFB8-9352666A041E}" type="presOf" srcId="{F22DB294-57BE-43BD-99E1-44724B281911}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{9A506091-AE9E-4831-89BD-752F054CDDD7}" srcOrd="0" destOrd="0" parTransId="{8883147F-48E4-41BD-B298-F0C7BB218F86}" sibTransId="{EDBE2195-94A5-4740-82D1-CDF0053DD0C5}"/>
+    <dgm:cxn modelId="{87F0A1D1-FCA1-4980-8C80-2FEC8B03EE96}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" srcOrd="1" destOrd="0" parTransId="{9BB12A52-2A54-4567-B22C-7C0EB74526FB}" sibTransId="{0F48F999-58B0-4062-A3AB-106869A04B8B}"/>
+    <dgm:cxn modelId="{58B1FED4-61E8-44BF-BBC7-102464DE38CF}" type="presOf" srcId="{849315E2-0E43-47A2-8487-705DD6ECA75F}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{FB5E60E9-4CFE-4D70-A343-8B23DD8EA550}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{FEBFCD6A-DEE7-4DD8-A488-A34B755DBEAD}" srcOrd="3" destOrd="0" parTransId="{C74F8B89-8DCA-4202-93A3-B984063C7ACC}" sibTransId="{A0F4F443-537D-489A-A834-52FF75F21CAE}"/>
+    <dgm:cxn modelId="{F1BA19F0-69ED-4AF4-ADCF-318980C47D06}" type="presOf" srcId="{FEBFCD6A-DEE7-4DD8-A488-A34B755DBEAD}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="3" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{76C6E0F5-B201-41B3-A1FD-08FF55379504}" type="presOf" srcId="{4DE1E50E-040B-4995-BCDE-12E49B4EC01E}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" srcOrd="3" destOrd="0" parTransId="{BE79E72A-8E87-4B8F-9BEF-D53FD38741F2}" sibTransId="{1663A26B-2BE3-4915-89D8-151EA154EFCE}"/>
+    <dgm:cxn modelId="{9C2915FD-304B-413C-A709-C0017BA2B58D}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{849315E2-0E43-47A2-8487-705DD6ECA75F}" srcOrd="0" destOrd="0" parTransId="{A100638E-180D-4157-81F2-E867D3506882}" sibTransId="{ECA2F960-6BD2-498E-8AE7-42BAFB4D8D24}"/>
+    <dgm:cxn modelId="{FB75ED82-79E7-4969-9B1E-4387185C9E19}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{D94F5717-C257-406E-9058-3026884B35F3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{C69AB751-E142-4A64-9419-31EFF6202C95}" type="presParOf" srcId="{D94F5717-C257-406E-9058-3026884B35F3}" destId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{4548F0FF-CD5C-43CA-9C2F-C826DA281BC7}" type="presParOf" srcId="{D94F5717-C257-406E-9058-3026884B35F3}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{2A9D1DE9-E1BC-493A-BD55-73A2020AA3D1}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{AEF1E149-0B1C-438C-A3F5-F142FCD3C5EA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{95AF6645-528B-4BE1-8B3F-57176E7DCE12}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7C2C761E-8D16-463A-890C-A77095280853}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{326FB162-E2A5-443C-A96A-CC367E118383}" type="presParOf" srcId="{7C2C761E-8D16-463A-890C-A77095280853}" destId="{4C3470C9-4479-46FA-A3AE-482815049F9D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{EA5B5B97-CFD8-43C3-B796-CFAB344A1A00}" type="presParOf" srcId="{7C2C761E-8D16-463A-890C-A77095280853}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{25D5B932-98A9-409F-A01A-8644B6AF005A}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{ABD29924-AEEB-4F07-82EB-936D936128F1}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{B235F03D-7E52-46B4-891D-0D4EEDD093A4}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{CCE263B9-0230-4AF7-9B6F-6443CB2E2623}" type="presParOf" srcId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" destId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{8C63B10C-DCEA-4DE8-9C41-8B7503E7ADC0}" type="presParOf" srcId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{84445B00-B676-436A-87C7-3CDB6DBC0084}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{9969E3D5-2ACF-4B34-8445-7E0E344A549B}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{0C86E897-8F6A-42FF-9BC1-51A8E4A66EAA}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{7A1DFB88-B8F5-4C9E-8EB4-CBE3B5BFAE1A}" type="presParOf" srcId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" destId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{FC069F8B-7E3D-4C5B-BF4E-0370FF937206}" type="presParOf" srcId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{2E260BF9-4869-4672-B81F-99EB3B0166D7}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2011/layout/TabList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4982CC5C-CF01-4628-B904-C73FB47904AD}">
+      <dgm:prSet phldrT="[Text]" phldr="0"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Health Insurance</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-US" dirty="0"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>$145,250,894.00</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A3888F6F-93EF-4052-80BF-B265A261820F}" type="parTrans" cxnId="{A63B80CE-9E73-414F-B00C-A202BED57FA0}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4854368E-089D-4841-9064-CF57B6158DF5}" type="sibTrans" cxnId="{A63B80CE-9E73-414F-B00C-A202BED57FA0}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3869A9F5-228C-4BCA-9B96-BB241AC98F1F}">
+      <dgm:prSet phldrT="[Text]" phldr="0"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t> Additional funding, WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D87530E7-4E22-4FBD-9A97-552CF8689086}" type="parTrans" cxnId="{2F8CB0CF-37DE-4709-8958-61CC0AFD92AE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A4BCAD4E-4679-4921-A040-558C22D7D5F2}" type="sibTrans" cxnId="{2F8CB0CF-37DE-4709-8958-61CC0AFD92AE}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D1758BB3-B1CF-4A6B-9770-951EDF205717}" type="pres">
+      <dgm:prSet presAssocID="{2E260BF9-4869-4672-B81F-99EB3B0166D7}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:dir/>
+          <dgm:animOne val="branch"/>
+          <dgm:animLvl val="lvl"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{BB147C35-CE40-47C6-9A3B-2242CD6D5E20}" type="pres">
+      <dgm:prSet presAssocID="{4982CC5C-CF01-4628-B904-C73FB47904AD}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5C6D909E-7237-4E64-A527-AAFE211CC2DD}" type="pres">
+      <dgm:prSet presAssocID="{4982CC5C-CF01-4628-B904-C73FB47904AD}" presName="FirstChild" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{44E7B8A9-4130-44C0-A5D8-B12E13563257}" type="pres">
+      <dgm:prSet presAssocID="{4982CC5C-CF01-4628-B904-C73FB47904AD}" presName="Parent" presStyleLbl="alignNode1" presStyleIdx="0" presStyleCnt="1" custScaleY="198040">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="3"/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E378CD90-9BBF-4989-BF4C-20AA67776516}" type="pres">
+      <dgm:prSet presAssocID="{4982CC5C-CF01-4628-B904-C73FB47904AD}" presName="Accent" presStyleLbl="parChTrans1D1" presStyleIdx="0" presStyleCnt="1"/>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{45E1EE0F-6DFA-4E00-884E-3FF1B1526E6D}" type="presOf" srcId="{2E260BF9-4869-4672-B81F-99EB3B0166D7}" destId="{D1758BB3-B1CF-4A6B-9770-951EDF205717}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+    <dgm:cxn modelId="{C3682356-B932-44A9-A24B-11FE3324E155}" type="presOf" srcId="{4982CC5C-CF01-4628-B904-C73FB47904AD}" destId="{44E7B8A9-4130-44C0-A5D8-B12E13563257}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+    <dgm:cxn modelId="{6502C883-761D-4EB3-924B-3E1E53549753}" type="presOf" srcId="{3869A9F5-228C-4BCA-9B96-BB241AC98F1F}" destId="{5C6D909E-7237-4E64-A527-AAFE211CC2DD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+    <dgm:cxn modelId="{A63B80CE-9E73-414F-B00C-A202BED57FA0}" srcId="{2E260BF9-4869-4672-B81F-99EB3B0166D7}" destId="{4982CC5C-CF01-4628-B904-C73FB47904AD}" srcOrd="0" destOrd="0" parTransId="{A3888F6F-93EF-4052-80BF-B265A261820F}" sibTransId="{4854368E-089D-4841-9064-CF57B6158DF5}"/>
+    <dgm:cxn modelId="{2F8CB0CF-37DE-4709-8958-61CC0AFD92AE}" srcId="{4982CC5C-CF01-4628-B904-C73FB47904AD}" destId="{3869A9F5-228C-4BCA-9B96-BB241AC98F1F}" srcOrd="0" destOrd="0" parTransId="{D87530E7-4E22-4FBD-9A97-552CF8689086}" sibTransId="{A4BCAD4E-4679-4921-A040-558C22D7D5F2}"/>
+    <dgm:cxn modelId="{0251EC35-72E5-4EDC-A4ED-C283DEEC1C2C}" type="presParOf" srcId="{D1758BB3-B1CF-4A6B-9770-951EDF205717}" destId="{BB147C35-CE40-47C6-9A3B-2242CD6D5E20}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+    <dgm:cxn modelId="{8CA03A3F-6216-4886-B6BD-05CFA7530379}" type="presParOf" srcId="{BB147C35-CE40-47C6-9A3B-2242CD6D5E20}" destId="{5C6D909E-7237-4E64-A527-AAFE211CC2DD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+    <dgm:cxn modelId="{15A6D705-CECB-4081-8179-593747651284}" type="presParOf" srcId="{BB147C35-CE40-47C6-9A3B-2242CD6D5E20}" destId="{44E7B8A9-4130-44C0-A5D8-B12E13563257}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+    <dgm:cxn modelId="{83DC18AD-D8BC-4DB9-A8AD-0AC0D787F483}" type="presParOf" srcId="{BB147C35-CE40-47C6-9A3B-2242CD6D5E20}" destId="{E378CD90-9BBF-4989-BF4C-20AA67776516}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/TabList"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hList1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Total State Funding</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3E5A6934-D311-48FB-8EA4-8A51A31C75B3}" type="parTrans" cxnId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2417CA70-B718-446D-BEAC-B5A45E30967F}" type="sibTrans" cxnId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Hold Harmless</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2BBEE882-669F-4CD4-A8B0-77F96E7EFC38}" type="parTrans" cxnId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6283D847-804D-4BEC-8466-C4E265116407}" type="sibTrans" cxnId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4EDBD8D9-7024-442C-830A-A485575572C8}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Floor set at FY26 state funding to LEA</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4D3898C6-5C9A-4EE7-9DE6-94BD351F6DDC}" type="parTrans" cxnId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FE170219-F07A-4FA6-992F-77CB8C6A6C61}" type="sibTrans" cxnId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Remaining Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BE79E72A-8E87-4B8F-9BEF-D53FD38741F2}" type="parTrans" cxnId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1663A26B-2BE3-4915-89D8-151EA154EFCE}" type="sibTrans" cxnId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9A506091-AE9E-4831-89BD-752F054CDDD7}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Funds remaining after Teacher Cost and HH</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8883147F-48E4-41BD-B298-F0C7BB218F86}" type="parTrans" cxnId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EDBE2195-94A5-4740-82D1-CDF0053DD0C5}" type="sibTrans" cxnId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{849315E2-0E43-47A2-8487-705DD6ECA75F}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>General Fund</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A100638E-180D-4157-81F2-E867D3506882}" type="parTrans" cxnId="{9C2915FD-304B-413C-A709-C0017BA2B58D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{ECA2F960-6BD2-498E-8AE7-42BAFB4D8D24}" type="sibTrans" cxnId="{9C2915FD-304B-413C-A709-C0017BA2B58D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4DE1E50E-040B-4995-BCDE-12E49B4EC01E}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>EIA</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{898D1C77-C33D-459B-ABF1-A39E13203EC0}" type="parTrans" cxnId="{C5BB813B-7EA2-411D-890D-556C069A2531}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AF5F3EC4-8A7F-4532-9D81-10B05BB51ECC}" type="sibTrans" cxnId="{C5BB813B-7EA2-411D-890D-556C069A2531}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9BB12A52-2A54-4567-B22C-7C0EB74526FB}" type="parTrans" cxnId="{87F0A1D1-FCA1-4980-8C80-2FEC8B03EE96}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0F48F999-58B0-4062-A3AB-106869A04B8B}" type="sibTrans" cxnId="{87F0A1D1-FCA1-4980-8C80-2FEC8B03EE96}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>ADM, Ratio, Master’s +12</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8B8BF4C2-958F-4279-AD07-F53CBE512361}" type="parTrans" cxnId="{767760B9-8687-4F44-90DC-FDCC61573E89}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0058781E-4357-4BDC-80B9-9A010DA12874}" type="sibTrans" cxnId="{767760B9-8687-4F44-90DC-FDCC61573E89}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8F9600E2-B35F-45C2-BD98-892F77B95476}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Target Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{98CCA833-A654-4873-9891-F17723D1F206}" type="parTrans" cxnId="{589D8F6F-6728-4119-8DAE-F82351645FF1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6458BC4B-FEA0-4165-A93E-3639577AE7A2}" type="sibTrans" cxnId="{589D8F6F-6728-4119-8DAE-F82351645FF1}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FEBFCD6A-DEE7-4DD8-A488-A34B755DBEAD}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>75/25 State/Local, ITA</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C74F8B89-8DCA-4202-93A3-B984063C7ACC}" type="parTrans" cxnId="{FB5E60E9-4CFE-4D70-A343-8B23DD8EA550}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A0F4F443-537D-489A-A834-52FF75F21CAE}" type="sibTrans" cxnId="{FB5E60E9-4CFE-4D70-A343-8B23DD8EA550}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F22DB294-57BE-43BD-99E1-44724B281911}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3DB81D82-94CF-46AD-8EC6-E6B289606A32}" type="parTrans" cxnId="{D058772C-61FF-40CA-BF51-F29573642EC3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{20CFDE4E-DD38-4D3D-8B4D-631523FBEA1B}" type="sibTrans" cxnId="{D058772C-61FF-40CA-BF51-F29573642EC3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{90A7E1F8-8DDB-4658-90DD-9FE60FF80E03}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C59230B8-C0F4-4D57-B413-F0E4737D4749}" type="parTrans" cxnId="{ED17AA65-09D7-4891-9CD7-2D1B6587FEF8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EFB9B28E-0849-481A-862E-D5F2C78392C8}" type="sibTrans" cxnId="{ED17AA65-09D7-4891-9CD7-2D1B6587FEF8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0908B225-31BC-4019-A05D-B18605C915D4}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BE036EAD-FD2E-4A83-A6D6-68303D215574}" type="parTrans" cxnId="{FB3B8F46-80C6-46B2-BED6-28DA4591451F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{47C8FFCB-1DAE-427E-9971-0F8C94FCBBD9}" type="sibTrans" cxnId="{FB3B8F46-80C6-46B2-BED6-28DA4591451F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A8B62D96-6D03-4EBE-BF52-CA71C9A868D9}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{896B092A-DE27-44A4-98CB-C5587AAEA7A1}" type="parTrans" cxnId="{C60B09A9-93B6-43E8-B79F-C18938C3EFD3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FD1445CF-CFDD-4E4F-9165-E03434BC9FE7}" type="sibTrans" cxnId="{C60B09A9-93B6-43E8-B79F-C18938C3EFD3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{06DBC806-2792-40FF-95EF-2C54AF757953}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Health Insurance</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D3D10D55-9441-4FF4-A1BB-BA6372401F83}" type="parTrans" cxnId="{25D75C41-55BB-45EF-B478-F5E08CF9528F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B231A4CD-7175-436C-A4C6-35AAFC17769D}" type="sibTrans" cxnId="{25D75C41-55BB-45EF-B478-F5E08CF9528F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>Charter </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C35CCA29-82A3-411D-B63F-0BBFFA94646D}" type="parTrans" cxnId="{9B27B5E3-EBE2-489A-ACEF-0B48D5EDE657}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{00A1F275-9E1B-43A9-BAC6-1998712DB97C}" type="sibTrans" cxnId="{9B27B5E3-EBE2-489A-ACEF-0B48D5EDE657}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F2D5CB61-C15C-47F9-BA87-628D333E31AA}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>B&amp;M and Virtual Add-Ons</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3AF3EDD0-8F0B-4173-8053-9DCCFAE9659F}" type="parTrans" cxnId="{F61866BA-0ADF-4F0E-9E5B-FA1F8E41BB2C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D7C62770-A688-493C-A910-E1A959283DEB}" type="sibTrans" cxnId="{F61866BA-0ADF-4F0E-9E5B-FA1F8E41BB2C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" type="pres">
+      <dgm:prSet presAssocID="{741EE4E8-C905-4922-9177-6B2550A7F74D}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D94F5717-C257-406E-9058-3026884B35F3}" type="pres">
+      <dgm:prSet presAssocID="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" type="pres">
+      <dgm:prSet presAssocID="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="0" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" type="pres">
+      <dgm:prSet presAssocID="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="0" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AEF1E149-0B1C-438C-A3F5-F142FCD3C5EA}" type="pres">
+      <dgm:prSet presAssocID="{2417CA70-B718-446D-BEAC-B5A45E30967F}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7C2C761E-8D16-463A-890C-A77095280853}" type="pres">
+      <dgm:prSet presAssocID="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4C3470C9-4479-46FA-A3AE-482815049F9D}" type="pres">
+      <dgm:prSet presAssocID="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="1" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" type="pres">
+      <dgm:prSet presAssocID="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="1" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{ABD29924-AEEB-4F07-82EB-936D936128F1}" type="pres">
+      <dgm:prSet presAssocID="{0F48F999-58B0-4062-A3AB-106869A04B8B}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7FBFAF5B-320A-484C-941B-4C2565DB118A}" type="pres">
+      <dgm:prSet presAssocID="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E742554B-D479-4D24-8F6A-D1FCE5F9AA6B}" type="pres">
+      <dgm:prSet presAssocID="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="2" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{855DCE88-7540-40C8-9D84-AA1603D3BB2C}" type="pres">
+      <dgm:prSet presAssocID="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="2" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7FEE97A8-9EFA-4BD9-9517-DEBFF35D9686}" type="pres">
+      <dgm:prSet presAssocID="{00A1F275-9E1B-43A9-BAC6-1998712DB97C}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" type="pres">
+      <dgm:prSet presAssocID="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" type="pres">
+      <dgm:prSet presAssocID="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="3" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" type="pres">
+      <dgm:prSet presAssocID="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="3" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9969E3D5-2ACF-4B34-8445-7E0E344A549B}" type="pres">
+      <dgm:prSet presAssocID="{6283D847-804D-4BEC-8466-C4E265116407}" presName="space" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" type="pres">
+      <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="composite" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" type="pres">
+      <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="parTx" presStyleLbl="alignNode1" presStyleIdx="4" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" type="pres">
+      <dgm:prSet presAssocID="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" presName="desTx" presStyleLbl="alignAccFollowNode1" presStyleIdx="4" presStyleCnt="5" custScaleX="81893">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{063DC308-5FC2-46E9-9B54-1D91AEF21E15}" type="presOf" srcId="{4EDBD8D9-7024-442C-830A-A485575572C8}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{88C85C0A-A893-4F47-BD31-40E56D0A1789}" type="presOf" srcId="{4DE1E50E-040B-4995-BCDE-12E49B4EC01E}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{9E46960D-9CA9-4C6E-9EE1-1283A9E25CDC}" type="presOf" srcId="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}" destId="{E742554B-D479-4D24-8F6A-D1FCE5F9AA6B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{B150BA15-864F-48F4-92F7-87192570BEAC}" type="presOf" srcId="{F22DB294-57BE-43BD-99E1-44724B281911}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{05409E24-13EC-43D8-9921-AC5D7CF6A457}" type="presOf" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{5AE2F925-5D1A-4F95-986B-C787BA329B80}" type="presOf" srcId="{FEBFCD6A-DEE7-4DD8-A488-A34B755DBEAD}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="3" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{D058772C-61FF-40CA-BF51-F29573642EC3}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{F22DB294-57BE-43BD-99E1-44724B281911}" srcOrd="2" destOrd="0" parTransId="{3DB81D82-94CF-46AD-8EC6-E6B289606A32}" sibTransId="{20CFDE4E-DD38-4D3D-8B4D-631523FBEA1B}"/>
+    <dgm:cxn modelId="{2A65E63A-616F-4B59-9430-ECB47CDA5A82}" type="presOf" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{C5BB813B-7EA2-411D-890D-556C069A2531}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{4DE1E50E-040B-4995-BCDE-12E49B4EC01E}" srcOrd="1" destOrd="0" parTransId="{898D1C77-C33D-459B-ABF1-A39E13203EC0}" sibTransId="{AF5F3EC4-8A7F-4532-9D81-10B05BB51ECC}"/>
+    <dgm:cxn modelId="{8145235E-E12B-4C35-BEE5-3994DC41368D}" type="presOf" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{4C3470C9-4479-46FA-A3AE-482815049F9D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{25D75C41-55BB-45EF-B478-F5E08CF9528F}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{06DBC806-2792-40FF-95EF-2C54AF757953}" srcOrd="2" destOrd="0" parTransId="{D3D10D55-9441-4FF4-A1BB-BA6372401F83}" sibTransId="{B231A4CD-7175-436C-A4C6-35AAFC17769D}"/>
+    <dgm:cxn modelId="{9F76B062-5113-463A-BE5F-F3D5F5AF7A34}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{4EDBD8D9-7024-442C-830A-A485575572C8}" srcOrd="0" destOrd="0" parTransId="{4D3898C6-5C9A-4EE7-9DE6-94BD351F6DDC}" sibTransId="{FE170219-F07A-4FA6-992F-77CB8C6A6C61}"/>
+    <dgm:cxn modelId="{ED17AA65-09D7-4891-9CD7-2D1B6587FEF8}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{90A7E1F8-8DDB-4658-90DD-9FE60FF80E03}" srcOrd="2" destOrd="0" parTransId="{C59230B8-C0F4-4D57-B413-F0E4737D4749}" sibTransId="{EFB9B28E-0849-481A-862E-D5F2C78392C8}"/>
+    <dgm:cxn modelId="{FB3B8F46-80C6-46B2-BED6-28DA4591451F}" srcId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" destId="{0908B225-31BC-4019-A05D-B18605C915D4}" srcOrd="1" destOrd="0" parTransId="{BE036EAD-FD2E-4A83-A6D6-68303D215574}" sibTransId="{47C8FFCB-1DAE-427E-9971-0F8C94FCBBD9}"/>
+    <dgm:cxn modelId="{7162524D-2343-46C5-9C7B-AF2EFF9EFB3F}" type="presOf" srcId="{F2D5CB61-C15C-47F9-BA87-628D333E31AA}" destId="{855DCE88-7540-40C8-9D84-AA1603D3BB2C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{16BA184E-D5D1-40FA-A983-BC35453E2B8B}" type="presOf" srcId="{06DBC806-2792-40FF-95EF-2C54AF757953}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{589D8F6F-6728-4119-8DAE-F82351645FF1}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{8F9600E2-B35F-45C2-BD98-892F77B95476}" srcOrd="1" destOrd="0" parTransId="{98CCA833-A654-4873-9891-F17723D1F206}" sibTransId="{6458BC4B-FEA0-4165-A93E-3639577AE7A2}"/>
+    <dgm:cxn modelId="{A11DE985-8FE8-4099-8836-92B35F8DAAC5}" type="presOf" srcId="{8F9600E2-B35F-45C2-BD98-892F77B95476}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{6CB5F889-21B0-4412-88CE-E91B5BD290B3}" type="presOf" srcId="{9A506091-AE9E-4831-89BD-752F054CDDD7}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{C6F6BE8D-DEF8-40BB-867B-B97F087FA6DF}" type="presOf" srcId="{A8B62D96-6D03-4EBE-BF52-CA71C9A868D9}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{DB897E8F-A185-4B46-85E6-DB6C95E97839}" type="presOf" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{E54190A0-2610-42F2-BA2F-4FB620FB4F11}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{F107EE5A-6387-4D6D-A842-F974FFC059AE}" srcOrd="3" destOrd="0" parTransId="{2BBEE882-669F-4CD4-A8B0-77F96E7EFC38}" sibTransId="{6283D847-804D-4BEC-8466-C4E265116407}"/>
+    <dgm:cxn modelId="{1529E3A7-40AA-4E6D-9028-DB0F4D08DB56}" type="presOf" srcId="{90A7E1F8-8DDB-4658-90DD-9FE60FF80E03}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{C60B09A9-93B6-43E8-B79F-C18938C3EFD3}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{A8B62D96-6D03-4EBE-BF52-CA71C9A868D9}" srcOrd="1" destOrd="0" parTransId="{896B092A-DE27-44A4-98CB-C5587AAEA7A1}" sibTransId="{FD1445CF-CFDD-4E4F-9165-E03434BC9FE7}"/>
+    <dgm:cxn modelId="{31A87FB0-4B7C-4590-ADA8-D5F7ACB5F423}" type="presOf" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{8D6EA8B1-0C06-4B72-BBCF-5D7DD672D813}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" srcOrd="0" destOrd="0" parTransId="{3E5A6934-D311-48FB-8EA4-8A51A31C75B3}" sibTransId="{2417CA70-B718-446D-BEAC-B5A45E30967F}"/>
+    <dgm:cxn modelId="{767760B9-8687-4F44-90DC-FDCC61573E89}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}" srcOrd="0" destOrd="0" parTransId="{8B8BF4C2-958F-4279-AD07-F53CBE512361}" sibTransId="{0058781E-4357-4BDC-80B9-9A010DA12874}"/>
+    <dgm:cxn modelId="{F61866BA-0ADF-4F0E-9E5B-FA1F8E41BB2C}" srcId="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}" destId="{F2D5CB61-C15C-47F9-BA87-628D333E31AA}" srcOrd="0" destOrd="0" parTransId="{3AF3EDD0-8F0B-4173-8053-9DCCFAE9659F}" sibTransId="{D7C62770-A688-493C-A910-E1A959283DEB}"/>
+    <dgm:cxn modelId="{3532D2CC-2E80-4846-8C81-157E3CD8D9E5}" srcId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" destId="{9A506091-AE9E-4831-89BD-752F054CDDD7}" srcOrd="0" destOrd="0" parTransId="{8883147F-48E4-41BD-B298-F0C7BB218F86}" sibTransId="{EDBE2195-94A5-4740-82D1-CDF0053DD0C5}"/>
+    <dgm:cxn modelId="{0DCBF4CE-5DE6-448D-95C8-094DC52A1EAD}" type="presOf" srcId="{B06CB33D-1AFE-4FC2-8196-1D46E2527062}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{87F0A1D1-FCA1-4980-8C80-2FEC8B03EE96}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" srcOrd="1" destOrd="0" parTransId="{9BB12A52-2A54-4567-B22C-7C0EB74526FB}" sibTransId="{0F48F999-58B0-4062-A3AB-106869A04B8B}"/>
+    <dgm:cxn modelId="{823ADBD7-AD91-4D3B-9A62-6C1A15AEE3B9}" type="presOf" srcId="{849315E2-0E43-47A2-8487-705DD6ECA75F}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{9B27B5E3-EBE2-489A-ACEF-0B48D5EDE657}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{3B8AF87C-D410-4EA7-B85C-18AC89E86F41}" srcOrd="2" destOrd="0" parTransId="{C35CCA29-82A3-411D-B63F-0BBFFA94646D}" sibTransId="{00A1F275-9E1B-43A9-BAC6-1998712DB97C}"/>
+    <dgm:cxn modelId="{FB5E60E9-4CFE-4D70-A343-8B23DD8EA550}" srcId="{2FD01C29-73A8-4FAB-BCE1-F340A078E8F6}" destId="{FEBFCD6A-DEE7-4DD8-A488-A34B755DBEAD}" srcOrd="3" destOrd="0" parTransId="{C74F8B89-8DCA-4202-93A3-B984063C7ACC}" sibTransId="{A0F4F443-537D-489A-A834-52FF75F21CAE}"/>
+    <dgm:cxn modelId="{9D2BB7FC-9BB3-4F90-BADA-CB31C37648C1}" srcId="{741EE4E8-C905-4922-9177-6B2550A7F74D}" destId="{0D81AF5C-48D5-4BD3-A611-11C39A7183B3}" srcOrd="4" destOrd="0" parTransId="{BE79E72A-8E87-4B8F-9BEF-D53FD38741F2}" sibTransId="{1663A26B-2BE3-4915-89D8-151EA154EFCE}"/>
+    <dgm:cxn modelId="{9C2915FD-304B-413C-A709-C0017BA2B58D}" srcId="{F75D2CDA-64AB-4C01-B3B8-FA177D9A6D7F}" destId="{849315E2-0E43-47A2-8487-705DD6ECA75F}" srcOrd="0" destOrd="0" parTransId="{A100638E-180D-4157-81F2-E867D3506882}" sibTransId="{ECA2F960-6BD2-498E-8AE7-42BAFB4D8D24}"/>
+    <dgm:cxn modelId="{D488E1FE-5100-48C4-9A38-579713A172CB}" type="presOf" srcId="{0908B225-31BC-4019-A05D-B18605C915D4}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{BE8C1B9D-509D-4931-9433-6F566C3B7FEE}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{D94F5717-C257-406E-9058-3026884B35F3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{0449969D-7B32-4913-BB0D-3E474C0F647E}" type="presParOf" srcId="{D94F5717-C257-406E-9058-3026884B35F3}" destId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{517856E3-78F6-4268-97DA-156E7188649B}" type="presParOf" srcId="{D94F5717-C257-406E-9058-3026884B35F3}" destId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{00B39846-8346-44DF-8095-8D141BD2BE8D}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{AEF1E149-0B1C-438C-A3F5-F142FCD3C5EA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{2D437ADD-603E-46B2-883E-1B69C2032DD1}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7C2C761E-8D16-463A-890C-A77095280853}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{2F70287C-73A9-409C-BCE9-79C9D3086D54}" type="presParOf" srcId="{7C2C761E-8D16-463A-890C-A77095280853}" destId="{4C3470C9-4479-46FA-A3AE-482815049F9D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{84E5F0D8-1C77-4883-8405-AAA1E9DED40C}" type="presParOf" srcId="{7C2C761E-8D16-463A-890C-A77095280853}" destId="{F4E7DEE4-604D-4278-96D9-273793A593D8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{4E5FC83A-13AE-4618-87A1-B0E28142E93C}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{ABD29924-AEEB-4F07-82EB-936D936128F1}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{78258AD5-A6AE-4799-A9D7-CCEEFA8990D8}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7FBFAF5B-320A-484C-941B-4C2565DB118A}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{A065EE92-5A64-4D34-B2D4-2B8DE14BFC43}" type="presParOf" srcId="{7FBFAF5B-320A-484C-941B-4C2565DB118A}" destId="{E742554B-D479-4D24-8F6A-D1FCE5F9AA6B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{4E27B830-A830-4252-A5FE-74D8D4D5600C}" type="presParOf" srcId="{7FBFAF5B-320A-484C-941B-4C2565DB118A}" destId="{855DCE88-7540-40C8-9D84-AA1603D3BB2C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{8BB5A356-A8E5-41EF-9D2D-958CC5F6319C}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7FEE97A8-9EFA-4BD9-9517-DEBFF35D9686}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{0D196802-A709-410C-A47B-2C18C541FE48}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{74BA35CA-3FAA-4A09-876F-5BE7E9E64BAB}" type="presParOf" srcId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" destId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{1100B251-AE1E-4EF8-86DB-86D00AF58D97}" type="presParOf" srcId="{2DE7DBAF-9EE0-48DF-B896-4D630C25E084}" destId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{B3A7BB40-3E76-4511-BAD5-46111AD0C53B}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{9969E3D5-2ACF-4B34-8445-7E0E344A549B}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{F823F5C0-E1C2-4277-8875-85C59BBF7926}" type="presParOf" srcId="{6E5757B1-F7B0-4BA1-AEE8-27D9DBEC73DA}" destId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{EFCA5405-B343-4606-8545-3B41E558907D}" type="presParOf" srcId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" destId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+    <dgm:cxn modelId="{FCAB9C70-FB7A-4046-8006-4E5DE4F8315B}" type="presParOf" srcId="{7927E8CD-F91A-4D88-90E6-14EBBAAC997E}" destId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hList1"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{298E2386-69FB-4936-A6C7-1ED8BA15662A}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2011/layout/TabList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A6FEC564-E41F-42F7-867B-5892F9DFA27C}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>Melanie Cooper</a:t>
           </a:r>
         </a:p>
@@ -2792,51 +6742,51 @@
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9E3B8176-C2E2-4A67-A08A-DC777E3F4563}" type="sibTrans" cxnId="{B7EC5F22-30C1-40AA-81AF-907A7A944D48}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BFF6836B-C55C-4D75-B1C5-0E4CA007FD6C}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>Financial Services Manager</a:t>
+            <a:t>District Financial Services Manager</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9714FDDE-2F17-4B9A-BB71-1B21BFA81630}" type="parTrans" cxnId="{4973CB79-D6D0-4F3E-A76B-BF9F569DB847}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DF4ECAC2-0C09-481B-A343-5AA0618A3B5F}" type="sibTrans" cxnId="{4973CB79-D6D0-4F3E-A76B-BF9F569DB847}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
@@ -3305,340 +7255,440 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7603" y="1208062"/>
+          <a:off x="7603" y="1191686"/>
           <a:ext cx="3759449" cy="1180800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...7 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:effectLst/>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront">
+            <a:rot lat="0" lon="0" rev="0"/>
+          </a:camera>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="1200000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d>
+          <a:bevelT w="63500" h="25400"/>
+        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="2">
+        <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
-        <a:fillRef idx="1">
+        <a:fillRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="291592" tIns="166624" rIns="291592" bIns="166624" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>Local</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7603" y="1208062"/>
+        <a:off x="7603" y="1191686"/>
         <a:ext cx="3759449" cy="1180800"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="7603" y="2388862"/>
-          <a:ext cx="3759449" cy="4242092"/>
+          <a:off x="7603" y="2372486"/>
+          <a:ext cx="3759449" cy="4274844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="90000"/>
             <a:tint val="40000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:alpha val="90000"/>
               <a:tint val="40000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:effectLst/>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="2">
+        <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="218694" tIns="218694" rIns="291592" bIns="328041" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>Property Taxes</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>Investment Earnings</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="7603" y="2388862"/>
-        <a:ext cx="3759449" cy="4242092"/>
+        <a:off x="7603" y="2372486"/>
+        <a:ext cx="3759449" cy="4274844"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4216275" y="1208062"/>
+          <a:off x="4216275" y="1191686"/>
           <a:ext cx="3759449" cy="1180800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...7 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:effectLst/>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront">
+            <a:rot lat="0" lon="0" rev="0"/>
+          </a:camera>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="1200000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d>
+          <a:bevelT w="63500" h="25400"/>
+        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="2">
+        <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
-        <a:fillRef idx="1">
+        <a:fillRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="291592" tIns="166624" rIns="291592" bIns="166624" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>State</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4216275" y="1208062"/>
+        <a:off x="4216275" y="1191686"/>
         <a:ext cx="3759449" cy="1180800"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4216275" y="2388862"/>
-          <a:ext cx="3759449" cy="4242092"/>
+          <a:off x="4216275" y="2372486"/>
+          <a:ext cx="3759449" cy="4274844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="90000"/>
             <a:tint val="40000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:alpha val="90000"/>
               <a:tint val="40000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:effectLst/>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="2">
+        <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="218694" tIns="218694" rIns="291592" bIns="328041" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>State Aid to Classrooms</a:t>
@@ -3660,177 +7710,227 @@
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>Retiree Insurance</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>CERDEP</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4216275" y="2388862"/>
-        <a:ext cx="3759449" cy="4242092"/>
+        <a:off x="4216275" y="2372486"/>
+        <a:ext cx="3759449" cy="4274844"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="8424947" y="1208062"/>
+          <a:off x="8424947" y="1191686"/>
           <a:ext cx="3759449" cy="1180800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...7 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:effectLst/>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront">
+            <a:rot lat="0" lon="0" rev="0"/>
+          </a:camera>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="1200000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d>
+          <a:bevelT w="63500" h="25400"/>
+        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="2">
+        <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
-        <a:fillRef idx="1">
+        <a:fillRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="291592" tIns="166624" rIns="291592" bIns="166624" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>Federal</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="8424947" y="1208062"/>
+        <a:off x="8424947" y="1191686"/>
         <a:ext cx="3759449" cy="1180800"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="8424947" y="2388862"/>
-          <a:ext cx="3759449" cy="4242092"/>
+          <a:off x="8424947" y="2372486"/>
+          <a:ext cx="3759449" cy="4274844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="90000"/>
             <a:tint val="40000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:alpha val="90000"/>
               <a:tint val="40000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:effectLst/>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="2">
+        <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="218694" tIns="218694" rIns="291592" bIns="328041" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>Title I</a:t>
@@ -3847,82 +7947,2473 @@
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
             <a:t>IDEA</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
-            <a:t>ESSER</a:t>
+            <a:t>Child Nutrition</a:t>
           </a:r>
         </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="8424947" y="2372486"/>
+        <a:ext cx="3759449" cy="4274844"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="11360" y="78444"/>
+          <a:ext cx="3524580" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="199136" tIns="113792" rIns="199136" bIns="113792" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
         <a:p>
-          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1822450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Total State Funding</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="11360" y="78444"/>
+        <a:ext cx="3524580" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="11360" y="884844"/>
+          <a:ext cx="3524580" cy="2152079"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="149352" tIns="149352" rIns="199136" bIns="224028" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="4100" kern="1200" dirty="0"/>
-            <a:t>Child Nutrition</a:t>
+            <a:rPr lang="en-US" sz="2800" kern="1200"/>
+            <a:t>General Fund</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200"/>
+            <a:t>EIA</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="11360" y="884844"/>
+        <a:ext cx="3524580" cy="2152079"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4C3470C9-4479-46FA-A3AE-482815049F9D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4142903" y="78444"/>
+          <a:ext cx="4335437" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="199136" tIns="113792" rIns="199136" bIns="113792" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Teacher Cost</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="8424947" y="2388862"/>
-        <a:ext cx="3759449" cy="4242092"/>
+        <a:off x="4142903" y="78444"/>
+        <a:ext cx="4335437" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F4E7DEE4-604D-4278-96D9-273793A593D8}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4142903" y="884844"/>
+          <a:ext cx="4335437" cy="2152079"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="149352" tIns="149352" rIns="199136" bIns="224028" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>ADM, Ratio, Master’s +12</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Target Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>75/25 State/Local, ITA</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4142903" y="884844"/>
+        <a:ext cx="4335437" cy="2152079"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="9085302" y="78444"/>
+          <a:ext cx="3524580" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="199136" tIns="113792" rIns="199136" bIns="113792" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Hold Harmless</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="9085302" y="78444"/>
+        <a:ext cx="3524580" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="9085302" y="884844"/>
+          <a:ext cx="3524580" cy="2152079"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="149352" tIns="149352" rIns="199136" bIns="224028" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Floor set at FY22 state funding to LEA</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="9085302" y="884844"/>
+        <a:ext cx="3524580" cy="2152079"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="13216844" y="78444"/>
+          <a:ext cx="3524580" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="199136" tIns="113792" rIns="199136" bIns="113792" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Remaining Share</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="13216844" y="78444"/>
+        <a:ext cx="3524580" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="13216844" y="884844"/>
+          <a:ext cx="3524580" cy="2152079"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="149352" tIns="149352" rIns="199136" bIns="224028" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>Funds remaining after Teacher Cost and HH</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" kern="1200" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="13216844" y="884844"/>
+        <a:ext cx="3524580" cy="2152079"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
-<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{E378CD90-9BBF-4989-BF4C-20AA67776516}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1032906"/>
+          <a:ext cx="15157065" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{5C6D909E-7237-4E64-A527-AAFE211CC2DD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3940836" y="516492"/>
+          <a:ext cx="11216228" cy="516414"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="55245" tIns="55245" rIns="55245" bIns="55245" numCol="1" spcCol="1270" anchor="b" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1289050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2900" kern="1200" dirty="0"/>
+            <a:t> Additional funding, WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3940836" y="516492"/>
+        <a:ext cx="11216228" cy="516414"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{44E7B8A9-4130-44C0-A5D8-B12E13563257}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="263345"/>
+          <a:ext cx="3940836" cy="1022707"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 16670"/>
+            <a:gd name="adj2" fmla="val 0"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront">
+            <a:rot lat="0" lon="0" rev="0"/>
+          </a:camera>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="1200000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d>
+          <a:bevelT w="63500" h="25400"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="57150" tIns="57150" rIns="57150" bIns="57150" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1333500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="3000" kern="1200" dirty="0"/>
+            <a:t>Health Insurance</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-US" sz="3000" kern="1200" dirty="0"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-US" sz="3000" kern="1200" dirty="0"/>
+            <a:t>$145,250,894.00</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="49933" y="313278"/>
+        <a:ext cx="3840970" cy="972774"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{B0A5C0EA-1521-4C5B-BFE2-C2ABAA9FAE13}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="296" y="102592"/>
+          <a:ext cx="2836986" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="177800" tIns="101600" rIns="177800" bIns="101600" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Total State Funding</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="296" y="102592"/>
+        <a:ext cx="2836986" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{AFDC944D-9E64-4B39-9046-45C9AFA00FF9}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="296" y="908992"/>
+          <a:ext cx="2836986" cy="2959109"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="133350" tIns="133350" rIns="177800" bIns="200025" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>General Fund</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>EIA</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Health Insurance</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="296" y="908992"/>
+        <a:ext cx="2836986" cy="2959109"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4C3470C9-4479-46FA-A3AE-482815049F9D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3322279" y="102592"/>
+          <a:ext cx="3464260" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="177800" tIns="101600" rIns="177800" bIns="101600" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3322279" y="102592"/>
+        <a:ext cx="3464260" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F4E7DEE4-604D-4278-96D9-273793A593D8}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3322279" y="908992"/>
+          <a:ext cx="3464260" cy="2959109"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="133350" tIns="133350" rIns="177800" bIns="200025" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>ADM, Ratio, Master’s +12</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Target Teacher Cost</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>75/25 State/Local, ITA</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3322279" y="908992"/>
+        <a:ext cx="3464260" cy="2959109"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E742554B-D479-4D24-8F6A-D1FCE5F9AA6B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="7271536" y="102592"/>
+          <a:ext cx="2836986" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="177800" tIns="101600" rIns="177800" bIns="101600" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Charter </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="7271536" y="102592"/>
+        <a:ext cx="2836986" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{855DCE88-7540-40C8-9D84-AA1603D3BB2C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="7271536" y="908992"/>
+          <a:ext cx="2836986" cy="2959109"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="133350" tIns="133350" rIns="177800" bIns="200025" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>B&amp;M and Virtual Add-Ons</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="7271536" y="908992"/>
+        <a:ext cx="2836986" cy="2959109"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FE1E9FF9-1C19-49BF-96A6-077FE760FEA6}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="10593519" y="102592"/>
+          <a:ext cx="2836986" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="177800" tIns="101600" rIns="177800" bIns="101600" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Hold Harmless</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="10593519" y="102592"/>
+        <a:ext cx="2836986" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{984D5C59-19F0-4928-9106-D37F3EEFA7CD}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="10593519" y="908992"/>
+          <a:ext cx="2836986" cy="2959109"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="133350" tIns="133350" rIns="177800" bIns="200025" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Floor set at FY26 state funding to LEA</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="10593519" y="908992"/>
+        <a:ext cx="2836986" cy="2959109"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D9101DF7-B15F-4E0A-86C9-C63800A81A4B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="13915502" y="102592"/>
+          <a:ext cx="2836986" cy="806400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="177800" tIns="101600" rIns="177800" bIns="101600" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Remaining Share</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="13915502" y="102592"/>
+        <a:ext cx="2836986" cy="806400"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{950289D8-3F2F-4B3A-9F75-24ECA74C40BE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="13915502" y="908992"/>
+          <a:ext cx="2836986" cy="2959109"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="threePt" dir="t">
+            <a:rot lat="0" lon="0" rev="7500000"/>
+          </a:lightRig>
+        </a:scene3d>
+        <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+          <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+          <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+          <a:contourClr>
+            <a:schemeClr val="bg1"/>
+          </a:contourClr>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="133350" tIns="133350" rIns="177800" bIns="200025" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>Funds remaining after Teacher Cost and HH</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1111250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
+            <a:t>WPU Prop. Share</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="13915502" y="908992"/>
+        <a:ext cx="2836986" cy="2959109"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{180A1FB0-A870-4FA9-AFE8-46BE9058054A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="5367693"/>
           <a:ext cx="12192000" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:shade val="60000"/>
@@ -4288,51 +10779,51 @@
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="66675" tIns="66675" rIns="66675" bIns="66675" numCol="1" spcCol="1270" anchor="b" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1555750">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="3500" kern="1200" dirty="0"/>
-            <a:t>Financial Services Manager</a:t>
+            <a:t>District Financial Services Manager</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3169919" y="2306353"/>
         <a:ext cx="9022080" cy="755830"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{22D4010E-2C32-48C4-8330-7042CCDC290C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="2306353"/>
           <a:ext cx="3169920" cy="755830"/>
         </a:xfrm>
         <a:prstGeom prst="round2SameRect">
           <a:avLst>
             <a:gd name="adj1" fmla="val 16670"/>
             <a:gd name="adj2" fmla="val 0"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
@@ -4915,50 +11406,792 @@
             <dgm:constr type="tMarg" refType="primFontSz" fact="0.42"/>
             <dgm:constr type="bMarg" refType="primFontSz" fact="0.63"/>
           </dgm:constrLst>
           <dgm:ruleLst>
             <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
           </dgm:ruleLst>
         </dgm:layoutNode>
       </dgm:layoutNode>
       <dgm:forEach name="Name5" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="space">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
           <dgm:presOf/>
           <dgm:constrLst/>
           <dgm:ruleLst/>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hList1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="5000"/>
+    <dgm:cat type="convert" pri="5000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="32">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="14" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="24" srcId="2" destId="22" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="33" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="34" srcId="3" destId="32" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="4">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin"/>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromR"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="h" for="ch" forName="composite" refType="h"/>
+      <dgm:constr type="w" for="ch" forName="composite" refType="w"/>
+      <dgm:constr type="w" for="des" forName="parTx"/>
+      <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+      <dgm:constr type="w" for="des" forName="desTx"/>
+      <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+      <dgm:constr type="primFontSz" for="des" forName="parTx" val="65"/>
+      <dgm:constr type="secFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="equ"/>
+      <dgm:constr type="h" for="des" forName="parTx" refType="primFontSz" refFor="des" refForName="parTx" fact="0.8"/>
+      <dgm:constr type="h" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" fact="1.22"/>
+      <dgm:constr type="w" for="ch" forName="space" refType="w" refFor="ch" refForName="composite" op="equ" fact="0.14"/>
+    </dgm:constrLst>
+    <dgm:ruleLst>
+      <dgm:rule type="w" for="ch" forName="composite" val="0" fact="NaN" max="NaN"/>
+      <dgm:rule type="primFontSz" for="des" forName="parTx" val="5" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name4" axis="ch" ptType="node">
+      <dgm:layoutNode name="composite">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst>
+          <dgm:constr type="l" for="ch" forName="parTx"/>
+          <dgm:constr type="w" for="ch" forName="parTx" refType="w"/>
+          <dgm:constr type="t" for="ch" forName="parTx"/>
+          <dgm:constr type="l" for="ch" forName="desTx"/>
+          <dgm:constr type="w" for="ch" forName="desTx" refType="w" refFor="ch" refForName="parTx"/>
+          <dgm:constr type="t" for="ch" forName="desTx" refType="h" refFor="ch" refForName="parTx"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+        <dgm:layoutNode name="parTx" styleLbl="alignNode1">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="h" refType="w" op="lte" fact="0.4"/>
+            <dgm:constr type="h"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.32"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.32"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="desTx" styleLbl="alignAccFollowNode1">
+          <dgm:varLst>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="stBulletLvl" val="1"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="des" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="secFontSz" val="65"/>
+            <dgm:constr type="primFontSz" refType="secFontSz"/>
+            <dgm:constr type="h"/>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.42"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.42"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.63"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name5" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="space">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2011/layout/TabList">
+  <dgm:title val="Tab List"/>
+  <dgm:desc val="Use to show non-sequential or grouped blocks of information. Works well for lists with a small amount of Level 1 text. The first Level 2 displays next to the Level 1 text  and the remaining Level 2 text appears beneath the Level 1 text."/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="4500"/>
+    <dgm:cat type="officeonline" pri="11000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="32">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="40" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="41" srcId="10" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="42" srcId="10" destId="12" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="50" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="51" srcId="20" destId="21" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="52" srcId="20" destId="22" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="60" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="61" srcId="30" destId="31" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="62" srcId="30" destId="32" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="30" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="40" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="40">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="50" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="60" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="70" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="80" srcId="0" destId="40" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:chMax/>
+      <dgm:chPref val="3"/>
+      <dgm:dir/>
+      <dgm:animOne val="branch"/>
+      <dgm:animLvl val="lvl"/>
+    </dgm:varLst>
+    <dgm:alg type="lin">
+      <dgm:param type="linDir" val="fromT"/>
+    </dgm:alg>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="Child" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="Child" refType="h" fact="0.6667"/>
+      <dgm:constr type="primFontSz" for="des" forName="Parent" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="Child" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="FirstChild" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="Child" refType="primFontSz" refFor="des" refForName="Parent" op="lte"/>
+      <dgm:constr type="primFontSz" for="des" forName="FirstChild" refType="primFontSz" refFor="des" refForName="Parent" op="lte"/>
+      <dgm:constr type="primFontSz" for="des" forName="Child" refType="primFontSz" refFor="des" refForName="FirstChild" op="lte"/>
+      <dgm:constr type="w" for="ch" forName="composite" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="composite" refType="h" fact="0.3333"/>
+      <dgm:constr type="sp" refType="h" refFor="ch" refForName="composite" op="equ" fact="0.05"/>
+      <dgm:constr type="h" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="composite" op="equ" fact="0.05"/>
+      <dgm:constr type="w" for="ch" forName="sibTrans" refType="h" refFor="ch" refForName="sibTrans" op="equ"/>
+    </dgm:constrLst>
+    <dgm:forEach name="nodesForEach" axis="ch" ptType="node">
+      <dgm:layoutNode name="composite">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:choose name="Name1">
+          <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+            <dgm:constrLst>
+              <dgm:constr type="l" for="ch" forName="Accent" refType="w" fact="0"/>
+              <dgm:constr type="b" for="ch" forName="Accent" refType="h"/>
+              <dgm:constr type="w" for="ch" forName="Accent" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="Accent" refType="h" fact="0"/>
+              <dgm:constr type="l" for="ch" forName="FirstChild" refType="w" fact="0.26"/>
+              <dgm:constr type="t" for="ch" forName="FirstChild" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="FirstChild" refType="w" fact="0.74"/>
+              <dgm:constr type="h" for="ch" forName="FirstChild" refType="h"/>
+              <dgm:constr type="l" for="ch" forName="Parent" refType="w" fact="0"/>
+              <dgm:constr type="t" for="ch" forName="Parent" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="Parent" refType="w" fact="0.26"/>
+              <dgm:constr type="h" for="ch" forName="Parent" refType="h"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name3">
+            <dgm:constrLst>
+              <dgm:constr type="l" for="ch" forName="Accent" refType="w" fact="0"/>
+              <dgm:constr type="b" for="ch" forName="Accent" refType="h"/>
+              <dgm:constr type="w" for="ch" forName="Accent" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="Accent" refType="h" fact="0"/>
+              <dgm:constr type="r" for="ch" forName="FirstChild" refType="w" fact="0.74"/>
+              <dgm:constr type="t" for="ch" forName="FirstChild" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="FirstChild" refType="w" fact="0.74"/>
+              <dgm:constr type="h" for="ch" forName="FirstChild" refType="h"/>
+              <dgm:constr type="r" for="ch" forName="Parent" refType="w"/>
+              <dgm:constr type="t" for="ch" forName="Parent" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="Parent" refType="w" fact="0.26"/>
+              <dgm:constr type="h" for="ch" forName="Parent" refType="h"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:layoutNode name="FirstChild" styleLbl="revTx">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:choose name="Name4">
+            <dgm:if name="Name5" func="var" arg="dir" op="equ" val="norm">
+              <dgm:alg type="tx">
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="txAnchorVert" val="b"/>
+                <dgm:param type="txAnchorVertCh" val="b"/>
+                <dgm:param type="parTxRTLAlign" val="l"/>
+              </dgm:alg>
+            </dgm:if>
+            <dgm:else name="Name6">
+              <dgm:alg type="tx">
+                <dgm:param type="parTxLTRAlign" val="r"/>
+                <dgm:param type="shpTxLTRAlignCh" val="r"/>
+                <dgm:param type="txAnchorVert" val="b"/>
+                <dgm:param type="txAnchorVertCh" val="b"/>
+                <dgm:param type="parTxRTLAlign" val="r"/>
+              </dgm:alg>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:choose name="Name7">
+            <dgm:if name="Name8" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+              <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+            </dgm:if>
+            <dgm:else name="Name9">
+              <dgm:presOf/>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="rMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.15"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="Parent" styleLbl="alignNode1">
+          <dgm:varLst>
+            <dgm:chMax val="3"/>
+            <dgm:chPref val="3"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+            <dgm:param type="txAnchorVertCh" val="mid"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="round2SameRect" r:blip="">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1667"/>
+              <dgm:adj idx="2" val="0"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="rMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.15"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="Accent" styleLbl="parChTrans1D1">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="line" r:blip="" zOrderOff="-99999">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+        </dgm:layoutNode>
+      </dgm:layoutNode>
+      <dgm:choose name="Name10">
+        <dgm:if name="Name11" axis="ch" ptType="node" st="2" cnt="1" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:choose name="Name12">
+              <dgm:if name="Name13" func="var" arg="dir" op="equ" val="norm">
+                <dgm:alg type="tx">
+                  <dgm:param type="stBulletLvl" val="1"/>
+                  <dgm:param type="parTxLTRAlign" val="l"/>
+                  <dgm:param type="parTxRTLAlign" val="l"/>
+                  <dgm:param type="txAnchorVert" val="t"/>
+                </dgm:alg>
+              </dgm:if>
+              <dgm:else name="Name14">
+                <dgm:alg type="tx">
+                  <dgm:param type="stBulletLvl" val="1"/>
+                  <dgm:param type="parTxLTRAlign" val="r"/>
+                  <dgm:param type="shpTxLTRAlignCh" val="r"/>
+                  <dgm:param type="txAnchorVert" val="t"/>
+                  <dgm:param type="parTxRTLAlign" val="r"/>
+                </dgm:alg>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="0 0"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.15"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.15"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.15"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.15"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name15"/>
+      </dgm:choose>
+      <dgm:forEach name="sibTransForEach" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hList1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="5000"/>
+    <dgm:cat type="convert" pri="5000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="32">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="14" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="24" srcId="2" destId="22" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="33" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="34" srcId="3" destId="32" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="4">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin"/>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromR"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="h" for="ch" forName="composite" refType="h"/>
+      <dgm:constr type="w" for="ch" forName="composite" refType="w"/>
+      <dgm:constr type="w" for="des" forName="parTx"/>
+      <dgm:constr type="h" for="des" forName="parTx" op="equ"/>
+      <dgm:constr type="w" for="des" forName="desTx"/>
+      <dgm:constr type="h" for="des" forName="desTx" op="equ"/>
+      <dgm:constr type="primFontSz" for="des" forName="parTx" val="65"/>
+      <dgm:constr type="secFontSz" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" op="equ"/>
+      <dgm:constr type="h" for="des" forName="parTx" refType="primFontSz" refFor="des" refForName="parTx" fact="0.8"/>
+      <dgm:constr type="h" for="des" forName="desTx" refType="primFontSz" refFor="des" refForName="parTx" fact="1.22"/>
+      <dgm:constr type="w" for="ch" forName="space" refType="w" refFor="ch" refForName="composite" op="equ" fact="0.14"/>
+    </dgm:constrLst>
+    <dgm:ruleLst>
+      <dgm:rule type="w" for="ch" forName="composite" val="0" fact="NaN" max="NaN"/>
+      <dgm:rule type="primFontSz" for="des" forName="parTx" val="5" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name4" axis="ch" ptType="node">
+      <dgm:layoutNode name="composite">
+        <dgm:alg type="composite"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst>
+          <dgm:constr type="l" for="ch" forName="parTx"/>
+          <dgm:constr type="w" for="ch" forName="parTx" refType="w"/>
+          <dgm:constr type="t" for="ch" forName="parTx"/>
+          <dgm:constr type="l" for="ch" forName="desTx"/>
+          <dgm:constr type="w" for="ch" forName="desTx" refType="w" refFor="ch" refForName="parTx"/>
+          <dgm:constr type="t" for="ch" forName="desTx" refType="h" refFor="ch" refForName="parTx"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+        <dgm:layoutNode name="parTx" styleLbl="alignNode1">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:chPref val="0"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="h" refType="w" op="lte" fact="0.4"/>
+            <dgm:constr type="h"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.32"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.32"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="desTx" styleLbl="alignAccFollowNode1">
+          <dgm:varLst>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx">
+            <dgm:param type="stBulletLvl" val="1"/>
+          </dgm:alg>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="des" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="secFontSz" val="65"/>
+            <dgm:constr type="primFontSz" refType="secFontSz"/>
+            <dgm:constr type="h"/>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.42"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.42"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.63"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name5" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="space">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2011/layout/TabList">
   <dgm:title val="Tab List"/>
   <dgm:desc val="Use to show non-sequential or grouped blocks of information. Works well for lists with a small amount of Level 1 text. The first Level 2 displays next to the Level 1 text  and the remaining Level 2 text appears beneath the Level 1 text."/>
   <dgm:catLst>
     <dgm:cat type="list" pri="4500"/>
     <dgm:cat type="officeonline" pri="11000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="10">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="11">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="12">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="20">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="21">
           <dgm:prSet phldr="1"/>
@@ -5223,593 +12456,593 @@
               <dgm:constr type="rMarg" refType="primFontSz" fact="0.15"/>
               <dgm:constr type="tMarg" refType="primFontSz" fact="0.15"/>
               <dgm:constr type="bMarg" refType="primFontSz" fact="0.15"/>
             </dgm:constrLst>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
         </dgm:if>
         <dgm:else name="Name15"/>
       </dgm:choose>
       <dgm:forEach name="sibTransForEach" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sibTrans">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
-    <dgm:cat type="simple" pri="10100"/>
+    <dgm:cat type="simple" pri="10500"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="lnNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="vennNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="tx1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgImgPlace1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignImgPlace1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgImgPlace1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="sibTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgSibTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgSibTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="sibTrans1D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="callout">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="asst4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
@@ -5861,446 +13094,4004 @@
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="conFgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="trAlignAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidFgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidAlignAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="solidBgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAccFollowNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAccFollowNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAccFollowNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="dkBgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="trBgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="2">
+      <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
-      <a:effectRef idx="0">
+      <a:effectRef idx="3">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="3D" pri="11200"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alingNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="254000" extrusionH="63500" contourW="12700" prstMaterial="matte">
+      <a:contourClr>
+        <a:schemeClr val="lt1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" contourW="12700" prstMaterial="matte">
+      <a:contourClr>
+        <a:schemeClr val="lt1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-70000" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="25400" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="25400" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="25400" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="127000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="60000" prstMaterial="flat">
+      <a:bevelT w="120900" h="88900"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="60000" prstMaterial="flat">
+      <a:bevelT w="120900" h="88900"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="135400" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="135400" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="190500" prstMaterial="dkEdge">
+      <a:bevelT w="135400" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="35400"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="124450" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="120800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="190500" prstMaterial="dkEdge">
+      <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="144450" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="190500" prstMaterial="dkEdge">
+      <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+      <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="144450" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="144450" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+      <a:bevelB w="88900" h="121750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple5">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10500"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="3D" pri="11200"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alingNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="254000" extrusionH="63500" contourW="12700" prstMaterial="matte">
+      <a:contourClr>
+        <a:schemeClr val="lt1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" contourW="12700" prstMaterial="matte">
+      <a:contourClr>
+        <a:schemeClr val="lt1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-70000" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="25400" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="25400" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="25400" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="127000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="60000" prstMaterial="flat">
+      <a:bevelT w="120900" h="88900"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="60000" prstMaterial="flat">
+      <a:bevelT w="120900" h="88900"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="135400" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="135400" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="190500" prstMaterial="dkEdge">
+      <a:bevelT w="135400" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="35400"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="124450" h="16350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="120800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="190500" prstMaterial="dkEdge">
+      <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="144450" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="190500" prstMaterial="dkEdge">
+      <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+      <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="144450" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="dkEdge">
+      <a:bevelT w="125400" h="36350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="144450" h="6350" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="127000" h="25400" prst="relaxedInset"/>
+      <a:bevelB w="88900" h="121750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-152400" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t">
+        <a:rot lat="0" lon="0" rev="7500000"/>
+      </a:lightRig>
+    </dgm:scene3d>
+    <dgm:sp3d z="152400" extrusionH="63500" prstMaterial="matte">
+      <a:bevelT w="50800" h="19050" prst="relaxedInset"/>
+      <a:contourClr>
+        <a:schemeClr val="bg1"/>
+      </a:contourClr>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
@@ -7376,51 +18167,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AB4BD532-59A9-4A23-9861-43311FE98D22}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -7644,123 +18435,123 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...39 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -7784,144 +18575,188 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685742599"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="689248788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6694369C-C5CA-3508-6BBF-BC6C59237571}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD5C27A3-FF0D-AFD2-3446-60E4450E6902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A0C6D37-EF90-27C1-C5F5-B604FE26654F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Proviso 1.3(X) of the 2026 Appropriations Act directs the Revenue and Fiscal Affairs Office (RFA) to review student weightings in the State Aid to Classrooms funding formula and examine methods to improve alignment with student enrollment while ensuring districts receive more consistent distributions. Recommendations were submitted to House Ways &amp; Means before December 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="30000" dirty="0"/>
+              <a:t>st</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Those recommendations were reviewed by legislation and subsequently resulted in a few changes to the State Aid funding formula. These changes will take effect for FY27 (so long as Governor signed by the time this is presented).</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9B887F9-5DA2-F478-A163-401DCCA6EA8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3794143619"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2615180121"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7931,268 +18766,218 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...45 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="80834994"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3794143619"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Suppose Michael obtained his National Board certification on December 1</a:t>
+              <a:t>31XX indicates GF source, 35XX indicates EIA source</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Teacher Supply – Initial allocation in July based on prior year SC Educator reports (excluding those showing a termination date). Adjustments made in January based on November 30</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
-              <a:t>st</a:t>
+              <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>. We would have been notified of his new certification and would have paid the district his $5,000 stipend for the remainder of the fiscal year.</a:t>
+              <a:t> reports. Any teacher who worked one day is eligible.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>If Michael completes MOC in 2025, SCDE would be notified in December 2025 and would know to include his stipend in the district’s allocations for the 2026 fiscal year</a:t>
+              <a:t>Reading Coach – Based on instructors reported by district and total appropriation. In FY25, about 730 eligible schools received up to $57,536 per coach (but no more than the coach’s total compensation)</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>If Michael waits to complete his MOC until 2026, the SCDE would be notified in December 2026. Since our records show his stipend ends in June 2026, we would not include any stipend for him in the district’s allocations until after December when we’ve been notified that he completed his MOC and is verified by the district.</a:t>
+              <a:t>National Board Certification – 10-year certifications ($7,500 stipend) are phasing out. NB only utilizing 5-year certifications now, which Proviso directs us to pay $5,000 annually. Touch more on next slide.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SCRS = South Carolina Retirement System</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SFAA = State Fiscal Accountability Authority</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2506828560"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="80834994"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8223,51 +19008,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>15</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="300651011"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8288,73 +19073,73 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Walk through monthly payments report; discuss what each column represents</a:t>
+              <a:t>Walk through monthly payments report; discuss what each column represents. Some payments broken out monthly, others paid in lump sum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2675256363"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8406,51 +19191,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Quickly walk through the code listing (NBC and Teacher Supply eligible positions) and user access forms</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3549890934"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8490,51 +19275,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1175036214"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8629,51 +19414,51 @@
               <a:solidFill>
                 <a:srgbClr val="233746"/>
               </a:solidFill>
               <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1538664307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -8740,51 +19525,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD92978-F72B-3CAF-A474-2B5CC960A40C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1627847286"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8824,70 +19609,241 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3388407025"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2000716136"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Introduce yourself, Michael, and Melanie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685742599"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{266089AA-AC2F-69D3-BE3A-C20004C63425}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -8907,98 +19863,98 @@
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59DCDB6E-7427-9BB0-2B9B-B15801F778A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Primary district-facing duties</a:t>
+              <a:t>These are the primary district-facing duties</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{905ED024-2EB7-C927-0888-B34376692105}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2940058657"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5DD3744-1FBB-355A-E286-7A0FF944E10F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -9062,299 +20018,128 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="7900397"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...169 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Link to membership counts, move to website and play around with the fields. Touch on Student Accountability report as well</a:t>
+              <a:t>Charter districts have access to other local funds such as gifts and donations, but not property taxes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545599651"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4064231713"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9364,81 +20149,93 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>There have been some updates for this fiscal year, but we’ll get into that shortly. I want to first generally explain how the funding model has worked for the past few years.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Only one classification per student, but can be multiple add-ons</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2825038721"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1045813639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9448,169 +20245,231 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Link to membership counts, move to website and play around with the fields. Touch on Student Accountability report as well</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2172338898"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545599651"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFEC7087-08DB-2A80-3A06-235F0CB25E73}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{412CF5B2-1CB5-6849-412A-34F160B53C36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84FD2303-F9B6-5955-B750-E90FCFEB492B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Hand out copies of exercise</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Total State Funding – Amount appropriated in the annual budget, funded using both EIA and General Funds</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Teacher Cost – Bulk of funding formula. ADM tells us how many students, target ratio tells us how many teachers required for those students, teacher salary and fringe at 12 years experience with a Master’s tells us the total aid to classrooms required to fund those teachers statewide. From there, each district is allotted their proportionate share of aid to classrooms based on WPU. 25% of total aid to classrooms must come from local sources, with each district’s share determined by the Index of Taxpaying Ability</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Hold Harmless – Set to FY22 levels. Intention was to ensure districts didn’t receive less than they would have under the old formula. Additional funds provided to LEA if their state aid to classroom amount falls below their FY22 funding.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Remaining share – Annual appropriations exceed the amounts required to fund teachers at the established levels. Any remaining appropriation is split proportionately between LEAs based on their WPU.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Funding for Health Insurance is included in the annual budget but allocated as a separate revenue to districts. This revenue is allocated solely on the proportionate share of WPUs.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAAA57E5-6767-4926-A1E2-C526C29E2396}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{99013DEB-017C-4F56-99AB-2F0F9DCE66DF}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="938495961"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2417982143"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -9800,51 +20659,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9965,51 +20824,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10140,51 +20999,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10305,51 +21164,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10547,51 +21406,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -10829,51 +21688,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11245,51 +22104,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11359,51 +22218,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11451,51 +22310,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11723,51 +22582,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11975,51 +22834,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -12187,51 +23046,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -12542,131 +23401,123 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/payment-information/monthly-payments-to-districts/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.tmp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/pcs-information/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-data/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-data/in-ite/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/payment-information/monthly-payments-to-districts/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.tmp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/pcs-information/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-data/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-data/in-ite/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/manual-handbooks-and-guidelines/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/auditing/manuals-handbooks-and-guidelines/financial-accounting-handbook/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/manual-handbooks-and-guidelines/funding-manuals/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/budget-planning-for-upcoming-fiscal-year/fiscal-year-2025-2026/fiscal-year-2025-2026-house-ways-and-means-committee-budget-projections/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/monthly-financial-newsletter/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data5.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/sess126_2025-2026/appropriations2025/tap1b.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scstatehouse.gov/sess126_2025-2026/appropriations2025/tap1b.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/student-data/membership-counts/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/financial-services/student-data/membership-counts/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="233746"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -12695,51 +23546,51 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12980711" h="12980711">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip r:embed="rId3">
               <a:alphaModFix amt="17000"/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 4"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -12871,51 +23722,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2939"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>August 21, 2025</a:t>
+              <a:t>August 20, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="8411093"/>
             <a:ext cx="6905206" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
@@ -12928,102 +23779,108 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8" descr="Horizontal logo of the South Carolina Department of Education. On the right of the words “ South Carolina Department of Education” is a circle seal, Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3795ED29-3F7A-C0A4-2DE7-B77173F971AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="8449004"/>
             <a:ext cx="7324306" cy="1464862"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47C8C7EC-0F40-E4AD-A68E-6CA3434DF6C8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5059ECA0-2AD3-70E8-4957-8444EB3D5D91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="1076325"/>
             <a:ext cx="16955363" cy="669607"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
@@ -13046,675 +23903,530 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Determining Funding to Districts</a:t>
+              <a:t>State Aid Updates</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="AutoShape 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C91B678-1326-567A-4271-A535D81F4177}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCCF89E6-2192-F60E-9CCE-9E7C09040863}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="7342086" cy="41217"/>
+          <a:xfrm>
+            <a:off x="9144000" y="1368483"/>
+            <a:ext cx="8637486" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...484 lines deleted...]
-      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{025FB245-A6A4-9104-8D2E-54F2E24784A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="1745932"/>
+            <a:ext cx="15937702" cy="2782878"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Precareer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> &amp; Career Technology weighting removed (funds moved to other revenue)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Charter Brick &amp; Mortar and Virtual add-on weightings shifted</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>No longer considered in base WPU used to calculate proportionate share</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>New section of formula for Charter allocations using these weightings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hold Harmless updated to FY26*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Health Insurance allocations flow-through State Aid formula*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Diagram 9" descr="Three main sources of funding">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A734AD24-FEFB-03C8-D60C-20E7436AFD5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1816391301"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="848771" y="4528810"/>
+          <a:ext cx="16752786" cy="3970694"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77E0A444-EFB2-8907-668E-2943AC880520}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3733800" y="6362700"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>=</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F79A287-78D0-2961-4582-7F372A6D1237}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7620000" y="6385558"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B05471D-9B1E-04E7-78DC-E22CDC4C5686}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11038429" y="6362699"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFF3C159-8747-9E5B-CBF6-CA8C52E16444}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14319993" y="6362698"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="AutoShape 3">
             <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B670891-A7D4-E96C-E35C-D343A719A40F}"/>
+              </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
+          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B95534A0-23D2-18E9-F5EA-DB0C86A28928}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId8"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3497169732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1973313669"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13769,831 +24481,241 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Determining Local Share</a:t>
+              <a:t>Flexibility </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="5000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> Transparency</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="AutoShape 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C91B678-1326-567A-4271-A535D81F4177}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10439400" y="1368482"/>
             <a:ext cx="7342086" cy="41217"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...734 lines deleted...]
-      </mc:AlternateContent>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741FA93D-09B0-F2F4-7107-2BA7073EFDE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="2247041"/>
+            <a:ext cx="15937702" cy="3975512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Although the number of teachers is calculated in the State Aid to Classrooms formula, districts have the flexibility to spend these funds as they determine best.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pursuant to Section 59-20-80, each school board of trustees must make available by September first of each fiscal year its annual budget that includes state, local, and federal investments in education. The budget must be available on the district’s website. The department, in collaboration with local school districts, will provide a template that each district must use in reporting its budget.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="AutoShape 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -14626,68 +24748,68 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3420067108"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3954454334"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -14742,79 +24864,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Flexibility </a:t>
-[...27 lines deleted...]
-              <a:t> Transparency</a:t>
+              <a:t>Other State Funding</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="AutoShape 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C91B678-1326-567A-4271-A535D81F4177}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="10439400" y="1368482"/>
             <a:ext cx="7342086" cy="41217"/>
           </a:xfrm>
           <a:prstGeom prst="line">
@@ -14830,150 +24924,522 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{741FA93D-09B0-F2F4-7107-2BA7073EFDE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2247041"/>
-            <a:ext cx="15937702" cy="3975512"/>
+            <a:ext cx="15937702" cy="5168146"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" numCol="2" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Teacher Supply - Revenue 3187 &amp; 3577</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Although the number of teachers is calculated in the State Aid to Classrooms formula, districts have the flexibility to spend these funds as they determine best.</a:t>
+              <a:t>Proviso 1A.9</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...14 lines deleted...]
-            <a:pPr marL="457200" indent="-457200" algn="just">
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Pursuant to Section 59-20-80, each school board of trustees must make available by September first of each fiscal year its annual budget that includes state, local, and federal investments in education. The budget must be available on the district’s website. The department, in collaboration with local school districts, will provide a template that each district must use in reporting its budget.</a:t>
+              <a:t>$400 for FY27 for </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>eligible positions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Offset expenses for educational supplies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Separate from regular payroll</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reading Coach – Revenue 3135 &amp; 3535</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Proviso 1.49</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Offset cost of reading/literacy coach</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Up to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> $62,730 for salary and benefits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Listing provided to LEAs by SCDE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="233746"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr marL="457200" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" i="1" dirty="0">
-[...7 lines deleted...]
-            <a:pPr algn="just">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>National Board Certification – Revenue 3532</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Proviso 1A.62</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>$7,500 or $5,000 stipend depending on certification dates</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Listing provided to LEAs by SCDE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="233746"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Retiree Insurance – Revenue 3181</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Proviso 1.5</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Premium costs for medical benefits </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total payroll reported by SCRS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Retiree insurance managed by SFAA</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F109472-386A-BA27-827B-C5EF53B30A02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="7454815"/>
+            <a:ext cx="15937702" cy="397545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Funding allocations may be Proviso-directed, based on specific data, or some other criteria</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="AutoShape 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
@@ -15026,2341 +25492,168 @@
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3954454334"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1101191434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...2245 lines deleted...]
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="233746"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Freeform 3">
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE35A8C7-19C7-844D-B85C-DD8CB3DD167F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4954322" y="3440344"/>
+            <a:ext cx="8305800" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="10000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Agenda #03</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB454941-8D72-CC19-F2FC-9FCC7CA3B853}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7967623" y="873348"/>
             <a:ext cx="2279199" cy="2262602"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12980711" h="12980711">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="0"/>
                 </a:lnTo>
@@ -17369,127 +25662,50 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
-          </a:p>
-[...75 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1CE463-1942-404D-C15A-602CD54FD6F7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="1542191" y="5372100"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
@@ -17681,57 +25897,51 @@
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
@@ -17751,51 +25961,51 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="572939814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17975,51 +26185,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Generally, the 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> of each month, or the Friday leading up. FY26 schedule is:</a:t>
+              <a:t> of each month, or the Friday leading up. FY27 schedule is:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="233746"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
@@ -18225,61 +26435,64 @@
               </a:rPr>
               <a:t>July 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>August 22</a:t>
+              <a:t>August 21</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>nd</a:t>
+              <a:t>st</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>September 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
@@ -18315,154 +26528,157 @@
               </a:rPr>
               <a:t>November TBD</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>December TBD</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>January 20</a:t>
+              <a:t>January 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>th</a:t>
+              <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>  </a:t>
+              <a:t>   </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>February 20</a:t>
+              <a:t>February 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>th</a:t>
+              <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>March 20</a:t>
+              <a:t>March 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>th</a:t>
+              <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>April 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nd</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>May 22</a:t>
+              <a:t>May 21</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>nd</a:t>
+              <a:t>st</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>June 22</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" baseline="30000" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
@@ -18614,51 +26830,51 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2755110407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19274,51 +27490,51 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3941612976"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -19737,51 +27953,51 @@
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="233746"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5120C1-2E4B-5F8B-8D96-93E48DD76DC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2750749162"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2946065666"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3983653" y="2857500"/>
           <a:ext cx="8749412" cy="4663440"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2004124">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="905790554"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="6745288">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -19852,51 +28068,51 @@
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Final day for expenditure claims for Federal grants</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2446182416"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>October 21 – November 7</a:t>
+                        <a:t>October 20 – November 6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>45</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>th</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
@@ -19986,51 +28202,51 @@
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Annual Audit due</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="997143696"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="370840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>March 30 – April 21</a:t>
+                        <a:t>March 24 – April 16</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>135</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" baseline="30000" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>th</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
@@ -20180,84 +28396,158 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4186368871"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="233746"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Freeform 3">
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE35A8C7-19C7-844D-B85C-DD8CB3DD167F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4954322" y="3440344"/>
+            <a:ext cx="8305800" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="10000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Agenda #04</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB454941-8D72-CC19-F2FC-9FCC7CA3B853}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7967623" y="873348"/>
             <a:ext cx="2279199" cy="2262602"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12980711" h="12980711">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="0"/>
                 </a:lnTo>
@@ -20266,127 +28556,50 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
-          </a:p>
-[...75 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1CE463-1942-404D-C15A-602CD54FD6F7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="1542191" y="5372100"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
@@ -20578,57 +28791,51 @@
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
@@ -20648,124 +28855,1083 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1094580558"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7626F6A6-F1F5-1658-83F1-2F1F60EDC548}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E1E4049-4EC8-E221-9BC5-E373D256D3F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="1076325"/>
+            <a:ext cx="16955363" cy="669607"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Online Resources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="AutoShape 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA0F4613-6D31-3FB3-F2BF-7E9BFC03AB35}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="10439400" y="1368482"/>
+            <a:ext cx="7342086" cy="41217"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="EFC04C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8FE3D0-0638-50FC-85A9-557D3B2E4ADB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="2247041"/>
+            <a:ext cx="15937702" cy="7553414"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Financial Services website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>General information on funding provided to districts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Financial Newsletters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Monthly updates from Chief Finance Office</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>Budget Planning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>House and Senate budget projections, Minimum Teacher Salary requirements, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Funding Manuals</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Financial and programmatic requirements for different revenue sources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>Financial Accounting Handbooks </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Auditing standards, Chart of Accounts, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>Other Manuals &amp; Guidance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>SC Educator User Manual, Fiscal Practices, 45- and 135-Day Reporting Manual</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3079"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="233746"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="AutoShape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B5DD79-664B-614F-C85A-6C13EE32257A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="0" y="9267825"/>
+            <a:ext cx="16028886" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="EFC04C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B595451F-765C-9D3E-0BD1-4EFC624FDBA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16185764" y="8575169"/>
+            <a:ext cx="1385313" cy="1385313"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1385313" h="1385313">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1385312" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1385312" y="1385312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1385312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2240965622"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1028700" y="1076325"/>
+            <a:ext cx="16955363" cy="669607"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="233746"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Contact Information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="AutoShape 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C91B678-1326-567A-4271-A535D81F4177}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="10439400" y="1368482"/>
+            <a:ext cx="7342086" cy="41217"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="EFC04C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Diagram 1" descr="Contact Information for Financial Services">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{002704CF-E560-B1CF-5C22-1FAFADEF54E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1429097501"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1028700" y="2038088"/>
+          <a:ext cx="12192000" cy="6880425"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="AutoShape 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="0" y="9267825"/>
+            <a:ext cx="16028886" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050" cap="flat">
+            <a:solidFill>
+              <a:srgbClr val="EFC04C"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16185764" y="8575169"/>
+            <a:ext cx="1385313" cy="1385313"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="1385313" h="1385313">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1385312" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="1385312" y="1385312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1385312"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1458057211"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="233746"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Freeform 3">
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE35A8C7-19C7-844D-B85C-DD8CB3DD167F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3200401" y="3679508"/>
+            <a:ext cx="4495800" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="10000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Agenda</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB454941-8D72-CC19-F2FC-9FCC7CA3B853}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="3679508"/>
             <a:ext cx="1736352" cy="1723708"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12980711" h="12980711">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId2">
+            <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5432763A-2F6E-8BF3-88AD-62DA23A1F984}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -20774,127 +29940,50 @@
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="2895600" y="3467121"/>
             <a:ext cx="0" cy="2057379"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...75 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2355094-4E88-19C0-319B-F9139007BB94}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="8534400" y="880859"/>
             <a:ext cx="9065155" cy="7543800"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="1931080" cy="1431627"/>
           </a:xfrm>
@@ -21267,146 +30356,50 @@
               <a:ext cx="5220928" cy="1015663"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" sz="6600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Processes</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...94 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="10" name="Group 9" descr="Topic Number 1 - Funding Sources">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C9C3354-4997-A14C-2D35-FA77EE587C24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9370241" y="6874094"/>
             <a:ext cx="7887385" cy="1015663"/>
             <a:chOff x="9525001" y="1638300"/>
             <a:chExt cx="6324599" cy="1015663"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="TextBox 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -21463,979 +30456,261 @@
               <a:ext cx="5257604" cy="1015663"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" sz="6600" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Resources</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-    </p:spTree>
-[...34 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 2">
+          <p:cNvPr id="2" name="AutoShape 2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-[...483 lines deleted...]
-              </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId9"/>
+            <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2240965622"/>
-[...264 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1458057211"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3814909653"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="233746"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Freeform 3">
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE35A8C7-19C7-844D-B85C-DD8CB3DD167F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4954322" y="3440344"/>
+            <a:ext cx="8305800" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="10000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Agenda #01</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB454941-8D72-CC19-F2FC-9FCC7CA3B853}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7967623" y="873348"/>
             <a:ext cx="2279199" cy="2262602"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12980711" h="12980711">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="0"/>
                 </a:lnTo>
@@ -22444,127 +30719,50 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
-          </a:p>
-[...75 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1CE463-1942-404D-C15A-602CD54FD6F7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="1542191" y="5372100"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
@@ -22756,57 +30954,51 @@
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
@@ -23415,57 +31607,131 @@
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B48E7E-3EA4-82EE-2289-2521817B756A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Freeform 3">
+          <p:cNvPr id="4" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0F45206-71BF-BF00-BF27-DC62DB4C2B00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4954322" y="3440344"/>
+            <a:ext cx="8305800" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="10000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Agenda #02</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3589A8BB-701D-2F2E-79FE-41345FB97A7F}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7967623" y="873348"/>
             <a:ext cx="2279199" cy="2262602"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="12980711" h="12980711">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12980711" y="0"/>
                 </a:lnTo>
@@ -23474,127 +31740,50 @@
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="12980711"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
-          </a:p>
-[...75 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D82D0A5-AF05-AA9E-54C5-5121AEA1532C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="1542191" y="5372100"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
@@ -23789,57 +31978,54 @@
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 3">
+          <p:cNvPr id="3" name="Freeform 3" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{827016AE-B049-0AF7-7E2F-FF60593FE547}"/>
-              </a:ext>
-[...1 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
@@ -24009,51 +32195,51 @@
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Diagram 1" descr="Three main sources of funding">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3FC13D8-0912-6189-FED2-749997C0A33E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427472071"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3591057578"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3048000" y="1419283"/>
           <a:ext cx="12192000" cy="7839017"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="AutoShape 3">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -24315,51 +32501,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Revenues 3103 &amp; 3503</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>“New” State funding formula, initially rolled out FY23</a:t>
+              <a:t>Initially rolled out FY23</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Funding appropriated by General Assembly (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
@@ -24524,89 +32710,89 @@
                 <a:spcPts val="3079"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="233746"/>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>State share 75%, Local share 25% for traditional districts</a:t>
+              <a:t>State share 75%, Local share 25% for Traditional districts</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPts val="3079"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>State share 100%, Local Share 0% for Charter districts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{528FFA40-2CC7-83DE-F494-67209AA0A6B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="273491978"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="755272935"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2311772" y="4381500"/>
           <a:ext cx="5777757" cy="2560320"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4302322">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3304259118"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1475435">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -25352,79 +33538,93 @@
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1547670" h="1431627">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1547670" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1547670" y="1431627"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1431627"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="233746">
                 <a:alpha val="9804"/>
               </a:srgbClr>
             </a:solidFill>
+            <a:scene3d>
+              <a:camera prst="orthographicFront"/>
+              <a:lightRig rig="threePt" dir="t"/>
+            </a:scene3d>
+            <a:sp3d>
+              <a:bevelT w="101600" prst="riblet"/>
+            </a:sp3d>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="35" name="TextBox 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2991F4F8-2D1B-E7E9-50B3-28E2FCF49D6C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-76200"/>
               <a:ext cx="1547670" cy="1507827"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:scene3d>
+              <a:camera prst="orthographicFront"/>
+              <a:lightRig rig="threePt" dir="t"/>
+            </a:scene3d>
+            <a:sp3d>
+              <a:bevelT w="101600" prst="riblet"/>
+            </a:sp3d>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2520"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CECC893-0D2B-52BF-67FC-D07D833D0967}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
@@ -25569,89 +33769,89 @@
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑖𝑛</m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t> </m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>𝑚𝑒𝑚𝑏𝑒𝑟𝑠h𝑖𝑝</m:t>
+                          <m:t>𝑚𝑒𝑚𝑏𝑒𝑟𝑠ℎ𝑖𝑝</m:t>
                         </m:r>
                       </m:num>
                       <m:den>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t># </m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑑𝑎𝑦𝑠</m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t> </m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>𝑠𝑐h𝑜𝑜𝑙</m:t>
+                          <m:t>𝑠𝑐ℎ𝑜𝑜𝑙</m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t> </m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑖𝑛</m:t>
                         </m:r>
                         <m:r>
                           <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                             <a:solidFill>
                               <a:srgbClr val="233746"/>
                             </a:solidFill>
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -25734,63 +33934,68 @@
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C68C62-DE2D-0F0E-C7D3-7ABF15A537D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1891091694"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1836631280"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1969013" y="4562966"/>
           <a:ext cx="5985896" cy="2942732"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
+                <a:effectLst>
+                  <a:innerShdw blurRad="114300">
+                    <a:prstClr val="black"/>
+                  </a:innerShdw>
+                </a:effectLst>
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1496474">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="406068692"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1496474">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3942390112"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1496474">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1294579209"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1496474">
@@ -26092,79 +34297,93 @@
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="1547670" h="1431627">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1547670" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1547670" y="1431627"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1431627"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="233746">
                 <a:alpha val="9804"/>
               </a:srgbClr>
             </a:solidFill>
+            <a:scene3d>
+              <a:camera prst="orthographicFront"/>
+              <a:lightRig rig="threePt" dir="t"/>
+            </a:scene3d>
+            <a:sp3d>
+              <a:bevelT w="101600" prst="riblet"/>
+            </a:sp3d>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="38" name="TextBox 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8AC27F6-A6D9-9840-9118-9571E7821294}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-76200"/>
               <a:ext cx="1547670" cy="1507827"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:scene3d>
+              <a:camera prst="orthographicFront"/>
+              <a:lightRig rig="threePt" dir="t"/>
+            </a:scene3d>
+            <a:sp3d>
+              <a:bevelT w="101600" prst="riblet"/>
+            </a:sp3d>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2520"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0265F6BE-078D-A3EE-E90B-1CBECDFD423E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
@@ -26279,51 +34498,51 @@
                     <m:r>
                       <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="233746"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>𝐶𝑙𝑎𝑠𝑠𝑖𝑓𝑖𝑐𝑎𝑡𝑖𝑜𝑛</m:t>
                     </m:r>
                     <m:r>
                       <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="233746"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t> </m:t>
                     </m:r>
                     <m:r>
                       <a:rPr lang="en-US" sz="2199" b="0" i="1" smtClean="0">
                         <a:solidFill>
                           <a:srgbClr val="233746"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
-                      <m:t>𝑊𝑒𝑖𝑔h𝑡𝑖𝑛𝑔</m:t>
+                      <m:t>𝑊𝑒𝑖𝑔ℎ𝑡𝑖𝑛𝑔</m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:endParaRPr lang="en-US" sz="2199" b="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="233746"/>
                   </a:solidFill>
                   <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
               <a:p>
                 <a:pPr algn="just">
                   <a:lnSpc>
                     <a:spcPts val="3079"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr lang="en-US" sz="2199" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="233746"/>
                   </a:solidFill>
                   <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
@@ -26366,63 +34585,68 @@
                   <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD3AAD70-216F-52C4-3F41-C30FE4EB2B3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3689439278"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1657058895"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="9144000" y="4562966"/>
           <a:ext cx="5985896" cy="2942732"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
+                <a:effectLst>
+                  <a:innerShdw blurRad="114300">
+                    <a:prstClr val="black"/>
+                  </a:innerShdw>
+                </a:effectLst>
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1496474">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="406068692"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1496474">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3942390112"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1496474">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1294579209"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1496474">
@@ -26843,68 +35067,74 @@
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA47DCE-9E13-D8A0-1DFD-32850A69E129}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7A7A99F-5DE0-0185-2682-2DB0FED3823E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="1076325"/>
             <a:ext cx="16955363" cy="669607"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
@@ -26927,846 +35157,1246 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="233746"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Determining Funding Statewide</a:t>
+              <a:t>State Aid at a Glance</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="AutoShape 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C91B678-1326-567A-4271-A535D81F4177}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCCB413-D0BD-85AB-4ED7-9C896C403DCF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="7342086" cy="41217"/>
+          <a:xfrm>
+            <a:off x="9144000" y="1368483"/>
+            <a:ext cx="8637486" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...655 lines deleted...]
-      </mc:AlternateContent>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Diagram 1" descr="Three main sources of funding">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD8685DE-993F-A5AA-C773-12A632426E81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1074189822"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1028700" y="1961893"/>
+          <a:ext cx="16752786" cy="3115368"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{284CBB6F-BE46-3592-2C3B-9646DB26B2D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4596658" y="3565107"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>=</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1973AF7-8901-61B2-4B6C-5509EEE294AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9585960" y="3565106"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6D9BDE-7B99-B39B-177F-56D4B6C30BD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13674420" y="3565105"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Group 15" descr="Total Available State Funding">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C1F6AD-EE17-07FC-85B3-8524F97425C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="5219700"/>
+            <a:ext cx="3524580" cy="2280022"/>
+            <a:chOff x="11360" y="895388"/>
+            <a:chExt cx="3524580" cy="2893230"/>
+          </a:xfrm>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="7500000"/>
+            </a:lightRig>
+          </a:scene3d>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Rectangle 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB0969C5-07E9-E3CE-85CE-2C0FAE201C40}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11360" y="895388"/>
+              <a:ext cx="3524580" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+              <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+              <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+              <a:contourClr>
+                <a:schemeClr val="bg1"/>
+              </a:contourClr>
+            </a:sp3d>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="TextBox 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE17E3E-8D10-7050-9B08-46DE93790E40}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11360" y="895388"/>
+              <a:ext cx="3524580" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="165354" tIns="165354" rIns="220472" bIns="248031" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>$4,429,222,871.51</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+              </a:br>
+              <a:br>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>Total Available</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="TextBox 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7279C69B-2DE3-A2BF-7931-2A4AC2C5AC97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4581418" y="6016248"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>=</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18" descr="Teacher Cost - state and local">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC318077-6FA8-382B-9C2A-145DBAC1330D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5130058" y="5226110"/>
+            <a:ext cx="4335437" cy="2279590"/>
+            <a:chOff x="4142903" y="895388"/>
+            <a:chExt cx="4335437" cy="2893230"/>
+          </a:xfrm>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="7500000"/>
+            </a:lightRig>
+          </a:scene3d>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43C311FA-095D-2133-2D54-DAD65B4F0A61}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4142903" y="895388"/>
+              <a:ext cx="4335437" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+              <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+              <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+              <a:contourClr>
+                <a:schemeClr val="bg1"/>
+              </a:contourClr>
+            </a:sp3d>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="TextBox 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20CA2BA6-066A-FA6B-AEDB-5C9BA61BFB9B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4142903" y="895388"/>
+              <a:ext cx="4335437" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="165354" tIns="165354" rIns="220472" bIns="248031" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" kern="1200" dirty="0"/>
+                <a:t>$5,266,289,931.06 Cost</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-US" sz="3100" kern="1200" dirty="0"/>
+              </a:br>
+              <a:br>
+                <a:rPr lang="en-US" sz="3100" kern="1200" dirty="0"/>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>$4,103,227,294.25 State</a:t>
+              </a:r>
+              <a:br>
+                <a:rPr lang="en-US" sz="3100" kern="1200" dirty="0"/>
+              </a:br>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" kern="1200" dirty="0"/>
+                <a:t>$1,163,062,636.81 Local</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="TextBox 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{462F7F9F-5204-4577-A137-06F16A40C191}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9570720" y="6016247"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25" name="Group 24" descr="Hold Harmless Total">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAC18ABC-70AE-8B5B-D650-EEBC120E7EA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10134600" y="5225595"/>
+            <a:ext cx="3524580" cy="2280021"/>
+            <a:chOff x="9085302" y="895388"/>
+            <a:chExt cx="3524580" cy="2893230"/>
+          </a:xfrm>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="7500000"/>
+            </a:lightRig>
+          </a:scene3d>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Rectangle 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{323BC143-6CA7-BA64-856E-D066A6E8CEC9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9085302" y="895388"/>
+              <a:ext cx="3524580" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+              <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+              <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+              <a:contourClr>
+                <a:schemeClr val="bg1"/>
+              </a:contourClr>
+            </a:sp3d>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="TextBox 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F46AFB5E-A357-BBB9-C84C-700020AB2BC6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9085302" y="895388"/>
+              <a:ext cx="3524580" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="165354" tIns="165354" rIns="220472" bIns="248031" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>$4,769,159.67</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="3100" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>Hold Harmless</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr marL="285750" lvl="1" indent="-285750" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="3100" kern="1200" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="TextBox 35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{298BD159-C80D-3F5F-261F-41CBD5CB04A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13659180" y="6016246"/>
+            <a:ext cx="533400" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>+</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28" name="Group 27" descr="Additional funds total">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD0B5F1A-B930-3228-9830-5FC3D714583A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="14224743" y="5225596"/>
+            <a:ext cx="3524580" cy="2280022"/>
+            <a:chOff x="13216844" y="895388"/>
+            <a:chExt cx="3524580" cy="2893230"/>
+          </a:xfrm>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="7500000"/>
+            </a:lightRig>
+          </a:scene3d>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Rectangle 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC423D50-F979-5791-BA0F-85B2E9681255}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216844" y="895388"/>
+              <a:ext cx="3524580" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d extrusionH="190500" prstMaterial="dkEdge">
+              <a:bevelT w="120650" h="38100" prst="relaxedInset"/>
+              <a:bevelB w="120650" h="57150" prst="relaxedInset"/>
+              <a:contourClr>
+                <a:schemeClr val="bg1"/>
+              </a:contourClr>
+            </a:sp3d>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:alpha val="90000"/>
+                <a:tint val="40000"/>
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="TextBox 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6795DAE8-618E-AF47-0569-3C43D515FA7E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216844" y="895388"/>
+              <a:ext cx="3524580" cy="2893230"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:sp3d/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="165354" tIns="165354" rIns="220472" bIns="248031" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>$321,226,417.60</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="3100" b="1" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" lvl="1" algn="l" defTabSz="1377950">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="15000"/>
+                </a:spcAft>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3100" b="1" kern="1200" dirty="0"/>
+                <a:t>Additional Funds</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="43" name="Diagram 42" descr="Health Insurance Total">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C465D5C9-9755-1637-5DF1-3B5E27B1E98D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1212516947"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1028699" y="7962900"/>
+          <a:ext cx="15157065" cy="1549399"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="AutoShape 3">
             <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{999BF6C8-0B97-229C-BF5E-5E98D7610A5E}"/>
+              </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="0" y="9267825"/>
             <a:ext cx="16028886" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050" cap="flat">
             <a:solidFill>
               <a:srgbClr val="EFC04C"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868."/>
+          <p:cNvPr id="6" name="Freeform 6" descr="Circle with words South Carolina Department of Education around the edge. Inside is a palmetto tree with hands representing the fronds. The palmetto tree is rooted in a book. Below the book is the year 1868.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A27E322E-E28E-4FC5-5451-939D546263AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="16185764" y="8575169"/>
             <a:ext cx="1385313" cy="1385313"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1385313" h="1385313">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1385312" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="1385312"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId4"/>
+            <a:blip r:embed="rId13"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2350210483"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2739589967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="SCDE">
       <a:dk1>
         <a:srgbClr val="233F58"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2F3D4D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
@@ -28335,109 +36965,114 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1747</Words>
+  <Words>1830</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>412</Paragraphs>
-  <Slides>21</Slides>
+  <Paragraphs>373</Paragraphs>
+  <Slides>19</Slides>
   <Notes>19</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Cambria Math</vt:lpstr>
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Financial Services</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>Agenda #01</vt:lpstr>
       <vt:lpstr>Primary Duties</vt:lpstr>
       <vt:lpstr>Agenda #02</vt:lpstr>
       <vt:lpstr>Sources of Funding</vt:lpstr>
       <vt:lpstr>State Aid to Classrooms</vt:lpstr>
       <vt:lpstr>Membership Counts</vt:lpstr>
-      <vt:lpstr>Determining Funding Statewide</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Determining Local Share</vt:lpstr>
+      <vt:lpstr>State Aid at a Glance</vt:lpstr>
+      <vt:lpstr>State Aid Updates</vt:lpstr>
       <vt:lpstr>Flexibility and Transparency</vt:lpstr>
       <vt:lpstr>Other State Funding</vt:lpstr>
-      <vt:lpstr>National Board Timing</vt:lpstr>
       <vt:lpstr>Agenda #03</vt:lpstr>
       <vt:lpstr>Monthly Payment Schedule</vt:lpstr>
       <vt:lpstr>District Reporting</vt:lpstr>
       <vt:lpstr>Reporting Deadlines</vt:lpstr>
       <vt:lpstr>Agenda #04</vt:lpstr>
       <vt:lpstr>Online Resources</vt:lpstr>
       <vt:lpstr>Contact Information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>South Carolina Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>South Carolina Department of Education</dc:creator>
+  <dc:title>Financial Services - Boot Camp</dc:title>
+  <dc:subject>Financial Services - Boot Camp</dc:subject>
+  <dc:creator>SouthCarolinaDepartmentofEducation1@ed.sc.gov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>