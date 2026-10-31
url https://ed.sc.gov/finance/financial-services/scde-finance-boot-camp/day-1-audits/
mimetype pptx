--- v0 (2026-04-28)
+++ v1 (2026-10-31)
@@ -45,84 +45,87 @@
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId39"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="302" r:id="rId2"/>
     <p:sldId id="313" r:id="rId3"/>
     <p:sldId id="314" r:id="rId4"/>
     <p:sldId id="315" r:id="rId5"/>
     <p:sldId id="316" r:id="rId6"/>
     <p:sldId id="317" r:id="rId7"/>
     <p:sldId id="318" r:id="rId8"/>
     <p:sldId id="320" r:id="rId9"/>
     <p:sldId id="321" r:id="rId10"/>
     <p:sldId id="322" r:id="rId11"/>
     <p:sldId id="323" r:id="rId12"/>
     <p:sldId id="324" r:id="rId13"/>
     <p:sldId id="325" r:id="rId14"/>
-    <p:sldId id="327" r:id="rId15"/>
-[...1 lines deleted...]
-    <p:sldId id="330" r:id="rId17"/>
+    <p:sldId id="328" r:id="rId15"/>
+    <p:sldId id="330" r:id="rId16"/>
+    <p:sldId id="327" r:id="rId17"/>
     <p:sldId id="331" r:id="rId18"/>
     <p:sldId id="332" r:id="rId19"/>
     <p:sldId id="333" r:id="rId20"/>
     <p:sldId id="334" r:id="rId21"/>
     <p:sldId id="335" r:id="rId22"/>
     <p:sldId id="336" r:id="rId23"/>
     <p:sldId id="337" r:id="rId24"/>
     <p:sldId id="339" r:id="rId25"/>
     <p:sldId id="340" r:id="rId26"/>
     <p:sldId id="341" r:id="rId27"/>
     <p:sldId id="342" r:id="rId28"/>
     <p:sldId id="343" r:id="rId29"/>
     <p:sldId id="344" r:id="rId30"/>
     <p:sldId id="345" r:id="rId31"/>
     <p:sldId id="346" r:id="rId32"/>
     <p:sldId id="347" r:id="rId33"/>
     <p:sldId id="348" r:id="rId34"/>
     <p:sldId id="349" r:id="rId35"/>
     <p:sldId id="359" r:id="rId36"/>
     <p:sldId id="360" r:id="rId37"/>
     <p:sldId id="361" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
@@ -260,50 +263,58 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="2F3D4C"/>
     <a:srgbClr val="F0C14C"/>
     <a:srgbClr val="E7E7E7"/>
     <a:srgbClr val="469FB7"/>
     <a:srgbClr val="FFE493"/>
     <a:srgbClr val="2F3DFC"/>
     <a:srgbClr val="3A6C97"/>
     <a:srgbClr val="233746"/>
     <a:srgbClr val="EFC04B"/>
     <a:srgbClr val="F5D9B5"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{3531193E-85A2-41EB-BB29-224E716A9DAA}" v="2" dt="2026-08-19T16:36:00.786"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -1429,100 +1440,605 @@
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14980" autoAdjust="0"/>
-    <p:restoredTop sz="95706" autoAdjust="0"/>
+    <p:restoredTop sz="96247" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="52" d="100"/>
-          <a:sy n="52" d="100"/>
+          <a:sx n="68" d="100"/>
+          <a:sy n="68" d="100"/>
         </p:scale>
-        <p:origin x="204" y="384"/>
+        <p:origin x="180" y="144"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-12468"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="120" d="100"/>
         <a:sy n="120" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="70" d="100"/>
         <a:sy n="70" d="100"/>
       </p:scale>
       <p:origin x="0" y="-2232"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}"/>
+    <pc:docChg chg="custSel modSld sldOrd">
+      <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:52:16.168" v="652" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-18T20:49:59.693" v="0" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4253613018" sldId="313"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-18T20:49:59.693" v="0" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4253613018" sldId="313"/>
+            <ac:spMk id="2" creationId="{DDED43AA-0334-776F-6FAF-82D722E5CE95}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:38:21.444" v="211" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2804635024" sldId="316"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:38:21.444" v="211" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2804635024" sldId="316"/>
+            <ac:spMk id="2" creationId="{E6DA46E3-780B-80BE-E4F8-EF6658CD9410}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:38:55.009" v="240" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="926661547" sldId="317"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:38:55.009" v="240" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="926661547" sldId="317"/>
+            <ac:spMk id="2" creationId="{F4BD29C6-92AF-13CE-E085-AC228C3AD64B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:39:24.606" v="297" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="188824420" sldId="318"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:39:24.606" v="297" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="188824420" sldId="318"/>
+            <ac:spMk id="2" creationId="{0D623DC2-0A69-A115-F528-5BF06421BCC7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:40:13.498" v="360" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1029257634" sldId="320"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:40:13.498" v="360" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1029257634" sldId="320"/>
+            <ac:spMk id="2" creationId="{659E78D1-D169-3050-25F6-74E862FA21A7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:40:55.786" v="378" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="874046828" sldId="321"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:40:55.786" v="378" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="874046828" sldId="321"/>
+            <ac:spMk id="2" creationId="{F9D90E57-E791-7EDF-5B50-EA7D9AFB4F72}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:41:16.708" v="412" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="234727804" sldId="322"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:41:16.708" v="412" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="234727804" sldId="322"/>
+            <ac:spMk id="2" creationId="{54C2D137-ADC4-4BC1-4FE9-985B59ACE5C3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:47:53.913" v="508" actId="21"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="544257114" sldId="323"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:47:38.240" v="506" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="544257114" sldId="323"/>
+            <ac:spMk id="2" creationId="{83D49896-7BAE-F5A9-6570-89A627AFCA5A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:47:53.913" v="508" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="544257114" sldId="323"/>
+            <ac:spMk id="3" creationId="{98FC0E08-F8EF-9200-F2C3-EC0227102EDE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:41:32.350" v="426" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2988567898" sldId="324"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:41:32.350" v="426" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2988567898" sldId="324"/>
+            <ac:spMk id="2" creationId="{E4B03887-4FD8-0A62-6F12-895B4243082D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:34:19.611" v="161" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1366990941" sldId="325"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:34:19.611" v="161" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1366990941" sldId="325"/>
+            <ac:spMk id="2" creationId="{736C9E4B-79AB-3F81-9BCD-2F708E818178}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:44:00.793" v="470" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1385667478" sldId="327"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:44:00.793" v="470" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1385667478" sldId="327"/>
+            <ac:spMk id="2" creationId="{71E96D90-128E-D33A-E8BD-BFBBFD06BFE9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:43:19.929" v="461" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="136790761" sldId="328"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:43:19.929" v="461" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="136790761" sldId="328"/>
+            <ac:spMk id="2" creationId="{87626A67-183D-4187-D978-2FE08A309C8C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod ord">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:46:29.513" v="488" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3276578179" sldId="330"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:46:29.513" v="488" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3276578179" sldId="330"/>
+            <ac:spMk id="2" creationId="{46B29D46-517E-A96B-118F-E025B13023FC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:47:07.398" v="498" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="440385308" sldId="331"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:47:07.398" v="498" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="440385308" sldId="331"/>
+            <ac:spMk id="2" creationId="{118C89FA-9096-E4CD-CE82-A960CD557608}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:47:04.693" v="497" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="440385308" sldId="331"/>
+            <ac:spMk id="3" creationId="{4C4BCC09-6CD2-5360-4B19-0014FCCF1DAA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:30:57.337" v="73" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2085627395" sldId="332"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:30:57.337" v="73" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2085627395" sldId="332"/>
+            <ac:spMk id="2" creationId="{3540977C-B4DF-EA9E-5D2A-F81DBEBC691E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:48:49.920" v="546" actId="21"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2442183942" sldId="334"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:48:41.249" v="544" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2442183942" sldId="334"/>
+            <ac:spMk id="2" creationId="{8C52CF3C-85E0-E02F-C743-B91288992671}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:48:46.852" v="545" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2442183942" sldId="334"/>
+            <ac:spMk id="3" creationId="{4E9A285C-33B2-A3E6-73D4-5707F9C770A4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:48:49.920" v="546" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2442183942" sldId="334"/>
+            <ac:spMk id="5" creationId="{93BBCF24-BAFF-DA5D-4AAB-CB7C31F05D94}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:48:24.016" v="522" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1972162176" sldId="335"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:48:24.016" v="522" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1972162176" sldId="335"/>
+            <ac:spMk id="2" creationId="{AA9744A9-D1C4-011D-B9A6-C59C1EEF697B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:31:21.461" v="91" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3124925412" sldId="336"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:31:21.461" v="91" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3124925412" sldId="336"/>
+            <ac:spMk id="2" creationId="{8122EE65-A8BC-72DB-A0E3-98ADE28019B9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:31:31.833" v="104" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3862706152" sldId="339"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:31:31.833" v="104" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3862706152" sldId="339"/>
+            <ac:spMk id="2" creationId="{D1F8F07E-8FAE-DEE0-37D8-7832C7763FE5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:49:09.415" v="554" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4063087926" sldId="340"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:49:05.218" v="553" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4063087926" sldId="340"/>
+            <ac:spMk id="2" creationId="{58919DEC-CFC9-8BCA-75E4-A61FF516CEF0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:49:09.415" v="554" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4063087926" sldId="340"/>
+            <ac:spMk id="3" creationId="{D4C4241D-6C55-F84F-02BA-50FA67EC74F3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:31:58.660" v="113" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2323986363" sldId="341"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:31:58.660" v="113" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2323986363" sldId="341"/>
+            <ac:spMk id="2" creationId="{28596A5F-A059-4D19-173A-A9171E41FA68}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:49:38.296" v="564" actId="21"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4099178449" sldId="342"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:49:30.969" v="562" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4099178449" sldId="342"/>
+            <ac:spMk id="2" creationId="{D1773570-C397-438C-5BFB-0EEE317FF754}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:49:38.296" v="564" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4099178449" sldId="342"/>
+            <ac:spMk id="3" creationId="{10397006-2185-D3DB-7EE4-C750E2C9E6D4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:50:14.838" v="584" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1848111219" sldId="344"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:50:14.838" v="584" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1848111219" sldId="344"/>
+            <ac:spMk id="2" creationId="{832F5DD5-E14F-7A58-00E3-A1AB093E476E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:50:40.703" v="622" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3922929860" sldId="345"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:50:40.703" v="622" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3922929860" sldId="345"/>
+            <ac:spMk id="2" creationId="{8FE597FA-160A-E61D-E171-FAA266F12FD7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:52:16.168" v="652" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2212986915" sldId="346"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:52:11.584" v="645" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2212986915" sldId="346"/>
+            <ac:spMk id="2" creationId="{876EDB7C-ED02-D572-EC41-56A87B60B736}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:52:16.168" v="652" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2212986915" sldId="346"/>
+            <ac:spMk id="3" creationId="{21FDCD2C-F091-D509-78A2-D938F1CE64FE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:32:40.887" v="142" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2197008948" sldId="347"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:32:40.887" v="142" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2197008948" sldId="347"/>
+            <ac:spMk id="2" creationId="{32E6F4A1-1038-6827-4658-1A2CA507FF98}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:50:58.803" v="623" actId="21"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2018031234" sldId="348"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:50:58.803" v="623" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2018031234" sldId="348"/>
+            <ac:spMk id="3" creationId="{77CB8587-6CA7-CFF8-D395-DAB9CC5EE354}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:51:31.847" v="638" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1798288562" sldId="349"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:51:31.847" v="638" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1798288562" sldId="349"/>
+            <ac:spMk id="2" creationId="{78A64164-A9B0-97F0-8D9B-068BF30480CF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp mod">
+        <pc:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:51:12.345" v="624" actId="21"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2300364226" sldId="360"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Cooper, Melanie" userId="eb3ad04a-e5eb-4259-907b-2b572e3acf2b" providerId="ADAL" clId="{08FA7F82-4C7B-4C75-B18B-CB4191E2772A}" dt="2026-08-19T16:51:12.345" v="624" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2300364226" sldId="360"/>
+            <ac:spMk id="3" creationId="{17392376-2C66-C34F-0156-16BF9A62B7BB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1567,51 +2083,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2671,51 +3187,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -3447,51 +3963,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -4005,51 +4521,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5336,51 +5852,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6305,51 +6821,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6617,51 +7133,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6960,51 +7476,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7296,51 +7812,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7753,51 +8269,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8173,51 +8689,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -8534,51 +9050,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -8835,51 +9351,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9106,51 +9622,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -9437,51 +9953,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9965,51 +10481,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10269,51 +10785,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -10722,55 +11238,55 @@
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fapiis.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sam.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fapiis.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sam.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sam.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
@@ -10814,59 +11330,59 @@
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ed.sc.gov/finance/financial-services/manual-handbooks-and-guidelines/funding-manuals/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/auditing/manuals-handbooks-and-guidelines/guidelines-for-retaining-documentation-to-support-expenditures/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/policy/federal-education-programs/esser-funding-information/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ed.sc.gov/finance/financial-services/manual-handbooks-and-guidelines/funding-manuals/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/auditing/manuals-handbooks-and-guidelines/guidelines-for-retaining-documentation-to-support-expenditures/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramelvin@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmyers@ed.sc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auditingservices@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdavis@ed.sc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
@@ -10898,99 +11414,99 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B0125B5-F436-FCCB-568C-BFA2D8619E3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Office of Audit Services  Types of Audits</a:t>
+              <a:t>Types of Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B099F854-9284-7C19-F74C-100A35BAADE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Finance Boot Camp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Hershula D. Davis</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Audits Director</a:t>
-[...5 lines deleted...]
-              <a:t>August 21, 2025</a:t>
+              <a:t>Director, Office of Auditing Services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>August 20, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content PlacehCDE banner logo" descr="2024 South Carolina Department of Education banner logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8433567-76C1-EC93-B632-9F436514586A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -11034,75 +11550,75 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54C2D137-ADC4-4BC1-4FE9-985B59ACE5C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Limited Scope Audits: Focused Review for Compliance</a:t>
+              <a:t>Limited Scope: Focused Review for Compliance</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EA95E4-1DE8-BB83-13D9-98D1048F4000}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="742950" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Lack of required documentation to support personnel salary costs</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>No timesheets</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>No time and effort documentation (PARS or Semi-Annual Certifications)</a:t>
             </a:r>
@@ -11147,50 +11663,60 @@
               <a:t>Inadequate internal controls over equipment purchased with grant funds</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>No Asset Listing</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Required elements not present on asset listing</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Amendments not submitted for changes related to the approved budget</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Overclaiming of indirect costs</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="2" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="2" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
               <a:t>**FINDINGS CAN RESULT IN REPAYMENT OF FUNDS**</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
@@ -11222,79 +11748,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83D49896-7BAE-F5A9-6570-89A627AFCA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audits</a:t>
-[...27 lines deleted...]
-              <a:t>The Process</a:t>
+              <a:t>Pre-Award Audits Process</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="544257114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11433,51 +11931,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{736C9E4B-79AB-3F81-9BCD-2F708E818178}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audits Explained</a:t>
+              <a:t>Pre-Award Audit Process</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76D4EC4B-0F13-9B47-6F08-7FD909E793DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
@@ -11583,572 +12081,572 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E96D90-128E-D33A-E8BD-BFBBFD06BFE9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87626A67-183D-4187-D978-2FE08A309C8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audit Steps</a:t>
+              <a:t>Pre-Award Audit Process continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36ED67BE-2885-F66E-6900-4426C05C3034}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63184BC-9099-CDF8-06B2-D04543F7913D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="914400" lvl="1" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="2"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Entrance Conference</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Conducted via phone with financial contact from application</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Pre-award audits are currently being conducted remotely, if conducted onsite will arrange a day time to be on site during the conference</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="1" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Signed statements by employees acknowledging receipt and understanding of policies and procedures, if applicable. </a:t>
-[...7 lines deleted...]
-            </a:pPr>
+              <a:t>Desk review</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Accounting reports and records </a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="2"/>
+              <a:t>Review pre-award audit questionnaire responses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>If awarded the same grant in a prior year, please provide a copy of the general ledger for that fiscal year’s general ledger, expenditure reports submitted to SCDE for reimbursement, and have source documentation available to support expenditures submitted for reimbursements (i.e., timesheets, salary agreements, job descriptions, contracts, invoices, receipts, travel logs ,etc.). </a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="2"/>
+              <a:t>Review subrecipient application</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>If awarded a different grant in a prior year, please provide a copy of the general ledger for that grant award received from SCDE, expenditure reports submitted to SCDE for that award, and have source documentation available to support those expenditures submitted for reimbursement. </a:t>
-            </a:r>
+              <a:t>Review most up-to-date Budget Narrative</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Review any documents listed on the last page of the pre-award audit questionnaire that are emailed prior to the Onsite Review</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Check suspension and debarment status via </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>www.sam.gov</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Check grant award performance history information via </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>www.fapiis.gov</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385667478"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="136790761"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87626A67-183D-4187-D978-2FE08A309C8C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46B29D46-517E-A96B-118F-E025B13023FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audit Steps continued</a:t>
+              <a:t>Pre-Award Audit Processes continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63184BC-9099-CDF8-06B2-D04543F7913D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92EFBB1-27FF-70FF-A5BD-340A02852B25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...22 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr marL="1143000" lvl="1" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="arabicPeriod" startAt="3"/>
+              <a:buAutoNum type="arabicPeriod" startAt="4"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Desk review</a:t>
+              <a:t>Onsite Review </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Review pre-award audit questionnaire responses</a:t>
+              <a:t>One to two auditors</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Review subrecipient application</a:t>
+              <a:t>One day review</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Review most up-to-date Budget Narrative</a:t>
+              <a:t>Reviews the following:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2000250" lvl="3" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Written policies and procedures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2000250" lvl="3" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Asks additional questions related to internal controls surrounding accounting, procurement, and grants processes </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2000250" lvl="3" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Documentation maintained to support a reimbursement claim submitted to SCDE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Review any documents listed on the last page of the pre-award audit questionnaire that are emailed prior to the Onsite Review</a:t>
+              <a:t>Summary of potential audit findings shared</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1143000" lvl="1" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="4"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Pre-Award Audit Memo</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Check suspension and debarment status via </a:t>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Prepared for the program office and shared with the auditee</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Check grant award performance history information via </a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Program office will notify auditee if any actions must be taken prior to the award of the grant.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="136790761"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3276578179"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46B29D46-517E-A96B-118F-E025B13023FC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E96D90-128E-D33A-E8BD-BFBBFD06BFE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audit</a:t>
+              <a:t>Pre-Award Audits Steps</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92EFBB1-27FF-70FF-A5BD-340A02852B25}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36ED67BE-2885-F66E-6900-4426C05C3034}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="1143000" lvl="1" indent="-742950">
-[...1 lines deleted...]
-              <a:buAutoNum type="arabicPeriod" startAt="4"/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="38"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>List of items continued…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="857250" lvl="1" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="38"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Onsite Review </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+              <a:t>Signed statements by employees acknowledging receipt and understanding of policies and procedures, if applicable. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="857250" lvl="1" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="38"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>One to two auditors</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+              <a:t>Accounting reports and records </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>One day review</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+              <a:t>If awarded the same grant in a prior year, please provide a copy of the general ledger for that fiscal year’s general ledger, expenditure reports submitted to SCDE for reimbursement, and have source documentation available to support expenditures submitted for reimbursements (i.e., timesheets, salary agreements, job descriptions, contracts, invoices, receipts, travel logs ,etc.). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Reviews the following:</a:t>
-[...51 lines deleted...]
-              <a:t>Program office will notify auditee if any actions must be taken prior to the award of the grant.</a:t>
+              <a:t>If awarded a different grant in a prior year, please provide a copy of the general ledger for that grant award received from SCDE, expenditure reports submitted to SCDE for that award, and have source documentation available to support those expenditures submitted for reimbursement. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3276578179"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385667478"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{118C89FA-9096-E4CD-CE82-A960CD557608}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Common Pre-Award Audit</a:t>
+              <a:t>Common Pre-Award Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4BCC09-6CD2-5360-4B19-0014FCCF1DAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Findings</a:t>
+              <a:t>Audit Findings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="440385308"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -12162,51 +12660,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3540977C-B4DF-EA9E-5D2A-F81DBEBC691E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audit Procedures</a:t>
+              <a:t>Pre-Award Audits-Policies &amp; Procedures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9EF0B71-9C0B-E5BA-5A51-FFF5FE14EF1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -12335,51 +12833,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3569D4DF-86B4-28EE-9F64-C8426E88385D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Pre-Award Audit Additional Procedures</a:t>
+              <a:t>Pre-Award Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADDDF52-CFDD-6C85-33CA-210C60C0904A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -12495,51 +12993,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDED43AA-0334-776F-6FAF-82D722E5CE95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Types of Audits</a:t>
+              <a:t>Type of Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3515DCA4-F9C0-E065-256D-1026D0F1292B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -12628,79 +13126,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C52CF3C-85E0-E02F-C743-B91288992671}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>State Audits</a:t>
-[...27 lines deleted...]
-              <a:t>The Process</a:t>
+              <a:t>State Audits Process</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2442183942"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -12803,51 +13273,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8122EE65-A8BC-72DB-A0E3-98ADE28019B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>State Audits: Process</a:t>
+              <a:t>State Audits-Engagement Letter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CBBA96-7A6C-7360-9897-460C5AAFF77E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
@@ -13021,201 +13491,247 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE718418-0601-E64C-4C7C-BD0EB3417626}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>State Audits: Process Continued</a:t>
+              <a:t>State Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32E0F15-A8BD-F0C3-91E5-430B9CCE5ED2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="742950" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="2"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fieldwork</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="1143000" lvl="1" indent="-742950">
+            <a:pPr marL="857250" lvl="1" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Currently being conducted remotely, previously completed onsite</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="857250" lvl="1" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Test work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Currently being conducted remotely, previously completed onsite</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="914400" lvl="1" indent="-514350">
+              <a:t>Required website postings test</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1828800" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Board meetings and agenda minutes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1828800" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Approved general fund budget</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1828800" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Transaction register</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1828800" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Credit cards statements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1828800" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Administrative cost reporting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1828800" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Health education</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Test work</a:t>
-[...10 lines deleted...]
-            <a:pPr marL="2000250" lvl="3" indent="-742950">
+              <a:t>Pupil Accounting-Membership Test</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="romanLcPeriod"/>
+              <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
-            <a:r>
-[...62 lines deleted...]
-            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>EFA Funding – Local Requirement Test</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>EFA Expenditures – 85% Rule test</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="1543050" lvl="2" indent="-742950"/>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>EFA – Minimum Salary Requirements Test</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Flexibility and Per Plan Expenditure Test</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>EIA and State Categorical Funding Test</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>CERDEP Test</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="1143000" lvl="1" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3265207695"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
@@ -13238,166 +13754,152 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F8F07E-8FAE-DEE0-37D8-7832C7763FE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>State Audits: Reports</a:t>
+              <a:t>State Audits-Audit Report</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0B7F2FE-2504-2124-DF95-1D530C35FD83}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...19 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr marL="742950" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="3"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Audit Report</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="1314450" lvl="2" indent="-514350">
+            <a:pPr marL="1771650" lvl="1" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Exit Conference</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2457450" lvl="2" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Audit report with audit findings shared with auditee</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="1314450" lvl="2" indent="-514350">
+            <a:pPr marL="1771650" lvl="1" indent="-742950"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Attachments include</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2457450" lvl="2" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr marL="1771650" lvl="3" indent="-514350">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Close-out letter with repayment of funds and Corrective Action Plan (CAP), if applicable</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2457450" lvl="2" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="romanLcPeriod"/>
+              <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...18 lines deleted...]
-            <a:pPr marL="1771650" lvl="3" indent="-514350">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Repayment of funds and CAP due 30 days from receipt of audit report and close-out letter</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="romanLcPeriod"/>
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" sz="5600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="5600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3862706152"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -13413,79 +13915,79 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58919DEC-CFC9-8BCA-75E4-A61FF516CEF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>State Audit</a:t>
+              <a:t>Common State Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4C4241D-6C55-F84F-02BA-50FA67EC74F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Common Audit Findings</a:t>
+              <a:t>Audit Findings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4063087926"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -13499,51 +14001,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28596A5F-A059-4D19-173A-A9171E41FA68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>How State Audits Affect Your District</a:t>
+              <a:t>State Audits-Findings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F92A69E-F3BE-650B-E1B2-F078F82BF72D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2155666"/>
             <a:ext cx="16450056" cy="5975668"/>
           </a:xfrm>
@@ -13699,79 +14201,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1773570-C397-438C-5BFB-0EEE317FF754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Procurement Audits</a:t>
-[...27 lines deleted...]
-              <a:t>The Process</a:t>
+              <a:t>Procurement Audits Process</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4099178449"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -13785,51 +14259,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A976D4-E04A-3BCE-26D5-3A068FBF2E6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Procurement Audits: Purpose and Process</a:t>
+              <a:t>Procurement Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A40F1FC3-8437-DF73-5516-E850993609E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -13915,51 +14389,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{832F5DD5-E14F-7A58-00E3-A1AB093E476E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Preparing for a Procurement Audit: Key Considerations</a:t>
+              <a:t>Procurement Audits: Key Considerations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41E00947-048A-BA15-2B08-2F5E9350034B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14096,51 +14570,51 @@
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68F215D0-EFB5-EC08-9186-C90E27CD9D8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Learn about each audit process</a:t>
+              <a:t>Overview of each audit process</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>What to expect during each type of audit</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Purpose of each audit</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Documentation requested/reviewed</a:t>
             </a:r>
@@ -14196,56 +14670,58 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FE597FA-160A-E61D-E171-FAA266F12FD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Procurement Audits Additional Key Considerations</a:t>
+              <a:t>Procurement Audits: Key Considerations Continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7D6ABE-9E6B-1EAD-DD53-49949ECAB62F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14354,76 +14830,80 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876EDB7C-ED02-D572-EC41-56A87B60B736}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Common Procurement Audit</a:t>
+              <a:t>Common Procurement Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21FDCD2C-F091-D509-78A2-D938F1CE64FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Audit </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Findings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2212986915"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -14440,51 +14920,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32E6F4A1-1038-6827-4658-1A2CA507FF98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Procurement Audits Findings</a:t>
+              <a:t>Procurement Audits-Common Findings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E47F07E-86C2-5545-C8CD-41C065F1E12F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14804,85 +15284,68 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Guidelines for Retaining Documentation to Support Expenditures </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>Guidelines for Retaining Documentation to Support Expenditures - South Carolina Department of Education - 08/18/2025 10:30 PM</a:t>
+              <a:t>Guidelines for Retaining Documentation to Support Expenditures </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Funding Manual </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.ed.sc.gov/finance/financial-services/manual-handbooks-and-guidelines/funding-manuals/</a:t>
-            </a:r>
-[...15 lines deleted...]
-              <a:t>https://ed.sc.gov/policy/federal-education-programs/esser-funding-information/</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3874778484"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -14986,90 +15449,84 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9DC044A-460C-4C2F-93C8-C3632DD2EBD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Hershula Davis, Audits Director</a:t>
-[...5 lines deleted...]
-              <a:t>(803)734-6022</a:t>
+              <a:t>Hershula Davis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Director, Office of Auditing Services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>(803) 734-6022</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>hdavis@ed.sc.gov</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...13 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>ramelvin@ed.sc.gov</a:t>
-            </a:r>
+              <a:t>auditingservices@ed.sc.gov</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2721706881"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -15175,51 +15632,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6DA46E3-780B-80BE-E4F8-EF6658CD9410}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Understanding Limited Scope Audits</a:t>
+              <a:t>Limited Scope Audits Objective</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D56CF0-89D1-97F7-D679-3BAA25C63745}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -15323,107 +15780,134 @@
               <a:t>Engagement letter sent</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Objective</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Fiscal year(s) being audit</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Data requests</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr marL="2114550" lvl="2" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Items requested for review</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr marL="2914650" lvl="3" indent="-857250">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Internal polices and procedures related to financial management of the grant </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr marL="2914650" lvl="3" indent="-857250">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Procurement</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr marL="2914650" lvl="3" indent="-857250">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Travel </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr marL="2914650" lvl="3" indent="-857250">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Time and effort</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr marL="2914650" lvl="3" indent="-857250">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Inventory </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr marL="2914650" lvl="3" indent="-857250">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Record retention</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr marL="2114550" lvl="2" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>General ledger activity for period under review</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr marL="2114550" lvl="2" indent="-742950">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>A listing of all equipment purchased with grant funds</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Date audit begins</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="926661547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -15475,146 +15959,154 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Limited Scope Audits: What They Cover and Why They Matter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A10A62CA-E968-BAEA-5E2F-66D52F90AB52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="742950" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="2"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fieldwork</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="971550" lvl="1" indent="-514350">
+            <a:pPr marL="971550" lvl="1" indent="-514350"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Currently being conducted remotely, previously completed onsite</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="971550" lvl="1" indent="-514350"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Review of last single audit findings to determine if all findings were corrected</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" lvl="1" indent="-457200"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Expenditure testing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1885950" lvl="2" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Currently being conducted remotely, previously completed onsite</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="971550" lvl="1" indent="-514350">
+              <a:t>Supporting documentation reviewed to ensure funds were properly expended in accordance with federal regulations and program guidance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2628900" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Costs incurred and paid during the period of availability</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2628900" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Costs are allowable under the grant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2628900" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>General ledger detail activity for the fund shows transactions posted through the grant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2628900" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>SCDE reimbursements have been properly accounted for and deposited timely</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1885950" lvl="2" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Review of last single audit findings to determine if all findings were corrected</a:t>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:t>Physical siting of equipment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2628900" lvl="3" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
             </a:pPr>
-            <a:r>
-[...47 lines deleted...]
-            <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Review of the location and condition of a sample of equipment purchased with grant funds</a:t>
             </a:r>
-          </a:p>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188824420"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -15625,145 +16117,150 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{659E78D1-D169-3050-25F6-74E862FA21A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>From Review to Results: Limited Scope Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F94788C-34B6-7AFB-FCE7-9B54CE65569E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="742950" indent="-742950">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod" startAt="3"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Audit Report</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="1314450" lvl="2" indent="-514350">
+            <a:pPr marL="1314450" lvl="2" indent="-514350"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Exit conference</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1771650" lvl="3" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Exit conference</a:t>
-[...3 lines deleted...]
-            <a:pPr lvl="3"/>
+              <a:t>Audit report with audit findings shared with auditee</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1314450" lvl="2" indent="-514350"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Audit report with audit findings shared with auditee</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="1314450" lvl="2" indent="-514350">
+              <a:t>Final audit report sent to auditee</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1771650" lvl="3" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Final audit report sent to auditee</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="1771650" lvl="3" indent="-514350">
+              <a:t>Close-out letter included</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="2286000" lvl="4" indent="-571500">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="romanLcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Close-out letter included</a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Repayment of funds requested</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="2228850" lvl="4" indent="-514350"/>
+            <a:pPr marL="2286000" lvl="4" indent="-571500">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanLcPeriod"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Corrective Action Plan (CAP) requested</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1771650" lvl="3" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="romanLcPeriod"/>
+              <a:buAutoNum type="alphaLcParenR"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Repayment of funds and CAP due 30 days from receipt of audit report and close-out letter </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1029257634"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15777,63 +16274,58 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9D90E57-E791-7EDF-5B50-EA7D9AFB4F72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Key Points About Limited Scope </a:t>
+              <a:rPr lang="en-US" sz="7200" dirty="0"/>
+              <a:t>Key Points About Limited Scope Audits</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABD13628-AB06-BF0F-6468-CE10F014CEE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -16476,123 +16968,129 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>powerpoint_light (3)</Template>
   <TotalTime></TotalTime>
-  <Words>1906</Words>
+  <Words>1861</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>260</Paragraphs>
+  <Paragraphs>256</Paragraphs>
   <Slides>37</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>37</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="40" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
-      <vt:lpstr>Office of Audit Services  Types of Audits</vt:lpstr>
       <vt:lpstr>Types of Audits</vt:lpstr>
+      <vt:lpstr>Type of Audits</vt:lpstr>
       <vt:lpstr>What You Should Learn</vt:lpstr>
       <vt:lpstr>Limited Scope Audits</vt:lpstr>
-      <vt:lpstr>Understanding Limited Scope Audits</vt:lpstr>
+      <vt:lpstr>Limited Scope Audits Objective</vt:lpstr>
       <vt:lpstr>Limited Scope Audits Explained</vt:lpstr>
       <vt:lpstr>Limited Scope Audits: What They Cover and Why They Matter</vt:lpstr>
       <vt:lpstr>From Review to Results: Limited Scope Audits</vt:lpstr>
-      <vt:lpstr>Key Points About Limited Scope </vt:lpstr>
-      <vt:lpstr>Limited Scope Audits: Focused Review for Compliance</vt:lpstr>
+      <vt:lpstr>Key Points About Limited Scope Audits</vt:lpstr>
+      <vt:lpstr>Limited Scope: Focused Review for Compliance</vt:lpstr>
+      <vt:lpstr>Pre-Award Audits Process</vt:lpstr>
+      <vt:lpstr>Understanding Pre-Award Audits</vt:lpstr>
+      <vt:lpstr>Pre-Award Audit Process</vt:lpstr>
+      <vt:lpstr>Pre-Award Audit Process continued</vt:lpstr>
+      <vt:lpstr>Pre-Award Audit Processes continued</vt:lpstr>
+      <vt:lpstr>Pre-Award Audits Steps</vt:lpstr>
+      <vt:lpstr>Common Pre-Award Audits</vt:lpstr>
+      <vt:lpstr>Pre-Award Audits-Policies &amp; Procedures</vt:lpstr>
       <vt:lpstr>Pre-Award Audits</vt:lpstr>
-      <vt:lpstr>Understanding Pre-Award Audits</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Pre-Award Audit Additional Procedures</vt:lpstr>
+      <vt:lpstr>State Audits Process</vt:lpstr>
+      <vt:lpstr>Understanding State Audits</vt:lpstr>
+      <vt:lpstr>State Audits-Engagement Letter</vt:lpstr>
       <vt:lpstr>State Audits</vt:lpstr>
-      <vt:lpstr>Understanding State Audits</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>How State Audits Affect Your District</vt:lpstr>
+      <vt:lpstr>State Audits-Audit Report</vt:lpstr>
+      <vt:lpstr>Common State Audits</vt:lpstr>
+      <vt:lpstr>State Audits-Findings</vt:lpstr>
+      <vt:lpstr>Procurement Audits Process</vt:lpstr>
       <vt:lpstr>Procurement Audits</vt:lpstr>
-      <vt:lpstr>Procurement Audits: Purpose and Process</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Procurement Audits Findings</vt:lpstr>
+      <vt:lpstr>Procurement Audits: Key Considerations</vt:lpstr>
+      <vt:lpstr>Procurement Audits: Key Considerations Continued</vt:lpstr>
+      <vt:lpstr>Common Procurement Audits</vt:lpstr>
+      <vt:lpstr>Procurement Audits-Common Findings</vt:lpstr>
       <vt:lpstr>Forensic Audits</vt:lpstr>
       <vt:lpstr>Understanding Forensic Audits</vt:lpstr>
       <vt:lpstr>Good Sources of Information</vt:lpstr>
       <vt:lpstr>Questions ?</vt:lpstr>
       <vt:lpstr>OAS Contact Information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>South Carolina Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>South Carolina Department of Education</dc:creator>
+  <dc:creator>Caple, Torrence L</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>