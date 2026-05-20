--- v0 (2025-12-25)
+++ v1 (2026-05-20)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\WINDOWS WORD FILES\WEB POSTINGS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16D1E62C-6722-4470-B876-49D093E9BF22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E3F2D9A-76E1-4A58-A3B6-004EFBD39870}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE9FD301-8EE1-447E-976D-B0290A7104BD}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{BE9FD301-8EE1-447E-976D-B0290A7104BD}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024-2025 Position Code List" sheetId="1" r:id="rId1"/>
+    <sheet name="Position Code List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2024-2025 Position Code List'!$A$1:$F$113</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2024-2025 Position Code List'!$1:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Position Code List'!$A$1:$F$114</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Position Code List'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="289">
   <si>
     <t>Certified and</t>
   </si>
   <si>
     <t>Non-certified</t>
   </si>
   <si>
     <t>Position Description</t>
   </si>
   <si>
     <t>NBC</t>
   </si>
   <si>
     <t>Narrative</t>
   </si>
   <si>
     <t xml:space="preserve">  01</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
@@ -969,106 +969,121 @@
   <si>
     <t>Food Service Worker</t>
   </si>
   <si>
     <t>All Food Service Workers except Director of Food Service (Pos Code 26)</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Special Schools (5207, 5208, and 5209) Position codes 03-11, 17-18, and 23 MUST BE CERTIFIED.</t>
   </si>
   <si>
     <t>Eligible to Receive Teacher Supply $</t>
   </si>
   <si>
     <t>ADEPT Required Indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> Position Code</t>
   </si>
   <si>
     <t>Professional Certified Staff Position Code List</t>
   </si>
   <si>
-    <t>Revised 7/31/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>School Librarian</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Restricted to individuals who have been issued a registration as a participant in the Non-Certified Teacher Pilot Program authorized under Act 30 of 2025. This code should not be used for certified classroom teachers or any other instructional position.</t>
+  </si>
+  <si>
+    <t>Noncertified Pilot Program Teacher</t>
+  </si>
+  <si>
+    <t>Revised 3/24/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -1242,51 +1257,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1335,50 +1350,53 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Title" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="16"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
@@ -1630,52 +1648,52 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{118892A0-EC67-4C09-A802-1E9AB2785D19}" name="Table1" displayName="Table1" ref="A5:F110" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
-  <autoFilter ref="A5:F110" xr:uid="{118892A0-EC67-4C09-A802-1E9AB2785D19}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{118892A0-EC67-4C09-A802-1E9AB2785D19}" name="Table1" displayName="Table1" ref="A5:F111" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
+  <autoFilter ref="A5:F111" xr:uid="{118892A0-EC67-4C09-A802-1E9AB2785D19}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{933CF99B-615E-4481-8406-8F6FA6472F66}" name=" Position Code" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{791DDC8D-7F1E-4F09-B539-85ECEDF0F557}" name="Position Description" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{B85D8062-19B9-4FD8-9BB6-B4323C84B06A}" name="Eligible to Receive Teacher Supply $" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{86125C5D-9411-4FFF-850A-6855ECA49629}" name="NBC" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{AA009DB6-09D8-4A01-B7C3-7E3E107E8488}" name="ADEPT Required Indicator" dataDxfId="1"/>
     <tableColumn id="7" xr3:uid="{7C4293E7-6DDF-49FA-8514-9DF3FA18E817}" name="Narrative" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1955,2234 +1973,2254 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A267E32B-835D-43C2-BE1B-49FF8E16B96A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A40" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A43" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B53" sqref="B53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="21" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="12.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="76.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="128.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:6" ht="23.4" x14ac:dyDescent="0.45">
+      <c r="A1" s="37" t="s">
         <v>283</v>
       </c>
-      <c r="B1" s="36"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+    </row>
+    <row r="2" spans="1:6" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="C3" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:6" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B4" s="4"/>
       <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:6" s="15" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:6" s="15" customFormat="1" ht="42.6" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A5" s="26" t="s">
         <v>282</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>280</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>281</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A7" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A8" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="21" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A10" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="63" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" ht="63" x14ac:dyDescent="0.4">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A14" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A15" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" ht="42" x14ac:dyDescent="0.4">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F16" s="21" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="84" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="84" x14ac:dyDescent="0.4">
       <c r="A17" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="21" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A18" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A19" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="21" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A20" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="20"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A21" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="42" x14ac:dyDescent="0.4">
       <c r="A22" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A23" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="20" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="63" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" ht="63" x14ac:dyDescent="0.4">
       <c r="A24" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A25" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="20"/>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A26" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="20" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A27" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="20" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="42" x14ac:dyDescent="0.4">
       <c r="A28" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="21" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A29" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A30" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A31" s="17" t="s">
         <v>79</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" ht="42" x14ac:dyDescent="0.4">
       <c r="A32" s="17" t="s">
         <v>82</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="21" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A33" s="17" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A34" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>88</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A35" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="20" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A36" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F36" s="20"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A37" s="17" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="20" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A38" s="17" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="20" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A39" s="17" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="20" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A40" s="17" t="s">
         <v>104</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A41" s="17" t="s">
         <v>107</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A42" s="17" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F42" s="20" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A43" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="20" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A44" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="20" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A45" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F45" s="20" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A46" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="20"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A47" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A48" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F48" s="21" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A49" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F49" s="20" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A50" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F50" s="20" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A51" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F51" s="21" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A52" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F52" s="20" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A53" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F53" s="20" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A54" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F54" s="20" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A55" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F55" s="20" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A56" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="20"/>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A57" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F57" s="20" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A58" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F58" s="20" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A59" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>154</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F59" s="20" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A60" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F60" s="20" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A61" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>159</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F61" s="20" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A62" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>162</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F62" s="20" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A63" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F63" s="20" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A64" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F64" s="21"/>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A65" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>170</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F65" s="21"/>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A66" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F66" s="20" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A67" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F67" s="20"/>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A68" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F68" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A69" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F69" s="20" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A70" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F70" s="20" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A71" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F71" s="20" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A72" s="17" t="s">
         <v>185</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F72" s="20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A73" s="17" t="s">
         <v>187</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F73" s="20" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A74" s="17" t="s">
         <v>190</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F74" s="20" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A75" s="17" t="s">
         <v>193</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>147</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F75" s="20" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A76" s="17" t="s">
         <v>195</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F76" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A77" s="17" t="s">
         <v>197</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F77" s="20" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A78" s="17" t="s">
         <v>199</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F78" s="20" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A79" s="17" t="s">
         <v>201</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F79" s="20" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A80" s="17" t="s">
         <v>203</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F80" s="20" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A81" s="17" t="s">
         <v>205</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F81" s="20" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A82" s="17" t="s">
         <v>207</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F82" s="20" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A83" s="17" t="s">
         <v>209</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F83" s="20" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A84" s="17" t="s">
         <v>211</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F84" s="20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A85" s="17" t="s">
         <v>213</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F85" s="20" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A86" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F86" s="20" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A87" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F87" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A88" s="17" t="s">
         <v>219</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F88" s="20" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A89" s="17" t="s">
         <v>221</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>222</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F89" s="20" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A90" s="17" t="s">
         <v>223</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F90" s="21" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A91" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F91" s="21" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="84" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" ht="84" x14ac:dyDescent="0.4">
       <c r="A92" s="17" t="s">
         <v>229</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>230</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A93" s="17" t="s">
         <v>232</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>233</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F93" s="21" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A94" s="17" t="s">
         <v>235</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>236</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F94" s="20" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A95" s="17" t="s">
         <v>238</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>239</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F95" s="20" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" ht="42" x14ac:dyDescent="0.4">
       <c r="A96" s="17" t="s">
         <v>240</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>241</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F96" s="21" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A97" s="17" t="s">
         <v>243</v>
       </c>
       <c r="B97" s="7" t="s">
         <v>244</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F97" s="21" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A98" s="17" t="s">
         <v>246</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>247</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F98" s="21" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A99" s="17" t="s">
         <v>248</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>249</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F99" s="20" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A100" s="17" t="s">
         <v>251</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F100" s="20" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A101" s="17" t="s">
         <v>254</v>
       </c>
       <c r="B101" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F101" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A102" s="17" t="s">
         <v>256</v>
       </c>
       <c r="B102" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E102" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F102" s="21" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A103" s="17" t="s">
         <v>259</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E103" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F103" s="20" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A104" s="17" t="s">
         <v>261</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F104" s="20" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A105" s="17" t="s">
         <v>264</v>
       </c>
       <c r="B105" s="13" t="s">
         <v>265</v>
       </c>
       <c r="C105" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E105" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F105" s="25" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A106" s="17" t="s">
         <v>267</v>
       </c>
       <c r="B106" s="13" t="s">
         <v>268</v>
       </c>
       <c r="C106" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D106" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F106" s="25"/>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A107" s="17" t="s">
         <v>269</v>
       </c>
       <c r="B107" s="13" t="s">
         <v>270</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F107" s="25"/>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A108" s="17" t="s">
         <v>271</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>272</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F108" s="25"/>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A109" s="17" t="s">
         <v>273</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F109" s="20"/>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.4">
       <c r="A110" s="30" t="s">
         <v>275</v>
       </c>
       <c r="B110" s="31" t="s">
         <v>276</v>
       </c>
       <c r="C110" s="32" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="32" t="s">
         <v>7</v>
       </c>
       <c r="E110" s="32" t="s">
         <v>7</v>
       </c>
       <c r="F110" s="33" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A113" s="3" t="s">
+    <row r="111" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A111" s="17" t="s">
+        <v>285</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="C111" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F111" s="12" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.4">
+      <c r="A114" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="B113" s="37" t="s">
+      <c r="B114" s="38" t="s">
         <v>279</v>
       </c>
-      <c r="C113" s="37"/>
-[...2 lines deleted...]
-      <c r="F113" s="37"/>
+      <c r="C114" s="38"/>
+      <c r="D114" s="38"/>
+      <c r="E114" s="38"/>
+      <c r="F114" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="B113:F113"/>
+    <mergeCell ref="B114:F114"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="44" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2024-2025 Position Code List</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'2024-2025 Position Code List'!Print_Titles</vt:lpstr>
+      <vt:lpstr>Position Code List</vt:lpstr>
+      <vt:lpstr>'Position Code List'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Position Code List'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Position Code List - Revised July 2025</dc:title>
-  <dc:subject>Position Code List - Revised July 2025</dc:subject>
+  <dc:title>Position Code List - Revised March 2026</dc:title>
+  <dc:subject>Position Code List - Revised March 2026</dc:subject>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>