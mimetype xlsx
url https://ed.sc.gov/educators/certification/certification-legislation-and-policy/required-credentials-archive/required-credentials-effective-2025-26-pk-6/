--- v0 (2026-04-28)
+++ v1 (2026-08-16)
@@ -12,96 +12,96 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Web Content Editing\Certification\Guidelines Regs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rtavenner\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0FDFADF-859F-41DC-9BD5-4FF93B59B971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02932890-9D15-494B-9698-92588DE370AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{EC580C4F-D1C1-4D9B-98E4-5CA11D0AE621}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="8" xr2:uid="{EC580C4F-D1C1-4D9B-98E4-5CA11D0AE621}"/>
   </bookViews>
   <sheets>
     <sheet name="Key and Abbreviations" sheetId="14" r:id="rId1"/>
     <sheet name="Core Subjects" sheetId="6" r:id="rId2"/>
     <sheet name="Exploratory" sheetId="13" r:id="rId3"/>
     <sheet name="Montessori" sheetId="2" r:id="rId4"/>
     <sheet name="World Language" sheetId="10" r:id="rId5"/>
     <sheet name="WL Immersion " sheetId="4" r:id="rId6"/>
     <sheet name="Multi-age" sheetId="5" r:id="rId7"/>
     <sheet name="Multilingual Learners" sheetId="7" r:id="rId8"/>
     <sheet name="Health &amp; PE" sheetId="8" r:id="rId9"/>
     <sheet name="K-6 GT" sheetId="11" r:id="rId10"/>
     <sheet name="Visual and Performing Arts" sheetId="9" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2083" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2125" uniqueCount="265">
   <si>
     <t>Abbreviations</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Plus (+)</t>
   </si>
   <si>
     <t>(+) additional requirements
 The "+" sign indicates that the educator must meet additional requirements to be considered assigned in-field.</t>
   </si>
   <si>
     <t>GLC</t>
   </si>
   <si>
     <t>Grade Level Certification required.
 Certification in a field appropriate for the grade span is required.</t>
   </si>
   <si>
     <t>CTE</t>
   </si>
   <si>
     <t>Career and Technical Education
@@ -867,78 +867,87 @@
   <si>
     <t xml:space="preserve">General Music GT </t>
   </si>
   <si>
     <t xml:space="preserve">World Music </t>
   </si>
   <si>
     <t xml:space="preserve">World Music GT </t>
   </si>
   <si>
     <t xml:space="preserve">Music Technology </t>
   </si>
   <si>
     <t xml:space="preserve">Music Technology GT </t>
   </si>
   <si>
     <t>Middle Level Social Studies</t>
   </si>
   <si>
     <t>Middle School Social Studies</t>
   </si>
   <si>
     <t>ELA  Assistance</t>
   </si>
   <si>
-    <t>K, 1</t>
-[...1 lines deleted...]
-  <si>
     <t>8C+</t>
   </si>
   <si>
     <t>Montessori Elementary I (grades 1-3)+</t>
   </si>
   <si>
     <t> +Read to Succeed Literacy Teacher Endorsement</t>
   </si>
   <si>
     <t>8D+</t>
   </si>
   <si>
     <t>Montessori Elementary II (grades 4-6)+</t>
   </si>
   <si>
     <t>5,6</t>
   </si>
   <si>
     <t>Montessori II+</t>
   </si>
   <si>
     <t>1E+</t>
   </si>
   <si>
     <t>Middle Level Language Arts   +                                 </t>
+  </si>
+  <si>
+    <t>K-1</t>
+  </si>
+  <si>
+    <t>Montessori ECE</t>
+  </si>
+  <si>
+    <t>Montessori Elementary I</t>
+  </si>
+  <si>
+    <t>Montessori Elementary II</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
@@ -1032,72 +1041,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1200,50 +1203,77 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1554,8616 +1584,8616 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B521821-AD7C-4DC7-AFB7-DAFC3BBEAFAC}">
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.44140625" style="51" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="51"/>
+    <col min="1" max="1" width="22.44140625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="93.33203125" style="49" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="50" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="52" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A7" s="53" t="s">
+      <c r="A7" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="54" t="s">
+      <c r="B7" s="52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A8" s="51" t="s">
+      <c r="A8" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="52" t="s">
+      <c r="B8" s="50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A10" s="55" t="s">
+      <c r="A10" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="B11" s="51" t="s">
+      <c r="B11" s="49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="C13" s="51" t="s">
+      <c r="C13" s="49" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3CACD17-E885-4FFE-A697-3714BC7B9A2A}">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.109375" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="16.109375" style="6"/>
+    <col min="1" max="1" width="18.6640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="15.6640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="50.44140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="40.6640625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="44.88671875" style="5" customWidth="1"/>
+    <col min="7" max="16384" width="16.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="6">
+      <c r="A2" s="5">
         <v>1720</v>
       </c>
-      <c r="B2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="6" t="s">
+      <c r="B2" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="8">
+      <c r="A3" s="6">
         <v>1720</v>
       </c>
-      <c r="B3" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="8" t="s">
+      <c r="B3" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F3" s="6" t="s">
         <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF8F3652-1812-432D-9B2D-CD058A0DB2C0}">
   <dimension ref="A1:G179"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D174" sqref="D174"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="35.6640625" style="5" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="42" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="40.6640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="44.88671875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="37.6640625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="11" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" s="9" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="6">
+      <c r="A2" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B2" s="5">
         <v>1501</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="10" t="s">
+      <c r="C2" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="E2" s="6">
+      <c r="E2" s="5">
         <v>49</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="6">
+      <c r="A3" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B3" s="5">
         <v>1501</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="10" t="s">
+      <c r="C3" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D3" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="E3" s="6">
+      <c r="E3" s="5">
         <v>50</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="8">
+      <c r="A4" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4" s="6">
         <v>1503</v>
       </c>
-      <c r="C4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="8" t="s">
+      <c r="C4" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E4" s="8">
+      <c r="E4" s="6">
         <v>49</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="G4" s="8"/>
+      <c r="G4" s="6"/>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="8">
+      <c r="A5" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B5" s="6">
         <v>1503</v>
       </c>
-      <c r="C5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="8" t="s">
+      <c r="C5" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="6">
         <v>50</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F5" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="G5" s="8"/>
+      <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="10">
+      <c r="A6" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6" s="8">
         <v>1515</v>
       </c>
-      <c r="C6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="10" t="s">
+      <c r="C6" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="5">
         <v>49</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="G6" s="56"/>
+      <c r="G6" s="54"/>
     </row>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="10">
+      <c r="A7" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7" s="8">
         <v>1515</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="10" t="s">
+      <c r="C7" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="5">
         <v>50</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F7" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="G7" s="56"/>
+      <c r="G7" s="54"/>
     </row>
     <row r="8" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="10">
+      <c r="A8" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8" s="8">
         <v>1515</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="10" t="s">
+      <c r="C8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="5">
         <v>55</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="G8" s="56"/>
+      <c r="G8" s="54"/>
     </row>
     <row r="9" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="10">
+      <c r="A9" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9" s="8">
         <v>1515</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="10" t="s">
+      <c r="C9" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="5">
         <v>51</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="G9" s="56"/>
+      <c r="G9" s="54"/>
     </row>
     <row r="10" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="10">
+      <c r="A10" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10" s="8">
         <v>1515</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="10" t="s">
+      <c r="C10" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="5">
         <v>54</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="G10" s="56"/>
+      <c r="G10" s="54"/>
     </row>
     <row r="11" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="10">
+      <c r="A11" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11" s="8">
         <v>1515</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="10" t="s">
+      <c r="C11" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="5">
         <v>52</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="G11" s="56"/>
+      <c r="G11" s="54"/>
     </row>
     <row r="12" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="10">
+      <c r="A12" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B12" s="8">
         <v>1515</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="10" t="s">
+      <c r="C12" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D12" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="5">
         <v>56</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="G12" s="56"/>
+      <c r="G12" s="54"/>
     </row>
     <row r="13" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="10">
+      <c r="A13" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B13" s="8">
         <v>1515</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="10" t="s">
+      <c r="C13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>53</v>
       </c>
-      <c r="F13" s="6" t="s">
+      <c r="F13" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G13" s="56"/>
+      <c r="G13" s="54"/>
     </row>
     <row r="14" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="10">
+      <c r="A14" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14" s="8">
         <v>1515</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="10" t="s">
+      <c r="C14" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>58</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F14" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="G14" s="56"/>
+      <c r="G14" s="54"/>
     </row>
     <row r="15" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="10">
+      <c r="A15" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="8">
         <v>1515</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="10" t="s">
+      <c r="C15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F15" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="G15" s="56"/>
+      <c r="G15" s="54"/>
     </row>
     <row r="16" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="8">
+      <c r="A16" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B16" s="6">
         <v>1517</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="8" t="s">
+      <c r="C16" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="6">
         <v>49</v>
       </c>
-      <c r="F16" s="8" t="s">
+      <c r="F16" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="G16" s="49"/>
+      <c r="G16" s="47"/>
     </row>
     <row r="17" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="8">
+      <c r="A17" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B17" s="6">
         <v>1517</v>
       </c>
-      <c r="C17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="8" t="s">
+      <c r="C17" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="6">
         <v>50</v>
       </c>
-      <c r="F17" s="8" t="s">
+      <c r="F17" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="G17" s="49"/>
+      <c r="G17" s="47"/>
     </row>
     <row r="18" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="8">
+      <c r="A18" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B18" s="6">
         <v>1517</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="8" t="s">
+      <c r="C18" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="6">
         <v>51</v>
       </c>
-      <c r="F18" s="8" t="s">
+      <c r="F18" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G18" s="49"/>
+      <c r="G18" s="47"/>
     </row>
     <row r="19" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="8">
+      <c r="A19" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B19" s="6">
         <v>1517</v>
       </c>
-      <c r="C19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="8" t="s">
+      <c r="C19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="6">
         <v>52</v>
       </c>
-      <c r="F19" s="8" t="s">
+      <c r="F19" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="G19" s="49"/>
+      <c r="G19" s="47"/>
     </row>
     <row r="20" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="8">
+      <c r="A20" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B20" s="6">
         <v>1517</v>
       </c>
-      <c r="C20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="8" t="s">
+      <c r="C20" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="6">
         <v>53</v>
       </c>
-      <c r="F20" s="8" t="s">
+      <c r="F20" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G20" s="49"/>
+      <c r="G20" s="47"/>
     </row>
     <row r="21" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="8">
+      <c r="A21" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B21" s="6">
         <v>1517</v>
       </c>
-      <c r="C21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="8" t="s">
+      <c r="C21" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E21" s="6">
         <v>54</v>
       </c>
-      <c r="F21" s="8" t="s">
+      <c r="F21" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G21" s="49"/>
+      <c r="G21" s="47"/>
     </row>
     <row r="22" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="8">
+      <c r="A22" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B22" s="6">
         <v>1517</v>
       </c>
-      <c r="C22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="8" t="s">
+      <c r="C22" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="6">
         <v>55</v>
       </c>
-      <c r="F22" s="8" t="s">
+      <c r="F22" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G22" s="49"/>
+      <c r="G22" s="47"/>
     </row>
     <row r="23" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="8">
+      <c r="A23" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B23" s="6">
         <v>1517</v>
       </c>
-      <c r="C23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="8" t="s">
+      <c r="C23" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="6">
         <v>56</v>
       </c>
-      <c r="F23" s="8" t="s">
+      <c r="F23" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G23" s="49"/>
+      <c r="G23" s="47"/>
     </row>
     <row r="24" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="8">
+      <c r="A24" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B24" s="6">
         <v>1517</v>
       </c>
-      <c r="C24" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="8" t="s">
+      <c r="C24" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="6">
         <v>58</v>
       </c>
-      <c r="F24" s="8" t="s">
+      <c r="F24" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="G24" s="49"/>
+      <c r="G24" s="47"/>
     </row>
     <row r="25" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="8">
+      <c r="A25" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25" s="6">
         <v>1517</v>
       </c>
-      <c r="C25" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="8" t="s">
+      <c r="C25" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="E25" s="8" t="s">
+      <c r="E25" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="F25" s="8" t="s">
+      <c r="F25" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="G25" s="49"/>
+      <c r="G25" s="47"/>
     </row>
     <row r="26" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="6">
+      <c r="A26" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26" s="5">
         <v>1521</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="10" t="s">
+      <c r="C26" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="5">
         <v>49</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F26" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="6">
+      <c r="A27" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27" s="5">
         <v>1521</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="10" t="s">
+      <c r="C27" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E27" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="F27" s="6" t="s">
+      <c r="F27" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="6">
+      <c r="A28" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28" s="5">
         <v>1521</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="10" t="s">
+      <c r="C28" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="E28" s="6" t="s">
+      <c r="E28" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="F28" s="6" t="s">
+      <c r="F28" s="5" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="6">
+      <c r="A29" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B29" s="5">
         <v>1521</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="10" t="s">
+      <c r="C29" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="5">
         <v>57</v>
       </c>
-      <c r="F29" s="6" t="s">
+      <c r="F29" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="8">
+      <c r="A30" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30" s="6">
         <v>1522</v>
       </c>
-      <c r="C30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="8" t="s">
+      <c r="C30" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E30" s="8">
+      <c r="E30" s="6">
         <v>49</v>
       </c>
-      <c r="F30" s="8" t="s">
+      <c r="F30" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="G30" s="8"/>
+      <c r="G30" s="6"/>
     </row>
     <row r="31" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="8">
+      <c r="A31" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B31" s="6">
         <v>1522</v>
       </c>
-      <c r="C31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="8" t="s">
+      <c r="C31" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E31" s="8" t="s">
+      <c r="E31" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="F31" s="8" t="s">
+      <c r="F31" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="G31" s="8"/>
+      <c r="G31" s="6"/>
     </row>
     <row r="32" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="8">
+      <c r="A32" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32" s="6">
         <v>1522</v>
       </c>
-      <c r="C32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="8" t="s">
+      <c r="C32" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E32" s="8" t="s">
+      <c r="E32" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="F32" s="8" t="s">
+      <c r="F32" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="G32" s="8"/>
+      <c r="G32" s="6"/>
     </row>
     <row r="33" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="8">
+      <c r="A33" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" s="6">
         <v>1522</v>
       </c>
-      <c r="C33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="8" t="s">
+      <c r="C33" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E33" s="8">
+      <c r="E33" s="6">
         <v>57</v>
       </c>
-      <c r="F33" s="8" t="s">
+      <c r="F33" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="G33" s="8"/>
+      <c r="G33" s="6"/>
     </row>
     <row r="34" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="6">
+      <c r="A34" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B34" s="5">
         <v>1525</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="10" t="s">
+      <c r="C34" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="5">
         <v>49</v>
       </c>
-      <c r="F34" s="6" t="s">
+      <c r="F34" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="6">
+      <c r="A35" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B35" s="5">
         <v>1525</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="6" t="s">
+      <c r="C35" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="5">
         <v>58</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="8">
+      <c r="A36" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B36" s="6">
         <v>1526</v>
       </c>
-      <c r="C36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="8" t="s">
+      <c r="C36" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D36" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="E36" s="8">
+      <c r="E36" s="6">
         <v>49</v>
       </c>
-      <c r="F36" s="8" t="s">
+      <c r="F36" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="G36" s="8" t="s">
+      <c r="G36" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="8">
+      <c r="A37" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B37" s="6">
         <v>1526</v>
       </c>
-      <c r="C37" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="8" t="s">
+      <c r="C37" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D37" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="E37" s="8">
+      <c r="E37" s="6">
         <v>58</v>
       </c>
-      <c r="F37" s="8" t="s">
+      <c r="F37" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="G37" s="8" t="s">
+      <c r="G37" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="6">
+      <c r="A38" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B38" s="5">
         <v>1531</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="10" t="s">
+      <c r="C38" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E38" s="6">
+      <c r="E38" s="5">
         <v>49</v>
       </c>
-      <c r="F38" s="6" t="s">
+      <c r="F38" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B39" s="6">
+      <c r="A39" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B39" s="5">
         <v>1531</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="10" t="s">
+      <c r="C39" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D39" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E39" s="6">
+      <c r="E39" s="5">
         <v>55</v>
       </c>
-      <c r="F39" s="6" t="s">
+      <c r="F39" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="6">
+      <c r="A40" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B40" s="5">
         <v>1531</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="10" t="s">
+      <c r="C40" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D40" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E40" s="6">
+      <c r="E40" s="5">
         <v>54</v>
       </c>
-      <c r="F40" s="6" t="s">
+      <c r="F40" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B41" s="6">
+      <c r="A41" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B41" s="5">
         <v>1531</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="10" t="s">
+      <c r="C41" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="5">
         <v>56</v>
       </c>
-      <c r="F41" s="6" t="s">
+      <c r="F41" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="6">
+      <c r="A42" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B42" s="5">
         <v>1531</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="10" t="s">
+      <c r="C42" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="5">
         <v>51</v>
       </c>
-      <c r="F42" s="6" t="s">
+      <c r="F42" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G42" s="56"/>
+      <c r="G42" s="54"/>
     </row>
     <row r="43" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="6">
+      <c r="A43" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B43" s="5">
         <v>1531</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="10" t="s">
+      <c r="C43" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D43" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="5">
         <v>52</v>
       </c>
-      <c r="F43" s="6" t="s">
+      <c r="F43" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G43" s="56"/>
+      <c r="G43" s="54"/>
     </row>
     <row r="44" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="6">
+      <c r="A44" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B44" s="5">
         <v>1531</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="10" t="s">
+      <c r="C44" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="5">
         <v>53</v>
       </c>
-      <c r="F44" s="6" t="s">
+      <c r="F44" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G44" s="56"/>
+      <c r="G44" s="54"/>
     </row>
     <row r="45" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="8">
+      <c r="A45" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" s="6">
         <v>1533</v>
       </c>
-      <c r="C45" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="8" t="s">
+      <c r="C45" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E45" s="8">
+      <c r="E45" s="6">
         <v>49</v>
       </c>
-      <c r="F45" s="8" t="s">
+      <c r="F45" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G45" s="49"/>
+      <c r="G45" s="47"/>
     </row>
     <row r="46" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="8">
+      <c r="A46" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" s="6">
         <v>1533</v>
       </c>
-      <c r="C46" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="8" t="s">
+      <c r="C46" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E46" s="8">
+      <c r="E46" s="6">
         <v>51</v>
       </c>
-      <c r="F46" s="8" t="s">
+      <c r="F46" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G46" s="49"/>
+      <c r="G46" s="47"/>
     </row>
     <row r="47" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="8">
+      <c r="A47" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" s="6">
         <v>1533</v>
       </c>
-      <c r="C47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="8" t="s">
+      <c r="C47" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D47" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E47" s="8">
+      <c r="E47" s="6">
         <v>52</v>
       </c>
-      <c r="F47" s="8" t="s">
+      <c r="F47" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G47" s="49"/>
+      <c r="G47" s="47"/>
     </row>
     <row r="48" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="8">
+      <c r="A48" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B48" s="6">
         <v>1533</v>
       </c>
-      <c r="C48" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="8" t="s">
+      <c r="C48" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D48" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="6">
         <v>53</v>
       </c>
-      <c r="F48" s="8" t="s">
+      <c r="F48" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G48" s="49"/>
+      <c r="G48" s="47"/>
     </row>
     <row r="49" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="8">
+      <c r="A49" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" s="6">
         <v>1533</v>
       </c>
-      <c r="C49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="8" t="s">
+      <c r="C49" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D49" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E49" s="8">
+      <c r="E49" s="6">
         <v>54</v>
       </c>
-      <c r="F49" s="8" t="s">
+      <c r="F49" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G49" s="49"/>
+      <c r="G49" s="47"/>
     </row>
     <row r="50" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="8">
+      <c r="A50" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" s="6">
         <v>1533</v>
       </c>
-      <c r="C50" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="8" t="s">
+      <c r="C50" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D50" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E50" s="8">
+      <c r="E50" s="6">
         <v>55</v>
       </c>
-      <c r="F50" s="8" t="s">
+      <c r="F50" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G50" s="49"/>
+      <c r="G50" s="47"/>
     </row>
     <row r="51" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="8">
+      <c r="A51" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" s="6">
         <v>1533</v>
       </c>
-      <c r="C51" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="8" t="s">
+      <c r="C51" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D51" s="6" t="s">
         <v>230</v>
       </c>
-      <c r="E51" s="8">
+      <c r="E51" s="6">
         <v>56</v>
       </c>
-      <c r="F51" s="8" t="s">
+      <c r="F51" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G51" s="49"/>
+      <c r="G51" s="47"/>
     </row>
     <row r="52" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="6">
+      <c r="A52" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" s="5">
         <v>1534</v>
       </c>
-      <c r="C52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="10" t="s">
+      <c r="C52" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="5">
         <v>49</v>
       </c>
-      <c r="F52" s="6" t="s">
+      <c r="F52" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="6">
+      <c r="A53" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B53" s="5">
         <v>1534</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="10" t="s">
+      <c r="C53" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D53" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E53" s="6">
+      <c r="E53" s="5">
         <v>55</v>
       </c>
-      <c r="F53" s="6" t="s">
+      <c r="F53" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="6">
+      <c r="A54" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B54" s="5">
         <v>1534</v>
       </c>
-      <c r="C54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="10" t="s">
+      <c r="C54" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E54" s="6">
+      <c r="E54" s="5">
         <v>54</v>
       </c>
-      <c r="F54" s="6" t="s">
+      <c r="F54" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="6">
+      <c r="A55" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B55" s="5">
         <v>1534</v>
       </c>
-      <c r="C55" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="10" t="s">
+      <c r="C55" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D55" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E55" s="6">
+      <c r="E55" s="5">
         <v>56</v>
       </c>
-      <c r="F55" s="6" t="s">
+      <c r="F55" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="6">
+      <c r="A56" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B56" s="5">
         <v>1534</v>
       </c>
-      <c r="C56" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="10" t="s">
+      <c r="C56" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D56" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E56" s="6">
+      <c r="E56" s="5">
         <v>51</v>
       </c>
-      <c r="F56" s="6" t="s">
+      <c r="F56" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G56" s="56"/>
+      <c r="G56" s="54"/>
     </row>
     <row r="57" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="6">
+      <c r="A57" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" s="5">
         <v>1534</v>
       </c>
-      <c r="C57" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="10" t="s">
+      <c r="C57" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D57" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E57" s="6">
+      <c r="E57" s="5">
         <v>52</v>
       </c>
-      <c r="F57" s="6" t="s">
+      <c r="F57" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G57" s="56"/>
+      <c r="G57" s="54"/>
     </row>
     <row r="58" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="6">
+      <c r="A58" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B58" s="5">
         <v>1534</v>
       </c>
-      <c r="C58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="10" t="s">
+      <c r="C58" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D58" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="E58" s="6">
+      <c r="E58" s="5">
         <v>53</v>
       </c>
-      <c r="F58" s="6" t="s">
+      <c r="F58" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G58" s="56"/>
+      <c r="G58" s="54"/>
     </row>
     <row r="59" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="8">
+      <c r="A59" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B59" s="6">
         <v>1536</v>
       </c>
-      <c r="C59" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="9" t="s">
+      <c r="C59" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D59" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E59" s="8">
+      <c r="E59" s="6">
         <v>49</v>
       </c>
-      <c r="F59" s="8" t="s">
+      <c r="F59" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G59" s="8"/>
+      <c r="G59" s="6"/>
     </row>
     <row r="60" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="8">
+      <c r="A60" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B60" s="6">
         <v>1536</v>
       </c>
-      <c r="C60" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="9" t="s">
+      <c r="C60" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D60" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E60" s="8">
+      <c r="E60" s="6">
         <v>55</v>
       </c>
-      <c r="F60" s="8" t="s">
+      <c r="F60" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G60" s="8"/>
+      <c r="G60" s="6"/>
     </row>
     <row r="61" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="8">
+      <c r="A61" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61" s="6">
         <v>1536</v>
       </c>
-      <c r="C61" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="9" t="s">
+      <c r="C61" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D61" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E61" s="8">
+      <c r="E61" s="6">
         <v>54</v>
       </c>
-      <c r="F61" s="8" t="s">
+      <c r="F61" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="G61" s="8"/>
+      <c r="G61" s="6"/>
     </row>
     <row r="62" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="8">
+      <c r="A62" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B62" s="6">
         <v>1536</v>
       </c>
-      <c r="C62" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="9" t="s">
+      <c r="C62" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D62" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E62" s="8">
+      <c r="E62" s="6">
         <v>56</v>
       </c>
-      <c r="F62" s="8" t="s">
+      <c r="F62" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G62" s="8"/>
+      <c r="G62" s="6"/>
     </row>
     <row r="63" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="8">
+      <c r="A63" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B63" s="6">
         <v>1536</v>
       </c>
-      <c r="C63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="9" t="s">
+      <c r="C63" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D63" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E63" s="8">
+      <c r="E63" s="6">
         <v>51</v>
       </c>
-      <c r="F63" s="8" t="s">
+      <c r="F63" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="G63" s="49"/>
+      <c r="G63" s="47"/>
     </row>
     <row r="64" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="8">
+      <c r="A64" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B64" s="6">
         <v>1536</v>
       </c>
-      <c r="C64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="9" t="s">
+      <c r="C64" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D64" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E64" s="8">
+      <c r="E64" s="6">
         <v>52</v>
       </c>
-      <c r="F64" s="8" t="s">
+      <c r="F64" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="G64" s="49"/>
+      <c r="G64" s="47"/>
     </row>
     <row r="65" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="8">
+      <c r="A65" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B65" s="6">
         <v>1536</v>
       </c>
-      <c r="C65" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="9" t="s">
+      <c r="C65" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D65" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E65" s="8">
+      <c r="E65" s="6">
         <v>53</v>
       </c>
-      <c r="F65" s="8" t="s">
+      <c r="F65" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G65" s="49"/>
+      <c r="G65" s="47"/>
     </row>
     <row r="66" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="6">
+      <c r="A66" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B66" s="5">
         <v>1538</v>
       </c>
-      <c r="C66" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="10" t="s">
+      <c r="C66" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E66" s="6">
+      <c r="E66" s="5">
         <v>49</v>
       </c>
-      <c r="F66" s="6" t="s">
+      <c r="F66" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="6">
+      <c r="A67" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B67" s="5">
         <v>1538</v>
       </c>
-      <c r="C67" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="10" t="s">
+      <c r="C67" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D67" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E67" s="6">
+      <c r="E67" s="5">
         <v>55</v>
       </c>
-      <c r="F67" s="6" t="s">
+      <c r="F67" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="6">
+      <c r="A68" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B68" s="5">
         <v>1538</v>
       </c>
-      <c r="C68" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="10" t="s">
+      <c r="C68" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D68" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E68" s="6">
+      <c r="E68" s="5">
         <v>54</v>
       </c>
-      <c r="F68" s="6" t="s">
+      <c r="F68" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="6">
+      <c r="A69" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B69" s="5">
         <v>1538</v>
       </c>
-      <c r="C69" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="10" t="s">
+      <c r="C69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D69" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E69" s="6">
+      <c r="E69" s="5">
         <v>56</v>
       </c>
-      <c r="F69" s="6" t="s">
+      <c r="F69" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B70" s="6">
+      <c r="A70" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70" s="5">
         <v>1538</v>
       </c>
-      <c r="C70" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="10" t="s">
+      <c r="C70" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D70" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E70" s="6">
+      <c r="E70" s="5">
         <v>51</v>
       </c>
-      <c r="F70" s="6" t="s">
+      <c r="F70" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G70" s="56"/>
+      <c r="G70" s="54"/>
     </row>
     <row r="71" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="6">
+      <c r="A71" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B71" s="5">
         <v>1538</v>
       </c>
-      <c r="C71" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="10" t="s">
+      <c r="C71" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D71" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E71" s="6">
+      <c r="E71" s="5">
         <v>52</v>
       </c>
-      <c r="F71" s="6" t="s">
+      <c r="F71" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G71" s="56"/>
+      <c r="G71" s="54"/>
     </row>
     <row r="72" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B72" s="6">
+      <c r="A72" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B72" s="5">
         <v>1538</v>
       </c>
-      <c r="C72" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="10" t="s">
+      <c r="C72" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D72" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="E72" s="6">
+      <c r="E72" s="5">
         <v>53</v>
       </c>
-      <c r="F72" s="6" t="s">
+      <c r="F72" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G72" s="56"/>
+      <c r="G72" s="54"/>
     </row>
     <row r="73" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="8">
+      <c r="A73" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B73" s="6">
         <v>1539</v>
       </c>
-      <c r="C73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="8" t="s">
+      <c r="C73" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D73" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E73" s="8">
+      <c r="E73" s="6">
         <v>49</v>
       </c>
-      <c r="F73" s="8" t="s">
+      <c r="F73" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G73" s="49"/>
+      <c r="G73" s="47"/>
     </row>
     <row r="74" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="8">
+      <c r="A74" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B74" s="6">
         <v>1539</v>
       </c>
-      <c r="C74" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="8" t="s">
+      <c r="C74" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D74" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E74" s="8">
+      <c r="E74" s="6">
         <v>51</v>
       </c>
-      <c r="F74" s="8" t="s">
+      <c r="F74" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G74" s="49"/>
+      <c r="G74" s="47"/>
     </row>
     <row r="75" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="8">
+      <c r="A75" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B75" s="6">
         <v>1539</v>
       </c>
-      <c r="C75" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="8" t="s">
+      <c r="C75" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D75" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E75" s="8">
+      <c r="E75" s="6">
         <v>52</v>
       </c>
-      <c r="F75" s="8" t="s">
+      <c r="F75" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G75" s="49"/>
+      <c r="G75" s="47"/>
     </row>
     <row r="76" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="8">
+      <c r="A76" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B76" s="6">
         <v>1539</v>
       </c>
-      <c r="C76" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="8" t="s">
+      <c r="C76" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D76" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E76" s="8">
+      <c r="E76" s="6">
         <v>53</v>
       </c>
-      <c r="F76" s="8" t="s">
+      <c r="F76" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G76" s="49"/>
+      <c r="G76" s="47"/>
     </row>
     <row r="77" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="8">
+      <c r="A77" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B77" s="6">
         <v>1539</v>
       </c>
-      <c r="C77" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="8" t="s">
+      <c r="C77" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D77" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E77" s="8">
+      <c r="E77" s="6">
         <v>54</v>
       </c>
-      <c r="F77" s="8" t="s">
+      <c r="F77" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G77" s="49"/>
+      <c r="G77" s="47"/>
     </row>
     <row r="78" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="8">
+      <c r="A78" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B78" s="6">
         <v>1539</v>
       </c>
-      <c r="C78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="8" t="s">
+      <c r="C78" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D78" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E78" s="8">
+      <c r="E78" s="6">
         <v>55</v>
       </c>
-      <c r="F78" s="8" t="s">
+      <c r="F78" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G78" s="49"/>
+      <c r="G78" s="47"/>
     </row>
     <row r="79" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="8">
+      <c r="A79" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79" s="6">
         <v>1539</v>
       </c>
-      <c r="C79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="8" t="s">
+      <c r="C79" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D79" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E79" s="8">
+      <c r="E79" s="6">
         <v>56</v>
       </c>
-      <c r="F79" s="8" t="s">
+      <c r="F79" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G79" s="49"/>
+      <c r="G79" s="47"/>
     </row>
     <row r="80" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="6">
+      <c r="A80" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B80" s="5">
         <v>1541</v>
       </c>
-      <c r="C80" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="10" t="s">
+      <c r="C80" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D80" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E80" s="6">
+      <c r="E80" s="5">
         <v>49</v>
       </c>
-      <c r="F80" s="6" t="s">
+      <c r="F80" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B81" s="6">
+      <c r="A81" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B81" s="5">
         <v>1541</v>
       </c>
-      <c r="C81" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="10" t="s">
+      <c r="C81" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D81" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E81" s="6">
+      <c r="E81" s="5">
         <v>55</v>
       </c>
-      <c r="F81" s="6" t="s">
+      <c r="F81" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B82" s="6">
+      <c r="A82" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B82" s="5">
         <v>1541</v>
       </c>
-      <c r="C82" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="10" t="s">
+      <c r="C82" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D82" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E82" s="6">
+      <c r="E82" s="5">
         <v>54</v>
       </c>
-      <c r="F82" s="6" t="s">
+      <c r="F82" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="6">
+      <c r="A83" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="5">
         <v>1541</v>
       </c>
-      <c r="C83" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="10" t="s">
+      <c r="C83" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D83" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E83" s="6">
+      <c r="E83" s="5">
         <v>56</v>
       </c>
-      <c r="F83" s="6" t="s">
+      <c r="F83" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B84" s="6">
+      <c r="A84" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" s="5">
         <v>1541</v>
       </c>
-      <c r="C84" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="10" t="s">
+      <c r="C84" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D84" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E84" s="6">
+      <c r="E84" s="5">
         <v>51</v>
       </c>
-      <c r="F84" s="6" t="s">
+      <c r="F84" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G84" s="56"/>
+      <c r="G84" s="54"/>
     </row>
     <row r="85" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B85" s="6">
+      <c r="A85" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" s="5">
         <v>1541</v>
       </c>
-      <c r="C85" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="10" t="s">
+      <c r="C85" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D85" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E85" s="6">
+      <c r="E85" s="5">
         <v>52</v>
       </c>
-      <c r="F85" s="6" t="s">
+      <c r="F85" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G85" s="56"/>
+      <c r="G85" s="54"/>
     </row>
     <row r="86" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B86" s="6">
+      <c r="A86" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B86" s="5">
         <v>1541</v>
       </c>
-      <c r="C86" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="10" t="s">
+      <c r="C86" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D86" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="E86" s="6">
+      <c r="E86" s="5">
         <v>53</v>
       </c>
-      <c r="F86" s="6" t="s">
+      <c r="F86" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G86" s="56"/>
+      <c r="G86" s="54"/>
     </row>
     <row r="87" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B87" s="8">
+      <c r="A87" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B87" s="6">
         <v>1542</v>
       </c>
-      <c r="C87" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="8" t="s">
+      <c r="C87" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D87" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E87" s="8">
+      <c r="E87" s="6">
         <v>49</v>
       </c>
-      <c r="F87" s="8" t="s">
+      <c r="F87" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G87" s="49"/>
+      <c r="G87" s="47"/>
     </row>
     <row r="88" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B88" s="8">
+      <c r="A88" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B88" s="6">
         <v>1542</v>
       </c>
-      <c r="C88" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="8" t="s">
+      <c r="C88" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D88" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E88" s="8">
+      <c r="E88" s="6">
         <v>51</v>
       </c>
-      <c r="F88" s="8" t="s">
+      <c r="F88" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G88" s="49"/>
+      <c r="G88" s="47"/>
     </row>
     <row r="89" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B89" s="8">
+      <c r="A89" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B89" s="6">
         <v>1542</v>
       </c>
-      <c r="C89" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="8" t="s">
+      <c r="C89" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D89" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E89" s="8">
+      <c r="E89" s="6">
         <v>52</v>
       </c>
-      <c r="F89" s="8" t="s">
+      <c r="F89" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G89" s="49"/>
+      <c r="G89" s="47"/>
     </row>
     <row r="90" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B90" s="8">
+      <c r="A90" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B90" s="6">
         <v>1542</v>
       </c>
-      <c r="C90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="8" t="s">
+      <c r="C90" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D90" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E90" s="8">
+      <c r="E90" s="6">
         <v>53</v>
       </c>
-      <c r="F90" s="8" t="s">
+      <c r="F90" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G90" s="49"/>
+      <c r="G90" s="47"/>
     </row>
     <row r="91" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="8">
+      <c r="A91" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B91" s="6">
         <v>1542</v>
       </c>
-      <c r="C91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="8" t="s">
+      <c r="C91" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D91" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E91" s="8">
+      <c r="E91" s="6">
         <v>54</v>
       </c>
-      <c r="F91" s="8" t="s">
+      <c r="F91" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G91" s="49"/>
+      <c r="G91" s="47"/>
     </row>
     <row r="92" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B92" s="8">
+      <c r="A92" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B92" s="6">
         <v>1542</v>
       </c>
-      <c r="C92" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="8" t="s">
+      <c r="C92" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D92" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E92" s="8">
+      <c r="E92" s="6">
         <v>55</v>
       </c>
-      <c r="F92" s="8" t="s">
+      <c r="F92" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G92" s="49"/>
+      <c r="G92" s="47"/>
     </row>
     <row r="93" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="8">
+      <c r="A93" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B93" s="6">
         <v>1542</v>
       </c>
-      <c r="C93" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="8" t="s">
+      <c r="C93" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D93" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="E93" s="8">
+      <c r="E93" s="6">
         <v>56</v>
       </c>
-      <c r="F93" s="8" t="s">
+      <c r="F93" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G93" s="49"/>
+      <c r="G93" s="47"/>
     </row>
     <row r="94" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B94" s="6">
+      <c r="A94" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B94" s="5">
         <v>1543</v>
       </c>
-      <c r="C94" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="6" t="s">
+      <c r="C94" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E94" s="6">
+      <c r="E94" s="5">
         <v>49</v>
       </c>
-      <c r="F94" s="6" t="s">
+      <c r="F94" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="G94" s="56"/>
+      <c r="G94" s="54"/>
     </row>
     <row r="95" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="6">
+      <c r="A95" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B95" s="5">
         <v>1543</v>
       </c>
-      <c r="C95" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="6" t="s">
+      <c r="C95" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E95" s="6">
+      <c r="E95" s="5">
         <v>51</v>
       </c>
-      <c r="F95" s="6" t="s">
+      <c r="F95" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="G95" s="56"/>
+      <c r="G95" s="54"/>
     </row>
     <row r="96" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="6">
+      <c r="A96" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="5">
         <v>1543</v>
       </c>
-      <c r="C96" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="6" t="s">
+      <c r="C96" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E96" s="6">
+      <c r="E96" s="5">
         <v>52</v>
       </c>
-      <c r="F96" s="6" t="s">
+      <c r="F96" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="G96" s="56"/>
+      <c r="G96" s="54"/>
     </row>
     <row r="97" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B97" s="6">
+      <c r="A97" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B97" s="5">
         <v>1543</v>
       </c>
-      <c r="C97" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="6" t="s">
+      <c r="C97" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E97" s="6">
+      <c r="E97" s="5">
         <v>53</v>
       </c>
-      <c r="F97" s="6" t="s">
+      <c r="F97" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G97" s="56"/>
+      <c r="G97" s="54"/>
     </row>
     <row r="98" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B98" s="6">
+      <c r="A98" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B98" s="5">
         <v>1543</v>
       </c>
-      <c r="C98" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="6" t="s">
+      <c r="C98" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E98" s="6">
+      <c r="E98" s="5">
         <v>54</v>
       </c>
-      <c r="F98" s="6" t="s">
+      <c r="F98" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="G98" s="56"/>
+      <c r="G98" s="54"/>
     </row>
     <row r="99" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A99" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="6">
+      <c r="A99" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B99" s="5">
         <v>1543</v>
       </c>
-      <c r="C99" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="6" t="s">
+      <c r="C99" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D99" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E99" s="6">
+      <c r="E99" s="5">
         <v>55</v>
       </c>
-      <c r="F99" s="6" t="s">
+      <c r="F99" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="G99" s="56"/>
+      <c r="G99" s="54"/>
     </row>
     <row r="100" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B100" s="6">
+      <c r="A100" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B100" s="5">
         <v>1543</v>
       </c>
-      <c r="C100" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="6" t="s">
+      <c r="C100" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D100" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="E100" s="6">
+      <c r="E100" s="5">
         <v>56</v>
       </c>
-      <c r="F100" s="6" t="s">
+      <c r="F100" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="G100" s="56"/>
+      <c r="G100" s="54"/>
     </row>
     <row r="101" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B101" s="8">
+      <c r="A101" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B101" s="6">
         <v>1544</v>
       </c>
-      <c r="C101" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="8" t="s">
+      <c r="C101" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D101" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E101" s="8">
+      <c r="E101" s="6">
         <v>49</v>
       </c>
-      <c r="F101" s="8" t="s">
+      <c r="F101" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G101" s="49"/>
+      <c r="G101" s="47"/>
     </row>
     <row r="102" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B102" s="8">
+      <c r="A102" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B102" s="6">
         <v>1544</v>
       </c>
-      <c r="C102" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="8" t="s">
+      <c r="C102" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D102" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E102" s="8">
+      <c r="E102" s="6">
         <v>51</v>
       </c>
-      <c r="F102" s="8" t="s">
+      <c r="F102" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G102" s="49"/>
+      <c r="G102" s="47"/>
     </row>
     <row r="103" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="8">
+      <c r="A103" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B103" s="6">
         <v>1544</v>
       </c>
-      <c r="C103" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="8" t="s">
+      <c r="C103" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D103" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E103" s="8">
+      <c r="E103" s="6">
         <v>52</v>
       </c>
-      <c r="F103" s="8" t="s">
+      <c r="F103" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G103" s="49"/>
+      <c r="G103" s="47"/>
     </row>
     <row r="104" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A104" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B104" s="8">
+      <c r="A104" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B104" s="6">
         <v>1544</v>
       </c>
-      <c r="C104" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="8" t="s">
+      <c r="C104" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D104" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E104" s="8">
+      <c r="E104" s="6">
         <v>53</v>
       </c>
-      <c r="F104" s="8" t="s">
+      <c r="F104" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G104" s="49"/>
+      <c r="G104" s="47"/>
     </row>
     <row r="105" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="8">
+      <c r="A105" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B105" s="6">
         <v>1544</v>
       </c>
-      <c r="C105" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="8" t="s">
+      <c r="C105" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D105" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E105" s="8">
+      <c r="E105" s="6">
         <v>54</v>
       </c>
-      <c r="F105" s="8" t="s">
+      <c r="F105" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G105" s="49"/>
+      <c r="G105" s="47"/>
     </row>
     <row r="106" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B106" s="8">
+      <c r="A106" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B106" s="6">
         <v>1544</v>
       </c>
-      <c r="C106" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="8" t="s">
+      <c r="C106" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D106" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E106" s="8">
+      <c r="E106" s="6">
         <v>55</v>
       </c>
-      <c r="F106" s="8" t="s">
+      <c r="F106" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G106" s="49"/>
+      <c r="G106" s="47"/>
     </row>
     <row r="107" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="8">
+      <c r="A107" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B107" s="6">
         <v>1544</v>
       </c>
-      <c r="C107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="8" t="s">
+      <c r="C107" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D107" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E107" s="8">
+      <c r="E107" s="6">
         <v>56</v>
       </c>
-      <c r="F107" s="8" t="s">
+      <c r="F107" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G107" s="49"/>
+      <c r="G107" s="47"/>
     </row>
     <row r="108" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B108" s="6">
+      <c r="A108" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B108" s="5">
         <v>1550</v>
       </c>
-      <c r="C108" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="10" t="s">
+      <c r="C108" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D108" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E108" s="6">
+      <c r="E108" s="5">
         <v>49</v>
       </c>
-      <c r="F108" s="6" t="s">
+      <c r="F108" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A109" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B109" s="6">
+      <c r="A109" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B109" s="5">
         <v>1550</v>
       </c>
-      <c r="C109" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="10" t="s">
+      <c r="C109" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D109" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E109" s="6">
+      <c r="E109" s="5">
         <v>55</v>
       </c>
-      <c r="F109" s="6" t="s">
+      <c r="F109" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A110" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B110" s="6">
+      <c r="A110" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B110" s="5">
         <v>1550</v>
       </c>
-      <c r="C110" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="10" t="s">
+      <c r="C110" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D110" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E110" s="6">
+      <c r="E110" s="5">
         <v>54</v>
       </c>
-      <c r="F110" s="6" t="s">
+      <c r="F110" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A111" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="6">
+      <c r="A111" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B111" s="5">
         <v>1550</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="10" t="s">
+      <c r="C111" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D111" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E111" s="6">
+      <c r="E111" s="5">
         <v>56</v>
       </c>
-      <c r="F111" s="6" t="s">
+      <c r="F111" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A112" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B112" s="6">
+      <c r="A112" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B112" s="5">
         <v>1550</v>
       </c>
-      <c r="C112" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="10" t="s">
+      <c r="C112" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D112" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E112" s="6">
+      <c r="E112" s="5">
         <v>51</v>
       </c>
-      <c r="F112" s="6" t="s">
+      <c r="F112" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G112" s="56"/>
+      <c r="G112" s="54"/>
     </row>
     <row r="113" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B113" s="6">
+      <c r="A113" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B113" s="5">
         <v>1550</v>
       </c>
-      <c r="C113" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="10" t="s">
+      <c r="C113" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D113" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E113" s="6">
+      <c r="E113" s="5">
         <v>52</v>
       </c>
-      <c r="F113" s="6" t="s">
+      <c r="F113" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G113" s="56"/>
+      <c r="G113" s="54"/>
     </row>
     <row r="114" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A114" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B114" s="6">
+      <c r="A114" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B114" s="5">
         <v>1550</v>
       </c>
-      <c r="C114" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D114" s="10" t="s">
+      <c r="C114" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D114" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="E114" s="6">
+      <c r="E114" s="5">
         <v>53</v>
       </c>
-      <c r="F114" s="6" t="s">
+      <c r="F114" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G114" s="56"/>
+      <c r="G114" s="54"/>
     </row>
     <row r="115" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B115" s="8">
+      <c r="A115" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B115" s="6">
         <v>1551</v>
       </c>
-      <c r="C115" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="9" t="s">
+      <c r="C115" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D115" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E115" s="8">
+      <c r="E115" s="6">
         <v>49</v>
       </c>
-      <c r="F115" s="8" t="s">
+      <c r="F115" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G115" s="8"/>
+      <c r="G115" s="6"/>
     </row>
     <row r="116" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B116" s="8">
+      <c r="A116" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B116" s="6">
         <v>1551</v>
       </c>
-      <c r="C116" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D116" s="9" t="s">
+      <c r="C116" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D116" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E116" s="8">
+      <c r="E116" s="6">
         <v>55</v>
       </c>
-      <c r="F116" s="8" t="s">
+      <c r="F116" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G116" s="8"/>
+      <c r="G116" s="6"/>
     </row>
     <row r="117" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B117" s="8">
+      <c r="A117" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B117" s="6">
         <v>1551</v>
       </c>
-      <c r="C117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="9" t="s">
+      <c r="C117" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D117" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E117" s="8">
+      <c r="E117" s="6">
         <v>54</v>
       </c>
-      <c r="F117" s="8" t="s">
+      <c r="F117" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="G117" s="8"/>
+      <c r="G117" s="6"/>
     </row>
     <row r="118" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B118" s="8">
+      <c r="A118" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B118" s="6">
         <v>1551</v>
       </c>
-      <c r="C118" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D118" s="9" t="s">
+      <c r="C118" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D118" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E118" s="8">
+      <c r="E118" s="6">
         <v>56</v>
       </c>
-      <c r="F118" s="8" t="s">
+      <c r="F118" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G118" s="8"/>
+      <c r="G118" s="6"/>
     </row>
     <row r="119" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A119" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B119" s="8">
+      <c r="A119" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B119" s="6">
         <v>1551</v>
       </c>
-      <c r="C119" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="9" t="s">
+      <c r="C119" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D119" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E119" s="8">
+      <c r="E119" s="6">
         <v>51</v>
       </c>
-      <c r="F119" s="8" t="s">
+      <c r="F119" s="6" t="s">
         <v>228</v>
       </c>
-      <c r="G119" s="49"/>
+      <c r="G119" s="47"/>
     </row>
     <row r="120" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B120" s="8">
+      <c r="A120" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B120" s="6">
         <v>1551</v>
       </c>
-      <c r="C120" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D120" s="9" t="s">
+      <c r="C120" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D120" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E120" s="8">
+      <c r="E120" s="6">
         <v>52</v>
       </c>
-      <c r="F120" s="8" t="s">
+      <c r="F120" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="G120" s="49"/>
+      <c r="G120" s="47"/>
     </row>
     <row r="121" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A121" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B121" s="8">
+      <c r="A121" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B121" s="6">
         <v>1551</v>
       </c>
-      <c r="C121" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="9" t="s">
+      <c r="C121" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D121" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="E121" s="8">
+      <c r="E121" s="6">
         <v>53</v>
       </c>
-      <c r="F121" s="8" t="s">
+      <c r="F121" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G121" s="49"/>
+      <c r="G121" s="47"/>
     </row>
     <row r="122" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A122" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B122" s="6">
+      <c r="A122" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B122" s="5">
         <v>1552</v>
       </c>
-      <c r="C122" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D122" s="10" t="s">
+      <c r="C122" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D122" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E122" s="6">
+      <c r="E122" s="5">
         <v>49</v>
       </c>
-      <c r="F122" s="6" t="s">
+      <c r="F122" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B123" s="6">
+      <c r="A123" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B123" s="5">
         <v>1552</v>
       </c>
-      <c r="C123" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="10" t="s">
+      <c r="C123" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D123" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E123" s="6">
+      <c r="E123" s="5">
         <v>55</v>
       </c>
-      <c r="F123" s="6" t="s">
+      <c r="F123" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B124" s="6">
+      <c r="A124" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B124" s="5">
         <v>1552</v>
       </c>
-      <c r="C124" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D124" s="10" t="s">
+      <c r="C124" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D124" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E124" s="6">
+      <c r="E124" s="5">
         <v>54</v>
       </c>
-      <c r="F124" s="6" t="s">
+      <c r="F124" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B125" s="6">
+      <c r="A125" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B125" s="5">
         <v>1552</v>
       </c>
-      <c r="C125" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D125" s="10" t="s">
+      <c r="C125" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D125" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E125" s="6">
+      <c r="E125" s="5">
         <v>56</v>
       </c>
-      <c r="F125" s="6" t="s">
+      <c r="F125" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A126" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B126" s="6">
+      <c r="A126" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B126" s="5">
         <v>1552</v>
       </c>
-      <c r="C126" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="10" t="s">
+      <c r="C126" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D126" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E126" s="6">
+      <c r="E126" s="5">
         <v>51</v>
       </c>
-      <c r="F126" s="6" t="s">
+      <c r="F126" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G126" s="56"/>
+      <c r="G126" s="54"/>
     </row>
     <row r="127" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A127" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B127" s="6">
+      <c r="A127" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B127" s="5">
         <v>1552</v>
       </c>
-      <c r="C127" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D127" s="10" t="s">
+      <c r="C127" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D127" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E127" s="6">
+      <c r="E127" s="5">
         <v>52</v>
       </c>
-      <c r="F127" s="6" t="s">
+      <c r="F127" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G127" s="56"/>
+      <c r="G127" s="54"/>
     </row>
     <row r="128" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A128" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B128" s="6">
+      <c r="A128" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B128" s="5">
         <v>1552</v>
       </c>
-      <c r="C128" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D128" s="10" t="s">
+      <c r="C128" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D128" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E128" s="6">
+      <c r="E128" s="5">
         <v>53</v>
       </c>
-      <c r="F128" s="6" t="s">
+      <c r="F128" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G128" s="56"/>
+      <c r="G128" s="54"/>
     </row>
     <row r="129" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A129" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B129" s="8">
+      <c r="A129" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B129" s="6">
         <v>1553</v>
       </c>
-      <c r="C129" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D129" s="8" t="s">
+      <c r="C129" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D129" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E129" s="8">
+      <c r="E129" s="6">
         <v>49</v>
       </c>
-      <c r="F129" s="8" t="s">
+      <c r="F129" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G129" s="49"/>
+      <c r="G129" s="47"/>
     </row>
     <row r="130" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B130" s="8">
+      <c r="A130" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B130" s="6">
         <v>1553</v>
       </c>
-      <c r="C130" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="8" t="s">
+      <c r="C130" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D130" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E130" s="8">
+      <c r="E130" s="6">
         <v>51</v>
       </c>
-      <c r="F130" s="8" t="s">
+      <c r="F130" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G130" s="49"/>
+      <c r="G130" s="47"/>
     </row>
     <row r="131" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B131" s="8">
+      <c r="A131" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B131" s="6">
         <v>1553</v>
       </c>
-      <c r="C131" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D131" s="8" t="s">
+      <c r="C131" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D131" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E131" s="8">
+      <c r="E131" s="6">
         <v>52</v>
       </c>
-      <c r="F131" s="8" t="s">
+      <c r="F131" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G131" s="49"/>
+      <c r="G131" s="47"/>
     </row>
     <row r="132" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A132" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B132" s="8">
+      <c r="A132" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B132" s="6">
         <v>1553</v>
       </c>
-      <c r="C132" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D132" s="8" t="s">
+      <c r="C132" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D132" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E132" s="8">
+      <c r="E132" s="6">
         <v>53</v>
       </c>
-      <c r="F132" s="8" t="s">
+      <c r="F132" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G132" s="49"/>
+      <c r="G132" s="47"/>
     </row>
     <row r="133" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A133" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B133" s="8">
+      <c r="A133" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B133" s="6">
         <v>1553</v>
       </c>
-      <c r="C133" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="8" t="s">
+      <c r="C133" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D133" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E133" s="8">
+      <c r="E133" s="6">
         <v>54</v>
       </c>
-      <c r="F133" s="8" t="s">
+      <c r="F133" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G133" s="49"/>
+      <c r="G133" s="47"/>
     </row>
     <row r="134" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B134" s="8">
+      <c r="A134" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B134" s="6">
         <v>1553</v>
       </c>
-      <c r="C134" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D134" s="8" t="s">
+      <c r="C134" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D134" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E134" s="8">
+      <c r="E134" s="6">
         <v>55</v>
       </c>
-      <c r="F134" s="8" t="s">
+      <c r="F134" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G134" s="49"/>
+      <c r="G134" s="47"/>
     </row>
     <row r="135" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B135" s="8">
+      <c r="A135" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B135" s="6">
         <v>1553</v>
       </c>
-      <c r="C135" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="8" t="s">
+      <c r="C135" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D135" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="E135" s="8">
+      <c r="E135" s="6">
         <v>56</v>
       </c>
-      <c r="F135" s="8" t="s">
+      <c r="F135" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G135" s="49"/>
+      <c r="G135" s="47"/>
     </row>
     <row r="136" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A136" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B136" s="6">
+      <c r="A136" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B136" s="5">
         <v>1561</v>
       </c>
-      <c r="C136" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D136" s="10" t="s">
+      <c r="C136" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D136" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E136" s="6">
+      <c r="E136" s="5">
         <v>49</v>
       </c>
-      <c r="F136" s="6" t="s">
+      <c r="F136" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A137" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B137" s="6">
+      <c r="A137" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B137" s="5">
         <v>1561</v>
       </c>
-      <c r="C137" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D137" s="10" t="s">
+      <c r="C137" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D137" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E137" s="6">
+      <c r="E137" s="5">
         <v>55</v>
       </c>
-      <c r="F137" s="6" t="s">
+      <c r="F137" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B138" s="6">
+      <c r="A138" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B138" s="5">
         <v>1561</v>
       </c>
-      <c r="C138" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D138" s="10" t="s">
+      <c r="C138" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D138" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E138" s="6">
+      <c r="E138" s="5">
         <v>54</v>
       </c>
-      <c r="F138" s="6" t="s">
+      <c r="F138" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A139" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B139" s="6">
+      <c r="A139" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B139" s="5">
         <v>1561</v>
       </c>
-      <c r="C139" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="10" t="s">
+      <c r="C139" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D139" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E139" s="6">
+      <c r="E139" s="5">
         <v>56</v>
       </c>
-      <c r="F139" s="6" t="s">
+      <c r="F139" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B140" s="6">
+      <c r="A140" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B140" s="5">
         <v>1561</v>
       </c>
-      <c r="C140" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="10" t="s">
+      <c r="C140" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D140" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E140" s="6">
+      <c r="E140" s="5">
         <v>51</v>
       </c>
-      <c r="F140" s="6" t="s">
+      <c r="F140" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G140" s="56"/>
+      <c r="G140" s="54"/>
     </row>
     <row r="141" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A141" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B141" s="6">
+      <c r="A141" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B141" s="5">
         <v>1561</v>
       </c>
-      <c r="C141" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="10" t="s">
+      <c r="C141" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D141" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E141" s="6">
+      <c r="E141" s="5">
         <v>52</v>
       </c>
-      <c r="F141" s="6" t="s">
+      <c r="F141" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G141" s="56"/>
+      <c r="G141" s="54"/>
     </row>
     <row r="142" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A142" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B142" s="6">
+      <c r="A142" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B142" s="5">
         <v>1561</v>
       </c>
-      <c r="C142" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="10" t="s">
+      <c r="C142" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D142" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="E142" s="6">
+      <c r="E142" s="5">
         <v>53</v>
       </c>
-      <c r="F142" s="6" t="s">
+      <c r="F142" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G142" s="56"/>
+      <c r="G142" s="54"/>
     </row>
     <row r="143" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A143" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B143" s="8">
+      <c r="A143" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B143" s="6">
         <v>1562</v>
       </c>
-      <c r="C143" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="8" t="s">
+      <c r="C143" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D143" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E143" s="8">
+      <c r="E143" s="6">
         <v>49</v>
       </c>
-      <c r="F143" s="8" t="s">
+      <c r="F143" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G143" s="49"/>
+      <c r="G143" s="47"/>
     </row>
     <row r="144" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A144" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B144" s="8">
+      <c r="A144" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B144" s="6">
         <v>1562</v>
       </c>
-      <c r="C144" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D144" s="8" t="s">
+      <c r="C144" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D144" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E144" s="8">
+      <c r="E144" s="6">
         <v>51</v>
       </c>
-      <c r="F144" s="8" t="s">
+      <c r="F144" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G144" s="49"/>
+      <c r="G144" s="47"/>
     </row>
     <row r="145" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B145" s="8">
+      <c r="A145" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B145" s="6">
         <v>1562</v>
       </c>
-      <c r="C145" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="8" t="s">
+      <c r="C145" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D145" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E145" s="8">
+      <c r="E145" s="6">
         <v>52</v>
       </c>
-      <c r="F145" s="8" t="s">
+      <c r="F145" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G145" s="49"/>
+      <c r="G145" s="47"/>
     </row>
     <row r="146" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A146" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B146" s="8">
+      <c r="A146" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B146" s="6">
         <v>1562</v>
       </c>
-      <c r="C146" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D146" s="8" t="s">
+      <c r="C146" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D146" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E146" s="8">
+      <c r="E146" s="6">
         <v>53</v>
       </c>
-      <c r="F146" s="8" t="s">
+      <c r="F146" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G146" s="49"/>
+      <c r="G146" s="47"/>
     </row>
     <row r="147" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A147" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B147" s="8">
+      <c r="A147" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B147" s="6">
         <v>1562</v>
       </c>
-      <c r="C147" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D147" s="8" t="s">
+      <c r="C147" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D147" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E147" s="8">
+      <c r="E147" s="6">
         <v>54</v>
       </c>
-      <c r="F147" s="8" t="s">
+      <c r="F147" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G147" s="49"/>
+      <c r="G147" s="47"/>
     </row>
     <row r="148" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A148" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B148" s="8">
+      <c r="A148" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B148" s="6">
         <v>1562</v>
       </c>
-      <c r="C148" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D148" s="8" t="s">
+      <c r="C148" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D148" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E148" s="8">
+      <c r="E148" s="6">
         <v>55</v>
       </c>
-      <c r="F148" s="8" t="s">
+      <c r="F148" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G148" s="49"/>
+      <c r="G148" s="47"/>
     </row>
     <row r="149" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A149" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B149" s="8">
+      <c r="A149" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B149" s="6">
         <v>1562</v>
       </c>
-      <c r="C149" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D149" s="8" t="s">
+      <c r="C149" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D149" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="E149" s="8">
+      <c r="E149" s="6">
         <v>56</v>
       </c>
-      <c r="F149" s="8" t="s">
+      <c r="F149" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G149" s="49"/>
+      <c r="G149" s="47"/>
     </row>
     <row r="150" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B150" s="6">
+      <c r="A150" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B150" s="5">
         <v>1554</v>
       </c>
-      <c r="C150" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="6" t="s">
+      <c r="C150" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D150" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E150" s="6">
+      <c r="E150" s="5">
         <v>49</v>
       </c>
-      <c r="F150" s="6" t="s">
+      <c r="F150" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A151" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B151" s="6">
+      <c r="A151" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B151" s="5">
         <v>1554</v>
       </c>
-      <c r="C151" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="6" t="s">
+      <c r="C151" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D151" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E151" s="6">
+      <c r="E151" s="5">
         <v>55</v>
       </c>
-      <c r="F151" s="6" t="s">
+      <c r="F151" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A152" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B152" s="6">
+      <c r="A152" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B152" s="5">
         <v>1554</v>
       </c>
-      <c r="C152" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D152" s="6" t="s">
+      <c r="C152" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D152" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E152" s="6">
+      <c r="E152" s="5">
         <v>54</v>
       </c>
-      <c r="F152" s="6" t="s">
+      <c r="F152" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A153" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B153" s="6">
+      <c r="A153" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B153" s="5">
         <v>1554</v>
       </c>
-      <c r="C153" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D153" s="6" t="s">
+      <c r="C153" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D153" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E153" s="6">
+      <c r="E153" s="5">
         <v>56</v>
       </c>
-      <c r="F153" s="6" t="s">
+      <c r="F153" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A154" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B154" s="6">
+      <c r="A154" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B154" s="5">
         <v>1554</v>
       </c>
-      <c r="C154" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D154" s="6" t="s">
+      <c r="C154" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D154" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E154" s="6">
+      <c r="E154" s="5">
         <v>51</v>
       </c>
-      <c r="F154" s="6" t="s">
+      <c r="F154" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="G154" s="56"/>
+      <c r="G154" s="54"/>
     </row>
     <row r="155" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A155" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B155" s="6">
+      <c r="A155" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B155" s="5">
         <v>1554</v>
       </c>
-      <c r="C155" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="6" t="s">
+      <c r="C155" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D155" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E155" s="6">
+      <c r="E155" s="5">
         <v>52</v>
       </c>
-      <c r="F155" s="6" t="s">
+      <c r="F155" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="G155" s="56"/>
+      <c r="G155" s="54"/>
     </row>
     <row r="156" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A156" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B156" s="6">
+      <c r="A156" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B156" s="5">
         <v>1554</v>
       </c>
-      <c r="C156" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D156" s="6" t="s">
+      <c r="C156" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D156" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="E156" s="6">
+      <c r="E156" s="5">
         <v>53</v>
       </c>
-      <c r="F156" s="6" t="s">
+      <c r="F156" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="G156" s="56"/>
+      <c r="G156" s="54"/>
     </row>
     <row r="157" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B157" s="8">
+      <c r="A157" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B157" s="6">
         <v>1555</v>
       </c>
-      <c r="C157" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="8" t="s">
+      <c r="C157" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D157" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E157" s="8">
+      <c r="E157" s="6">
         <v>49</v>
       </c>
-      <c r="F157" s="8" t="s">
+      <c r="F157" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G157" s="49"/>
+      <c r="G157" s="47"/>
     </row>
     <row r="158" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A158" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B158" s="8">
+      <c r="A158" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B158" s="6">
         <v>1555</v>
       </c>
-      <c r="C158" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="8" t="s">
+      <c r="C158" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D158" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E158" s="8">
+      <c r="E158" s="6">
         <v>51</v>
       </c>
-      <c r="F158" s="8" t="s">
+      <c r="F158" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G158" s="49"/>
+      <c r="G158" s="47"/>
     </row>
     <row r="159" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A159" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B159" s="8">
+      <c r="A159" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B159" s="6">
         <v>1555</v>
       </c>
-      <c r="C159" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="8" t="s">
+      <c r="C159" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D159" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E159" s="8">
+      <c r="E159" s="6">
         <v>52</v>
       </c>
-      <c r="F159" s="8" t="s">
+      <c r="F159" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G159" s="49"/>
+      <c r="G159" s="47"/>
     </row>
     <row r="160" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A160" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B160" s="8">
+      <c r="A160" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B160" s="6">
         <v>1555</v>
       </c>
-      <c r="C160" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="8" t="s">
+      <c r="C160" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D160" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E160" s="8">
+      <c r="E160" s="6">
         <v>53</v>
       </c>
-      <c r="F160" s="8" t="s">
+      <c r="F160" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G160" s="49"/>
+      <c r="G160" s="47"/>
     </row>
     <row r="161" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B161" s="8">
+      <c r="A161" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B161" s="6">
         <v>1555</v>
       </c>
-      <c r="C161" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="8" t="s">
+      <c r="C161" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D161" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E161" s="8">
+      <c r="E161" s="6">
         <v>54</v>
       </c>
-      <c r="F161" s="8" t="s">
+      <c r="F161" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G161" s="49"/>
+      <c r="G161" s="47"/>
     </row>
     <row r="162" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A162" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B162" s="8">
+      <c r="A162" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B162" s="6">
         <v>1555</v>
       </c>
-      <c r="C162" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D162" s="8" t="s">
+      <c r="C162" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D162" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E162" s="8">
+      <c r="E162" s="6">
         <v>55</v>
       </c>
-      <c r="F162" s="8" t="s">
+      <c r="F162" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G162" s="49"/>
+      <c r="G162" s="47"/>
     </row>
     <row r="163" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A163" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B163" s="8">
+      <c r="A163" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B163" s="6">
         <v>1555</v>
       </c>
-      <c r="C163" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="8" t="s">
+      <c r="C163" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D163" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="E163" s="8">
+      <c r="E163" s="6">
         <v>56</v>
       </c>
-      <c r="F163" s="8" t="s">
+      <c r="F163" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G163" s="49"/>
+      <c r="G163" s="47"/>
     </row>
     <row r="164" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A164" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B164" s="6">
+      <c r="A164" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B164" s="5">
         <v>1801</v>
       </c>
-      <c r="C164" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D164" s="6" t="s">
+      <c r="C164" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D164" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="E164" s="6">
+      <c r="E164" s="5">
         <v>49</v>
       </c>
-      <c r="F164" s="6" t="s">
+      <c r="F164" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A165" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B165" s="6">
+      <c r="A165" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B165" s="5">
         <v>1801</v>
       </c>
-      <c r="C165" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="6" t="s">
+      <c r="C165" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D165" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="E165" s="6">
+      <c r="E165" s="5">
         <v>50</v>
       </c>
-      <c r="F165" s="6" t="s">
+      <c r="F165" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A166" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B166" s="8">
+      <c r="A166" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B166" s="6">
         <v>1556</v>
       </c>
-      <c r="C166" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="8" t="s">
+      <c r="C166" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D166" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E166" s="8">
+      <c r="E166" s="6">
         <v>49</v>
       </c>
-      <c r="F166" s="8" t="s">
+      <c r="F166" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="G166" s="8"/>
+      <c r="G166" s="6"/>
     </row>
     <row r="167" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A167" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B167" s="8">
+      <c r="A167" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B167" s="6">
         <v>1556</v>
       </c>
-      <c r="C167" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D167" s="8" t="s">
+      <c r="C167" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D167" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E167" s="8">
+      <c r="E167" s="6">
         <v>51</v>
       </c>
-      <c r="F167" s="8" t="s">
+      <c r="F167" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G167" s="8"/>
+      <c r="G167" s="6"/>
     </row>
     <row r="168" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A168" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B168" s="8">
+      <c r="A168" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B168" s="6">
         <v>1556</v>
       </c>
-      <c r="C168" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="8" t="s">
+      <c r="C168" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D168" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E168" s="8">
+      <c r="E168" s="6">
         <v>52</v>
       </c>
-      <c r="F168" s="8" t="s">
+      <c r="F168" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="G168" s="8"/>
+      <c r="G168" s="6"/>
     </row>
     <row r="169" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A169" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B169" s="8">
+      <c r="A169" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B169" s="6">
         <v>1556</v>
       </c>
-      <c r="C169" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D169" s="8" t="s">
+      <c r="C169" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D169" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E169" s="8">
+      <c r="E169" s="6">
         <v>53</v>
       </c>
-      <c r="F169" s="8" t="s">
+      <c r="F169" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="G169" s="8"/>
+      <c r="G169" s="6"/>
     </row>
     <row r="170" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A170" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B170" s="8">
+      <c r="A170" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B170" s="6">
         <v>1556</v>
       </c>
-      <c r="C170" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D170" s="8" t="s">
+      <c r="C170" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D170" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E170" s="8">
+      <c r="E170" s="6">
         <v>54</v>
       </c>
-      <c r="F170" s="8" t="s">
+      <c r="F170" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="G170" s="8"/>
+      <c r="G170" s="6"/>
     </row>
     <row r="171" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A171" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B171" s="8">
+      <c r="A171" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B171" s="6">
         <v>1556</v>
       </c>
-      <c r="C171" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D171" s="8" t="s">
+      <c r="C171" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D171" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E171" s="8">
+      <c r="E171" s="6">
         <v>55</v>
       </c>
-      <c r="F171" s="8" t="s">
+      <c r="F171" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="G171" s="8"/>
+      <c r="G171" s="6"/>
     </row>
     <row r="172" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A172" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B172" s="8">
+      <c r="A172" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B172" s="6">
         <v>1556</v>
       </c>
-      <c r="C172" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D172" s="8" t="s">
+      <c r="C172" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D172" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="E172" s="8">
+      <c r="E172" s="6">
         <v>56</v>
       </c>
-      <c r="F172" s="8" t="s">
+      <c r="F172" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="G172" s="8"/>
+      <c r="G172" s="6"/>
     </row>
     <row r="173" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A173" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B173" s="6">
+      <c r="A173" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B173" s="5">
         <v>1557</v>
       </c>
-      <c r="C173" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="6" t="s">
+      <c r="C173" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D173" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E173" s="6">
+      <c r="E173" s="5">
         <v>49</v>
       </c>
-      <c r="F173" s="6" t="s">
+      <c r="F173" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A174" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B174" s="6">
+      <c r="A174" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B174" s="5">
         <v>1557</v>
       </c>
-      <c r="C174" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="6" t="s">
+      <c r="C174" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D174" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E174" s="6">
+      <c r="E174" s="5">
         <v>51</v>
       </c>
-      <c r="F174" s="6" t="s">
+      <c r="F174" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A175" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B175" s="6">
+      <c r="A175" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B175" s="5">
         <v>1557</v>
       </c>
-      <c r="C175" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="6" t="s">
+      <c r="C175" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D175" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E175" s="6">
+      <c r="E175" s="5">
         <v>52</v>
       </c>
-      <c r="F175" s="6" t="s">
+      <c r="F175" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A176" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B176" s="6">
+      <c r="A176" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B176" s="5">
         <v>1557</v>
       </c>
-      <c r="C176" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D176" s="6" t="s">
+      <c r="C176" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D176" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E176" s="6">
+      <c r="E176" s="5">
         <v>53</v>
       </c>
-      <c r="F176" s="6" t="s">
+      <c r="F176" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A177" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B177" s="6">
+      <c r="A177" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B177" s="5">
         <v>1557</v>
       </c>
-      <c r="C177" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D177" s="6" t="s">
+      <c r="C177" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D177" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E177" s="6">
+      <c r="E177" s="5">
         <v>54</v>
       </c>
-      <c r="F177" s="6" t="s">
+      <c r="F177" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A178" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B178" s="6">
+      <c r="A178" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B178" s="5">
         <v>1557</v>
       </c>
-      <c r="C178" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="6" t="s">
+      <c r="C178" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D178" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E178" s="6">
+      <c r="E178" s="5">
         <v>55</v>
       </c>
-      <c r="F178" s="6" t="s">
+      <c r="F178" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A179" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B179" s="6">
+      <c r="A179" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B179" s="5">
         <v>1557</v>
       </c>
-      <c r="C179" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D179" s="6" t="s">
+      <c r="C179" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D179" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E179" s="6">
+      <c r="E179" s="5">
         <v>56</v>
       </c>
-      <c r="F179" s="6" t="s">
+      <c r="F179" s="5" t="s">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD59A08B-A61D-4DC8-AE47-1BD7D47311CA}">
   <dimension ref="A1:H182"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A95" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="F121" sqref="F121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="40" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="40" style="6"/>
+    <col min="1" max="1" width="35.6640625" style="5" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="31.6640625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="40.6640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="25.88671875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="31" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="40" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="25" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:8" s="23" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="24" t="s">
+      <c r="B1" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="24" t="s">
+      <c r="C1" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="D1" s="24" t="s">
+      <c r="D1" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="E1" s="24" t="s">
+      <c r="E1" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="F1" s="24" t="s">
+      <c r="F1" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G1" s="24" t="s">
+      <c r="G1" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="H1" s="24" t="s">
+      <c r="H1" s="22" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:8" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="6">
+      <c r="B2" s="5">
         <v>1001</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E2" s="12" t="s">
+      <c r="E2" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F2" s="13" t="s">
+      <c r="F2" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="G2" s="6"/>
-[...2 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="G2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="6">
+      <c r="B3" s="5">
         <v>1001</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="E3" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F3" s="13" t="s">
+      <c r="F3" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="G3" s="6"/>
+      <c r="G3" s="5"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="5">
         <v>1001</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="E4" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="6">
         <v>1001</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="6">
         <v>1</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="F5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="8"/>
-      <c r="H5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="6">
         <v>1001</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="6">
         <v>1</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="D6" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F6" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="G6" s="8"/>
-      <c r="H6" s="8"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="6">
         <v>1001</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E7" s="14" t="s">
+      <c r="E7" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="15" t="s">
+      <c r="F7" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="G7" s="8"/>
-      <c r="H7" s="8" t="s">
+      <c r="G7" s="6"/>
+      <c r="H7" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="8" t="s">
+      <c r="A8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="6">
         <v>1001</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="6">
         <v>1</v>
       </c>
-      <c r="D8" s="8" t="s">
+      <c r="D8" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="E8" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="15" t="s">
+      <c r="F8" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="G8" s="8"/>
-      <c r="H8" s="8"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
     </row>
     <row r="9" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="5">
         <v>1001</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="14">
         <v>85</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F9" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>1001</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E10" s="16" t="s">
+      <c r="E10" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>1001</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="16" t="s">
+      <c r="E11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F11" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>1001</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="16" t="s">
+      <c r="E12" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="8" t="s">
+      <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="6">
         <v>1001</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="6">
         <v>4</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="D13" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E13" s="17" t="s">
+      <c r="E13" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F13" s="8" t="s">
+      <c r="F13" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="G13" s="8"/>
-      <c r="H13" s="8"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
     </row>
     <row r="14" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="8" t="s">
+      <c r="A14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="6">
         <v>1001</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="6">
         <v>4</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="17" t="s">
+      <c r="E14" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="F14" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="G14" s="8"/>
-      <c r="H14" s="8"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
     </row>
     <row r="15" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="8" t="s">
+      <c r="A15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="6">
         <v>1001</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="6">
         <v>4</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="D15" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="17" t="s">
+      <c r="E15" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="F15" s="8" t="s">
+      <c r="F15" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="G15" s="8"/>
-      <c r="H15" s="8"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
     </row>
     <row r="16" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>1001</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="D16" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E16" s="16" t="s">
+      <c r="E16" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="6" t="s">
+      <c r="F16" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1001</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="16" t="s">
+      <c r="E17" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F17" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>1001</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E18" s="16" t="s">
+      <c r="E18" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="F18" s="6" t="s">
+      <c r="F18" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>1001</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E19" s="16" t="s">
+      <c r="E19" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F19" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="6">
         <v>1010</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="C20" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E20" s="14" t="s">
+      <c r="E20" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="F20" s="15" t="s">
+      <c r="F20" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="G20" s="8"/>
-      <c r="H20" s="8"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
     </row>
     <row r="21" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="6">
         <v>1010</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="C21" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="D21" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E21" s="14" t="s">
+      <c r="E21" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="F21" s="15" t="s">
+      <c r="F21" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="G21" s="8"/>
-      <c r="H21" s="8"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
     </row>
     <row r="22" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="8" t="s">
+      <c r="A22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="8">
+      <c r="B22" s="6">
         <v>1010</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="C22" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="D22" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E22" s="14" t="s">
+      <c r="E22" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="F22" s="15" t="s">
+      <c r="F22" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="G22" s="8"/>
-      <c r="H22" s="8"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
     </row>
     <row r="23" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>1010</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>1</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="12" t="s">
+      <c r="E23" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F23" s="13" t="s">
+      <c r="F23" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>1010</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>1</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E24" s="12" t="s">
+      <c r="E24" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="F24" s="13" t="s">
+      <c r="F24" s="11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>1010</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>1</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="D25" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E25" s="12" t="s">
+      <c r="E25" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="F25" s="13" t="s">
+      <c r="F25" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="H25" s="6" t="s">
+      <c r="H25" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="5">
         <v>1010</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="5">
         <v>1</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E26" s="12" t="s">
+      <c r="E26" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="F26" s="13" t="s">
+      <c r="F26" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="8" t="s">
+      <c r="A27" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="8">
+      <c r="B27" s="6">
         <v>1010</v>
       </c>
-      <c r="C27" s="8" t="s">
+      <c r="C27" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D27" s="8" t="s">
+      <c r="D27" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="15">
         <v>85</v>
       </c>
-      <c r="F27" s="8" t="s">
+      <c r="F27" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="G27" s="8"/>
-      <c r="H27" s="8"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="8" t="s">
+      <c r="A28" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="8">
+      <c r="B28" s="6">
         <v>1010</v>
       </c>
-      <c r="C28" s="8" t="s">
+      <c r="C28" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D28" s="8" t="s">
+      <c r="D28" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E28" s="17" t="s">
+      <c r="E28" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F28" s="8" t="s">
+      <c r="F28" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="G28" s="8"/>
-      <c r="H28" s="8"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
     </row>
     <row r="29" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="8" t="s">
+      <c r="A29" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="8">
+      <c r="B29" s="6">
         <v>1010</v>
       </c>
-      <c r="C29" s="8" t="s">
+      <c r="C29" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D29" s="8" t="s">
+      <c r="D29" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E29" s="17" t="s">
+      <c r="E29" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="F29" s="8" t="s">
+      <c r="F29" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="G29" s="8"/>
-      <c r="H29" s="8"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
     </row>
     <row r="30" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="8" t="s">
+      <c r="A30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B30" s="6">
         <v>1010</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="C30" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D30" s="8" t="s">
+      <c r="D30" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E30" s="17" t="s">
+      <c r="E30" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="F30" s="8" t="s">
+      <c r="F30" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="G30" s="8"/>
-      <c r="H30" s="8"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
     </row>
     <row r="31" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="6" t="s">
+      <c r="A31" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="5">
         <v>1010</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="5">
         <v>4</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E31" s="16" t="s">
+      <c r="E31" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F31" s="6" t="s">
+      <c r="F31" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="6" t="s">
+      <c r="A32" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="5">
         <v>1010</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>4</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E32" s="16" t="s">
+      <c r="E32" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="F32" s="6" t="s">
+      <c r="F32" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="6" t="s">
+      <c r="A33" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="5">
         <v>1010</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="5">
         <v>4</v>
       </c>
-      <c r="D33" s="6" t="s">
+      <c r="D33" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E33" s="16" t="s">
+      <c r="E33" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="F33" s="6" t="s">
+      <c r="F33" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="8" t="s">
+      <c r="A34" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="8">
+      <c r="B34" s="6">
         <v>1010</v>
       </c>
-      <c r="C34" s="8" t="s">
+      <c r="C34" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D34" s="8" t="s">
+      <c r="D34" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E34" s="17" t="s">
+      <c r="E34" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F34" s="8" t="s">
+      <c r="F34" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="G34" s="8"/>
-      <c r="H34" s="8"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
     </row>
     <row r="35" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="8" t="s">
+      <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="8">
+      <c r="B35" s="6">
         <v>1010</v>
       </c>
-      <c r="C35" s="8" t="s">
+      <c r="C35" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D35" s="8" t="s">
+      <c r="D35" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E35" s="17" t="s">
+      <c r="E35" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="F35" s="8" t="s">
+      <c r="F35" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="G35" s="8"/>
-      <c r="H35" s="8"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
     </row>
     <row r="36" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="8" t="s">
+      <c r="A36" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="8">
+      <c r="B36" s="6">
         <v>1010</v>
       </c>
-      <c r="C36" s="8" t="s">
+      <c r="C36" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D36" s="8" t="s">
+      <c r="D36" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E36" s="17" t="s">
+      <c r="E36" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="F36" s="8" t="s">
+      <c r="F36" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="G36" s="8"/>
-      <c r="H36" s="8"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
     </row>
     <row r="37" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="8" t="s">
+      <c r="A37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B37" s="8">
+      <c r="B37" s="6">
         <v>1010</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="C37" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D37" s="8" t="s">
+      <c r="D37" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E37" s="17" t="s">
+      <c r="E37" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="F37" s="8" t="s">
+      <c r="F37" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="G37" s="8"/>
-      <c r="H37" s="8"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
     </row>
     <row r="38" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="6" t="s">
+      <c r="A38" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="6">
+      <c r="B38" s="5">
         <v>1020</v>
       </c>
-      <c r="C38" s="6" t="s">
+      <c r="C38" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D38" s="6" t="s">
+      <c r="D38" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E38" s="12" t="s">
+      <c r="E38" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F38" s="13" t="s">
+      <c r="F38" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="6" t="s">
+      <c r="A39" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="5">
         <v>1020</v>
       </c>
-      <c r="C39" s="6" t="s">
+      <c r="C39" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D39" s="6" t="s">
+      <c r="D39" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E39" s="12" t="s">
+      <c r="E39" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F39" s="13" t="s">
+      <c r="F39" s="11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="6" t="s">
+      <c r="A40" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="6">
+      <c r="B40" s="5">
         <v>1020</v>
       </c>
-      <c r="C40" s="6" t="s">
+      <c r="C40" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D40" s="6" t="s">
+      <c r="D40" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E40" s="12" t="s">
+      <c r="E40" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="F40" s="13" t="s">
+      <c r="F40" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="8" t="s">
+      <c r="A41" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="8">
+      <c r="B41" s="6">
         <v>1020</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C41" s="6">
         <v>1</v>
       </c>
-      <c r="D41" s="8" t="s">
+      <c r="D41" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E41" s="14" t="s">
+      <c r="E41" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="F41" s="15" t="s">
+      <c r="F41" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="G41" s="8"/>
-      <c r="H41" s="8"/>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
     </row>
     <row r="42" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="8" t="s">
+      <c r="A42" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="8">
+      <c r="B42" s="6">
         <v>1020</v>
       </c>
-      <c r="C42" s="8">
+      <c r="C42" s="6">
         <v>1</v>
       </c>
-      <c r="D42" s="8" t="s">
+      <c r="D42" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="E42" s="14" t="s">
+      <c r="E42" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="F42" s="15" t="s">
+      <c r="F42" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="G42" s="8"/>
-      <c r="H42" s="8"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
     </row>
     <row r="43" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="8" t="s">
+      <c r="A43" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B43" s="8">
+      <c r="B43" s="6">
         <v>1020</v>
       </c>
-      <c r="C43" s="8">
+      <c r="C43" s="6">
         <v>1</v>
       </c>
-      <c r="D43" s="8" t="s">
+      <c r="D43" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="E43" s="14" t="s">
+      <c r="E43" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="F43" s="15" t="s">
+      <c r="F43" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="G43" s="8"/>
-      <c r="H43" s="8" t="s">
+      <c r="G43" s="6"/>
+      <c r="H43" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="8" t="s">
+      <c r="A44" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B44" s="8">
+      <c r="B44" s="6">
         <v>1020</v>
       </c>
-      <c r="C44" s="8">
+      <c r="C44" s="6">
         <v>1</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="D44" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E44" s="14" t="s">
+      <c r="E44" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="F44" s="15" t="s">
+      <c r="F44" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="G44" s="8"/>
-      <c r="H44" s="8"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
     </row>
     <row r="45" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="6" t="s">
+      <c r="A45" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="5">
         <v>1020</v>
       </c>
-      <c r="C45" s="6" t="s">
+      <c r="C45" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D45" s="6" t="s">
+      <c r="D45" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E45" s="16">
+      <c r="E45" s="14">
         <v>85</v>
       </c>
-      <c r="F45" s="6" t="s">
+      <c r="F45" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="6" t="s">
+      <c r="A46" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="5">
         <v>1020</v>
       </c>
-      <c r="C46" s="6" t="s">
+      <c r="C46" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D46" s="6" t="s">
+      <c r="D46" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E46" s="16" t="s">
+      <c r="E46" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F46" s="6" t="s">
+      <c r="F46" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="6" t="s">
+      <c r="A47" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="5">
         <v>1020</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="C47" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D47" s="6" t="s">
+      <c r="D47" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E47" s="16" t="s">
+      <c r="E47" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="F47" s="6" t="s">
+      <c r="F47" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="6" t="s">
+      <c r="A48" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="5">
         <v>1020</v>
       </c>
-      <c r="C48" s="6" t="s">
+      <c r="C48" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D48" s="6" t="s">
+      <c r="D48" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E48" s="16" t="s">
+      <c r="E48" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="F48" s="6" t="s">
+      <c r="F48" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="8" t="s">
+      <c r="A49" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="6">
         <v>1020</v>
       </c>
-      <c r="C49" s="8">
+      <c r="C49" s="6">
         <v>4</v>
       </c>
-      <c r="D49" s="8" t="s">
+      <c r="D49" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E49" s="17" t="s">
+      <c r="E49" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F49" s="8" t="s">
+      <c r="F49" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="G49" s="8"/>
-      <c r="H49" s="8"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
     </row>
     <row r="50" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="8" t="s">
+      <c r="A50" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="6">
         <v>1020</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C50" s="6">
         <v>4</v>
       </c>
-      <c r="D50" s="8" t="s">
+      <c r="D50" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E50" s="17" t="s">
+      <c r="E50" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="F50" s="8" t="s">
+      <c r="F50" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="G50" s="8"/>
-      <c r="H50" s="8"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
     </row>
     <row r="51" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="8" t="s">
+      <c r="A51" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B51" s="8">
+      <c r="B51" s="6">
         <v>1020</v>
       </c>
-      <c r="C51" s="8">
+      <c r="C51" s="6">
         <v>4</v>
       </c>
-      <c r="D51" s="8" t="s">
+      <c r="D51" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E51" s="17" t="s">
+      <c r="E51" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="F51" s="8" t="s">
+      <c r="F51" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="G51" s="8"/>
-      <c r="H51" s="8"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
     </row>
     <row r="52" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="6" t="s">
+      <c r="A52" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="5">
         <v>1020</v>
       </c>
-      <c r="C52" s="6" t="s">
+      <c r="C52" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D52" s="6" t="s">
+      <c r="D52" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E52" s="16" t="s">
+      <c r="E52" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F52" s="6" t="s">
+      <c r="F52" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="6" t="s">
+      <c r="A53" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B53" s="6">
+      <c r="B53" s="5">
         <v>1020</v>
       </c>
-      <c r="C53" s="6" t="s">
+      <c r="C53" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D53" s="6" t="s">
+      <c r="D53" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E53" s="16" t="s">
+      <c r="E53" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="F53" s="6" t="s">
+      <c r="F53" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="6" t="s">
+      <c r="A54" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B54" s="6">
+      <c r="B54" s="5">
         <v>1020</v>
       </c>
-      <c r="C54" s="6" t="s">
+      <c r="C54" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D54" s="6" t="s">
+      <c r="D54" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E54" s="16" t="s">
+      <c r="E54" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="F54" s="6" t="s">
+      <c r="F54" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="6" t="s">
+      <c r="A55" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B55" s="6">
+      <c r="B55" s="5">
         <v>1020</v>
       </c>
-      <c r="C55" s="6" t="s">
+      <c r="C55" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D55" s="6" t="s">
+      <c r="D55" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="E55" s="16" t="s">
+      <c r="E55" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="F55" s="6" t="s">
+      <c r="F55" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="8" t="s">
+      <c r="A56" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B56" s="9">
+      <c r="B56" s="7">
         <v>1024</v>
       </c>
-      <c r="C56" s="9" t="s">
+      <c r="C56" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="D56" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E56" s="18" t="s">
+      <c r="E56" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F56" s="19" t="s">
+      <c r="F56" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="G56" s="9"/>
-      <c r="H56" s="8"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="6"/>
     </row>
     <row r="57" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="8" t="s">
+      <c r="A57" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B57" s="9">
+      <c r="B57" s="7">
         <v>1024</v>
       </c>
-      <c r="C57" s="9" t="s">
+      <c r="C57" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D57" s="9" t="s">
+      <c r="D57" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E57" s="18" t="s">
+      <c r="E57" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="F57" s="19" t="s">
+      <c r="F57" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="G57" s="9"/>
-      <c r="H57" s="8"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="6"/>
     </row>
     <row r="58" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="8" t="s">
+      <c r="A58" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B58" s="9">
+      <c r="B58" s="7">
         <v>1024</v>
       </c>
-      <c r="C58" s="9" t="s">
+      <c r="C58" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D58" s="9" t="s">
+      <c r="D58" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E58" s="18" t="s">
+      <c r="E58" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="F58" s="19" t="s">
+      <c r="F58" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="G58" s="9"/>
-      <c r="H58" s="8"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="6"/>
     </row>
     <row r="59" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="6" t="s">
+      <c r="A59" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B59" s="10">
+      <c r="B59" s="8">
         <v>1024</v>
       </c>
-      <c r="C59" s="10">
+      <c r="C59" s="8">
         <v>1</v>
       </c>
-      <c r="D59" s="10" t="s">
+      <c r="D59" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E59" s="20" t="s">
+      <c r="E59" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="F59" s="21" t="s">
+      <c r="F59" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="G59" s="10"/>
+      <c r="G59" s="8"/>
     </row>
     <row r="60" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="6" t="s">
+      <c r="A60" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B60" s="10">
+      <c r="B60" s="8">
         <v>1024</v>
       </c>
-      <c r="C60" s="10">
+      <c r="C60" s="8">
         <v>1</v>
       </c>
-      <c r="D60" s="10" t="s">
+      <c r="D60" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E60" s="20" t="s">
+      <c r="E60" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="F60" s="21" t="s">
+      <c r="F60" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="G60" s="10"/>
+      <c r="G60" s="8"/>
     </row>
     <row r="61" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="6" t="s">
+      <c r="A61" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B61" s="10">
+      <c r="B61" s="8">
         <v>1024</v>
       </c>
-      <c r="C61" s="10">
+      <c r="C61" s="8">
         <v>1</v>
       </c>
-      <c r="D61" s="10" t="s">
+      <c r="D61" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E61" s="20" t="s">
+      <c r="E61" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="F61" s="21" t="s">
+      <c r="F61" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="G61" s="10"/>
-      <c r="H61" s="6" t="s">
+      <c r="G61" s="8"/>
+      <c r="H61" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="6" t="s">
+      <c r="A62" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B62" s="10">
+      <c r="B62" s="8">
         <v>1024</v>
       </c>
-      <c r="C62" s="10">
+      <c r="C62" s="8">
         <v>1</v>
       </c>
-      <c r="D62" s="10" t="s">
+      <c r="D62" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E62" s="20" t="s">
+      <c r="E62" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="F62" s="21" t="s">
+      <c r="F62" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="G62" s="10"/>
+      <c r="G62" s="8"/>
     </row>
     <row r="63" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="8" t="s">
+      <c r="A63" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B63" s="9">
+      <c r="B63" s="7">
         <v>1024</v>
       </c>
-      <c r="C63" s="9" t="s">
+      <c r="C63" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="D63" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E63" s="22">
+      <c r="E63" s="20">
         <v>85</v>
       </c>
-      <c r="F63" s="9" t="s">
+      <c r="F63" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G63" s="9"/>
-      <c r="H63" s="8"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="6"/>
     </row>
     <row r="64" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="8" t="s">
+      <c r="A64" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B64" s="9">
+      <c r="B64" s="7">
         <v>1024</v>
       </c>
-      <c r="C64" s="9" t="s">
+      <c r="C64" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="D64" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E64" s="22" t="s">
+      <c r="E64" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="F64" s="9" t="s">
+      <c r="F64" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="G64" s="9"/>
-      <c r="H64" s="8"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="6"/>
     </row>
     <row r="65" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="8" t="s">
+      <c r="A65" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B65" s="9">
+      <c r="B65" s="7">
         <v>1024</v>
       </c>
-      <c r="C65" s="9" t="s">
+      <c r="C65" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D65" s="9" t="s">
+      <c r="D65" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E65" s="22" t="s">
+      <c r="E65" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="F65" s="9" t="s">
+      <c r="F65" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="G65" s="9"/>
-      <c r="H65" s="8"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="6"/>
     </row>
     <row r="66" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="8" t="s">
+      <c r="A66" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B66" s="9">
+      <c r="B66" s="7">
         <v>1024</v>
       </c>
-      <c r="C66" s="9" t="s">
+      <c r="C66" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="D66" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E66" s="22" t="s">
+      <c r="E66" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="F66" s="9" t="s">
+      <c r="F66" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="G66" s="9"/>
-      <c r="H66" s="8"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="6"/>
     </row>
     <row r="67" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="6" t="s">
+      <c r="A67" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B67" s="10">
+      <c r="B67" s="8">
         <v>1024</v>
       </c>
-      <c r="C67" s="10">
+      <c r="C67" s="8">
         <v>4</v>
       </c>
-      <c r="D67" s="10" t="s">
+      <c r="D67" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E67" s="23" t="s">
+      <c r="E67" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="F67" s="10" t="s">
+      <c r="F67" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="G67" s="10"/>
+      <c r="G67" s="8"/>
     </row>
     <row r="68" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="6" t="s">
+      <c r="A68" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B68" s="10">
+      <c r="B68" s="8">
         <v>1024</v>
       </c>
-      <c r="C68" s="10">
+      <c r="C68" s="8">
         <v>4</v>
       </c>
-      <c r="D68" s="10" t="s">
+      <c r="D68" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E68" s="23" t="s">
+      <c r="E68" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F68" s="10" t="s">
+      <c r="F68" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="G68" s="10"/>
+      <c r="G68" s="8"/>
     </row>
     <row r="69" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="6" t="s">
+      <c r="A69" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B69" s="10">
+      <c r="B69" s="8">
         <v>1024</v>
       </c>
-      <c r="C69" s="10">
+      <c r="C69" s="8">
         <v>4</v>
       </c>
-      <c r="D69" s="10" t="s">
+      <c r="D69" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E69" s="23" t="s">
+      <c r="E69" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="F69" s="10" t="s">
+      <c r="F69" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="G69" s="10"/>
+      <c r="G69" s="8"/>
     </row>
     <row r="70" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="8" t="s">
+      <c r="A70" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B70" s="9">
+      <c r="B70" s="7">
         <v>1024</v>
       </c>
-      <c r="C70" s="9" t="s">
+      <c r="C70" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="D70" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E70" s="22" t="s">
+      <c r="E70" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="F70" s="9" t="s">
+      <c r="F70" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="G70" s="9"/>
-      <c r="H70" s="8"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="6"/>
     </row>
     <row r="71" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="8" t="s">
+      <c r="A71" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B71" s="9">
+      <c r="B71" s="7">
         <v>1024</v>
       </c>
-      <c r="C71" s="9" t="s">
+      <c r="C71" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D71" s="9" t="s">
+      <c r="D71" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E71" s="22" t="s">
+      <c r="E71" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="F71" s="9" t="s">
+      <c r="F71" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="G71" s="9"/>
-      <c r="H71" s="8"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="6"/>
     </row>
     <row r="72" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="8" t="s">
+      <c r="A72" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B72" s="9">
+      <c r="B72" s="7">
         <v>1024</v>
       </c>
-      <c r="C72" s="9" t="s">
+      <c r="C72" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D72" s="9" t="s">
+      <c r="D72" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E72" s="22" t="s">
+      <c r="E72" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="F72" s="9" t="s">
+      <c r="F72" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="G72" s="9"/>
-      <c r="H72" s="8"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="6"/>
     </row>
     <row r="73" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="8" t="s">
+      <c r="A73" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B73" s="9">
+      <c r="B73" s="7">
         <v>1024</v>
       </c>
-      <c r="C73" s="9" t="s">
+      <c r="C73" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D73" s="9" t="s">
+      <c r="D73" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E73" s="22" t="s">
+      <c r="E73" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="F73" s="9" t="s">
+      <c r="F73" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="G73" s="9"/>
-      <c r="H73" s="8"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="6"/>
     </row>
     <row r="74" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="6" t="s">
+      <c r="A74" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B74" s="10">
+      <c r="B74" s="8">
         <v>1025</v>
       </c>
-      <c r="C74" s="10" t="s">
+      <c r="C74" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D74" s="10" t="s">
+      <c r="D74" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E74" s="20" t="s">
+      <c r="E74" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="F74" s="21" t="s">
+      <c r="F74" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="G74" s="10"/>
+      <c r="G74" s="8"/>
     </row>
     <row r="75" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="6" t="s">
+      <c r="A75" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B75" s="10">
+      <c r="B75" s="8">
         <v>1025</v>
       </c>
-      <c r="C75" s="10" t="s">
+      <c r="C75" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D75" s="10" t="s">
+      <c r="D75" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E75" s="20" t="s">
+      <c r="E75" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="F75" s="21" t="s">
+      <c r="F75" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="G75" s="10"/>
+      <c r="G75" s="8"/>
     </row>
     <row r="76" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="6" t="s">
+      <c r="A76" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B76" s="10">
+      <c r="B76" s="8">
         <v>1025</v>
       </c>
-      <c r="C76" s="10" t="s">
+      <c r="C76" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D76" s="10" t="s">
+      <c r="D76" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E76" s="20" t="s">
+      <c r="E76" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="F76" s="21" t="s">
+      <c r="F76" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="G76" s="10"/>
+      <c r="G76" s="8"/>
     </row>
     <row r="77" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="8" t="s">
+      <c r="A77" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B77" s="9">
+      <c r="B77" s="7">
         <v>1025</v>
       </c>
-      <c r="C77" s="9">
+      <c r="C77" s="7">
         <v>1</v>
       </c>
-      <c r="D77" s="9" t="s">
+      <c r="D77" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E77" s="18" t="s">
+      <c r="E77" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F77" s="19" t="s">
+      <c r="F77" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="G77" s="9"/>
-      <c r="H77" s="8"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="6"/>
     </row>
     <row r="78" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="8" t="s">
+      <c r="A78" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B78" s="9">
+      <c r="B78" s="7">
         <v>1025</v>
       </c>
-      <c r="C78" s="9">
+      <c r="C78" s="7">
         <v>1</v>
       </c>
-      <c r="D78" s="9" t="s">
+      <c r="D78" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E78" s="18" t="s">
+      <c r="E78" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="F78" s="19" t="s">
+      <c r="F78" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="G78" s="9"/>
-      <c r="H78" s="8"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="6"/>
     </row>
     <row r="79" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="8" t="s">
+      <c r="A79" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B79" s="9">
+      <c r="B79" s="7">
         <v>1025</v>
       </c>
-      <c r="C79" s="9">
+      <c r="C79" s="7">
         <v>1</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="D79" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E79" s="18" t="s">
+      <c r="E79" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="F79" s="19" t="s">
+      <c r="F79" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="G79" s="9"/>
-      <c r="H79" s="8" t="s">
+      <c r="G79" s="7"/>
+      <c r="H79" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="8" t="s">
+      <c r="A80" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B80" s="9">
+      <c r="B80" s="7">
         <v>1025</v>
       </c>
-      <c r="C80" s="9">
+      <c r="C80" s="7">
         <v>1</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="D80" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E80" s="18" t="s">
+      <c r="E80" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="F80" s="19" t="s">
+      <c r="F80" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="G80" s="9"/>
-      <c r="H80" s="8"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="6"/>
     </row>
     <row r="81" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="6" t="s">
+      <c r="A81" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B81" s="10">
+      <c r="B81" s="8">
         <v>1025</v>
       </c>
-      <c r="C81" s="10" t="s">
+      <c r="C81" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D81" s="10" t="s">
+      <c r="D81" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E81" s="23">
+      <c r="E81" s="21">
         <v>85</v>
       </c>
-      <c r="F81" s="10" t="s">
+      <c r="F81" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="G81" s="10"/>
+      <c r="G81" s="8"/>
     </row>
     <row r="82" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="6" t="s">
+      <c r="A82" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B82" s="10">
+      <c r="B82" s="8">
         <v>1025</v>
       </c>
-      <c r="C82" s="10" t="s">
+      <c r="C82" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D82" s="10" t="s">
+      <c r="D82" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E82" s="23" t="s">
+      <c r="E82" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="F82" s="10" t="s">
+      <c r="F82" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="G82" s="10"/>
+      <c r="G82" s="8"/>
     </row>
     <row r="83" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="6" t="s">
+      <c r="A83" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B83" s="10">
+      <c r="B83" s="8">
         <v>1025</v>
       </c>
-      <c r="C83" s="10" t="s">
+      <c r="C83" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D83" s="10" t="s">
+      <c r="D83" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E83" s="23" t="s">
+      <c r="E83" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="F83" s="10" t="s">
+      <c r="F83" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="G83" s="10"/>
+      <c r="G83" s="8"/>
     </row>
     <row r="84" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="6" t="s">
+      <c r="A84" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B84" s="10">
+      <c r="B84" s="8">
         <v>1025</v>
       </c>
-      <c r="C84" s="10" t="s">
+      <c r="C84" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D84" s="10" t="s">
+      <c r="D84" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E84" s="23" t="s">
+      <c r="E84" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="F84" s="10" t="s">
+      <c r="F84" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="G84" s="10"/>
+      <c r="G84" s="8"/>
     </row>
     <row r="85" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="8" t="s">
+      <c r="A85" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B85" s="9">
+      <c r="B85" s="7">
         <v>1025</v>
       </c>
-      <c r="C85" s="9">
+      <c r="C85" s="7">
         <v>4</v>
       </c>
-      <c r="D85" s="9" t="s">
+      <c r="D85" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E85" s="22" t="s">
+      <c r="E85" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="F85" s="9" t="s">
+      <c r="F85" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="G85" s="9"/>
-      <c r="H85" s="8"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="6"/>
     </row>
     <row r="86" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="8" t="s">
+      <c r="A86" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B86" s="9">
+      <c r="B86" s="7">
         <v>1025</v>
       </c>
-      <c r="C86" s="9">
+      <c r="C86" s="7">
         <v>4</v>
       </c>
-      <c r="D86" s="9" t="s">
+      <c r="D86" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E86" s="22" t="s">
+      <c r="E86" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="F86" s="9" t="s">
+      <c r="F86" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="G86" s="9"/>
-      <c r="H86" s="8"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="6"/>
     </row>
     <row r="87" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="8" t="s">
+      <c r="A87" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B87" s="9">
+      <c r="B87" s="7">
         <v>1025</v>
       </c>
-      <c r="C87" s="9">
+      <c r="C87" s="7">
         <v>4</v>
       </c>
-      <c r="D87" s="9" t="s">
+      <c r="D87" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="E87" s="22" t="s">
+      <c r="E87" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="F87" s="9" t="s">
+      <c r="F87" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="G87" s="9"/>
-      <c r="H87" s="8"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="6"/>
     </row>
     <row r="88" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="6" t="s">
+      <c r="A88" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B88" s="10">
+      <c r="B88" s="8">
         <v>1025</v>
       </c>
-      <c r="C88" s="10" t="s">
+      <c r="C88" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D88" s="10" t="s">
+      <c r="D88" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E88" s="23" t="s">
+      <c r="E88" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="F88" s="10" t="s">
+      <c r="F88" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="G88" s="10"/>
+      <c r="G88" s="8"/>
     </row>
     <row r="89" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="6" t="s">
+      <c r="A89" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B89" s="10">
+      <c r="B89" s="8">
         <v>1025</v>
       </c>
-      <c r="C89" s="10" t="s">
+      <c r="C89" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D89" s="10" t="s">
+      <c r="D89" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E89" s="23" t="s">
+      <c r="E89" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="F89" s="10" t="s">
+      <c r="F89" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="G89" s="10"/>
+      <c r="G89" s="8"/>
     </row>
     <row r="90" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="6" t="s">
+      <c r="A90" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B90" s="10">
+      <c r="B90" s="8">
         <v>1025</v>
       </c>
-      <c r="C90" s="10" t="s">
+      <c r="C90" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D90" s="10" t="s">
+      <c r="D90" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E90" s="23" t="s">
+      <c r="E90" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="F90" s="10" t="s">
+      <c r="F90" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="G90" s="10"/>
+      <c r="G90" s="8"/>
     </row>
     <row r="91" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A91" s="6" t="s">
+      <c r="A91" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B91" s="10">
+      <c r="B91" s="8">
         <v>1025</v>
       </c>
-      <c r="C91" s="10" t="s">
+      <c r="C91" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D91" s="10" t="s">
+      <c r="D91" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E91" s="23" t="s">
+      <c r="E91" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="F91" s="10" t="s">
+      <c r="F91" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="G91" s="10"/>
+      <c r="G91" s="8"/>
     </row>
     <row r="92" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="8" t="s">
+      <c r="A92" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B92" s="9">
+      <c r="B92" s="7">
         <v>1026</v>
       </c>
-      <c r="C92" s="9" t="s">
+      <c r="C92" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D92" s="9" t="s">
+      <c r="D92" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E92" s="18" t="s">
+      <c r="E92" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="F92" s="19" t="s">
+      <c r="F92" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="G92" s="9"/>
-      <c r="H92" s="8"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="6"/>
     </row>
     <row r="93" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="8" t="s">
+      <c r="A93" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B93" s="9">
+      <c r="B93" s="7">
         <v>1026</v>
       </c>
-      <c r="C93" s="9" t="s">
+      <c r="C93" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="D93" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E93" s="18" t="s">
+      <c r="E93" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="F93" s="19" t="s">
+      <c r="F93" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="G93" s="9"/>
-      <c r="H93" s="8"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="6"/>
     </row>
     <row r="94" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="8" t="s">
+      <c r="A94" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B94" s="9">
+      <c r="B94" s="7">
         <v>1026</v>
       </c>
-      <c r="C94" s="9" t="s">
+      <c r="C94" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D94" s="9" t="s">
+      <c r="D94" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E94" s="18" t="s">
+      <c r="E94" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="F94" s="19" t="s">
+      <c r="F94" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="G94" s="9"/>
-      <c r="H94" s="8"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="6"/>
     </row>
     <row r="95" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="6" t="s">
+      <c r="A95" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B95" s="10">
+      <c r="B95" s="8">
         <v>1026</v>
       </c>
-      <c r="C95" s="10">
+      <c r="C95" s="8">
         <v>1</v>
       </c>
-      <c r="D95" s="10" t="s">
+      <c r="D95" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E95" s="20" t="s">
+      <c r="E95" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="F95" s="21" t="s">
+      <c r="F95" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="G95" s="10"/>
+      <c r="G95" s="8"/>
     </row>
     <row r="96" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="6" t="s">
+      <c r="A96" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B96" s="10">
+      <c r="B96" s="8">
         <v>1026</v>
       </c>
-      <c r="C96" s="10">
+      <c r="C96" s="8">
         <v>1</v>
       </c>
-      <c r="D96" s="10" t="s">
+      <c r="D96" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E96" s="20" t="s">
+      <c r="E96" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="F96" s="21" t="s">
+      <c r="F96" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="G96" s="10"/>
+      <c r="G96" s="8"/>
     </row>
     <row r="97" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="6" t="s">
+      <c r="A97" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B97" s="10">
+      <c r="B97" s="8">
         <v>1026</v>
       </c>
-      <c r="C97" s="10">
+      <c r="C97" s="8">
         <v>1</v>
       </c>
-      <c r="D97" s="10" t="s">
+      <c r="D97" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E97" s="20" t="s">
+      <c r="E97" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="F97" s="21" t="s">
+      <c r="F97" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="G97" s="10"/>
-      <c r="H97" s="6" t="s">
+      <c r="G97" s="8"/>
+      <c r="H97" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="6" t="s">
+      <c r="A98" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B98" s="10">
+      <c r="B98" s="8">
         <v>1026</v>
       </c>
-      <c r="C98" s="10">
+      <c r="C98" s="8">
         <v>1</v>
       </c>
-      <c r="D98" s="10" t="s">
+      <c r="D98" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E98" s="20" t="s">
+      <c r="E98" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="F98" s="21" t="s">
+      <c r="F98" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="G98" s="10"/>
+      <c r="G98" s="8"/>
     </row>
     <row r="99" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A99" s="8" t="s">
+      <c r="A99" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="9">
+      <c r="B99" s="7">
         <v>1026</v>
       </c>
-      <c r="C99" s="9" t="s">
+      <c r="C99" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D99" s="9" t="s">
+      <c r="D99" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E99" s="22">
+      <c r="E99" s="20">
         <v>85</v>
       </c>
-      <c r="F99" s="9" t="s">
+      <c r="F99" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="G99" s="9"/>
-      <c r="H99" s="8"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="6"/>
     </row>
     <row r="100" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="8" t="s">
+      <c r="A100" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B100" s="9">
+      <c r="B100" s="7">
         <v>1026</v>
       </c>
-      <c r="C100" s="9" t="s">
+      <c r="C100" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D100" s="9" t="s">
+      <c r="D100" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E100" s="22" t="s">
+      <c r="E100" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="F100" s="9" t="s">
+      <c r="F100" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="G100" s="9"/>
-      <c r="H100" s="8"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="6"/>
     </row>
     <row r="101" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="8" t="s">
+      <c r="A101" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B101" s="9">
+      <c r="B101" s="7">
         <v>1026</v>
       </c>
-      <c r="C101" s="9" t="s">
+      <c r="C101" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D101" s="9" t="s">
+      <c r="D101" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E101" s="22" t="s">
+      <c r="E101" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="F101" s="9" t="s">
+      <c r="F101" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="G101" s="9"/>
-      <c r="H101" s="8"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="6"/>
     </row>
     <row r="102" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A102" s="8" t="s">
+      <c r="A102" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B102" s="9">
+      <c r="B102" s="7">
         <v>1026</v>
       </c>
-      <c r="C102" s="9" t="s">
+      <c r="C102" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D102" s="9" t="s">
+      <c r="D102" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="E102" s="22" t="s">
+      <c r="E102" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="F102" s="9" t="s">
+      <c r="F102" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="G102" s="9"/>
-      <c r="H102" s="8"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="6"/>
     </row>
     <row r="103" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="6" t="s">
+      <c r="A103" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B103" s="10">
+      <c r="B103" s="8">
         <v>1026</v>
       </c>
-      <c r="C103" s="10">
+      <c r="C103" s="8">
         <v>4</v>
       </c>
-      <c r="D103" s="10" t="s">
+      <c r="D103" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E103" s="23" t="s">
+      <c r="E103" s="21" t="s">
         <v>138</v>
       </c>
-      <c r="F103" s="10" t="s">
+      <c r="F103" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="G103" s="10" t="s">
+      <c r="G103" s="8" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B104" s="8">
+        <v>1026</v>
+      </c>
+      <c r="C104" s="8">
+        <v>4</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E104" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="G104" s="8" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B105" s="8">
+        <v>1026</v>
+      </c>
+      <c r="C105" s="8">
+        <v>4</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E105" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="G105" s="8" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B106" s="8">
+        <v>1026</v>
+      </c>
+      <c r="C106" s="8">
+        <v>4</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E106" s="21" t="s">
         <v>255</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104" s="6" t="s">
+      <c r="F106" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B104" s="10">
+      <c r="B107" s="8">
         <v>1026</v>
       </c>
-      <c r="C104" s="10">
+      <c r="C107" s="8">
         <v>4</v>
       </c>
-      <c r="D104" s="10" t="s">
+      <c r="D107" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E104" s="23" t="s">
+      <c r="E107" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G107" s="8"/>
+    </row>
+    <row r="108" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B108" s="7">
+        <v>1026</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E108" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="F108" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="G108" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="H108" s="6"/>
+    </row>
+    <row r="109" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B109" s="7">
+        <v>1026</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E109" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="F109" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="F104" s="10" t="s">
+      <c r="G109" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="G104" s="10" t="s">
+      <c r="H109" s="6"/>
+    </row>
+    <row r="110" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B110" s="7">
+        <v>1026</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E110" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="F110" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="G110" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="H110" s="6"/>
+    </row>
+    <row r="111" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B111" s="7">
+        <v>1026</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E111" s="20" t="s">
         <v>255</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="6" t="s">
+      <c r="F111" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G111" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="H111" s="6"/>
+    </row>
+    <row r="112" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B105" s="10">
+      <c r="B112" s="7">
         <v>1026</v>
       </c>
-      <c r="C105" s="10">
+      <c r="C112" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>259</v>
+      </c>
+      <c r="F112" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="G112" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="H112" s="6"/>
+    </row>
+    <row r="113" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B113" s="7">
+        <v>1026</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F113" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G113" s="7"/>
+      <c r="H113" s="6"/>
+    </row>
+    <row r="114" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B114" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E114" s="14">
+        <v>85</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B115" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E115" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F115" s="11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B116" s="6">
+        <v>1101</v>
+      </c>
+      <c r="C116" s="6">
+        <v>1</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E116" s="15">
+        <v>85</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G116" s="6"/>
+      <c r="H116" s="6"/>
+    </row>
+    <row r="117" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B117" s="6">
+        <v>1001</v>
+      </c>
+      <c r="C117" s="6">
+        <v>1</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F117" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G117" s="6"/>
+      <c r="H117" s="6"/>
+    </row>
+    <row r="118" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B118" s="6">
+        <v>1101</v>
+      </c>
+      <c r="C118" s="6">
+        <v>1</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G118" s="6"/>
+      <c r="H118" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B119" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E119" s="14">
+        <v>85</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B120" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E120" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B121" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E121" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F121" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B122" s="6">
+        <v>1101</v>
+      </c>
+      <c r="C122" s="6">
         <v>4</v>
       </c>
-      <c r="D105" s="10" t="s">
-[...19 lines deleted...]
-      <c r="C106" s="10">
+      <c r="D122" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G122" s="6"/>
+      <c r="H122" s="6"/>
+    </row>
+    <row r="123" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B123" s="6">
+        <v>1101</v>
+      </c>
+      <c r="C123" s="6">
         <v>4</v>
       </c>
-      <c r="D106" s="10" t="s">
-[...19 lines deleted...]
-      <c r="C107" s="10">
+      <c r="D123" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G123" s="6"/>
+      <c r="H123" s="6"/>
+    </row>
+    <row r="124" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B124" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E125" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B126" s="5">
+        <v>1101</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E126" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B127" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E127" s="15">
+        <v>85</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G127" s="6"/>
+      <c r="H127" s="6"/>
+    </row>
+    <row r="128" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B128" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E128" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F128" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G128" s="6"/>
+      <c r="H128" s="6"/>
+    </row>
+    <row r="129" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B129" s="5">
+        <v>1105</v>
+      </c>
+      <c r="C129" s="5">
+        <v>1</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E129" s="14">
+        <v>85</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B130" s="5">
+        <v>1105</v>
+      </c>
+      <c r="C130" s="5">
+        <v>1</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E130" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B131" s="5">
+        <v>1105</v>
+      </c>
+      <c r="C131" s="5">
+        <v>1</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E131" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F131" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B132" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E132" s="15">
+        <v>85</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G132" s="6"/>
+      <c r="H132" s="6"/>
+    </row>
+    <row r="133" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B133" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F133" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G133" s="6"/>
+      <c r="H133" s="6"/>
+    </row>
+    <row r="134" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B134" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E134" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F134" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G134" s="6"/>
+      <c r="H134" s="6"/>
+    </row>
+    <row r="135" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B135" s="5">
+        <v>1105</v>
+      </c>
+      <c r="C135" s="5">
         <v>4</v>
       </c>
-      <c r="D107" s="10" t="s">
-[...17 lines deleted...]
-      <c r="C108" s="9" t="s">
+      <c r="D135" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E135" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B136" s="5">
+        <v>1105</v>
+      </c>
+      <c r="C136" s="5">
+        <v>4</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E136" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B137" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C137" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D108" s="9" t="s">
-[...44 lines deleted...]
-      <c r="C110" s="9" t="s">
+      <c r="D137" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G137" s="6"/>
+      <c r="H137" s="6"/>
+    </row>
+    <row r="138" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B138" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C138" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D110" s="9" t="s">
-[...20 lines deleted...]
-      <c r="C111" s="9" t="s">
+      <c r="D138" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G138" s="6"/>
+      <c r="H138" s="6"/>
+    </row>
+    <row r="139" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B139" s="6">
+        <v>1105</v>
+      </c>
+      <c r="C139" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D111" s="9" t="s">
-[...20 lines deleted...]
-      <c r="C112" s="9" t="s">
+      <c r="D139" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G139" s="6"/>
+      <c r="H139" s="6"/>
+    </row>
+    <row r="140" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B140" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E140" s="14">
+        <v>85</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B141" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F141" s="11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B142" s="6">
+        <v>1110</v>
+      </c>
+      <c r="C142" s="6">
+        <v>1</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E142" s="15">
+        <v>85</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G142" s="6"/>
+      <c r="H142" s="6"/>
+    </row>
+    <row r="143" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B143" s="6">
+        <v>1110</v>
+      </c>
+      <c r="C143" s="6">
+        <v>1</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E143" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F143" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G143" s="6"/>
+      <c r="H143" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B144" s="6">
+        <v>1110</v>
+      </c>
+      <c r="C144" s="6">
+        <v>1</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E144" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F144" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G144" s="6"/>
+      <c r="H144" s="6"/>
+    </row>
+    <row r="145" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B145" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E145" s="14">
+        <v>85</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B146" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E146" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B147" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F147" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B148" s="6">
+        <v>1110</v>
+      </c>
+      <c r="C148" s="6">
+        <v>4</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E148" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F148" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G148" s="6"/>
+      <c r="H148" s="6"/>
+    </row>
+    <row r="149" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B149" s="6">
+        <v>1110</v>
+      </c>
+      <c r="C149" s="6">
+        <v>4</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E149" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G149" s="6"/>
+      <c r="H149" s="6"/>
+    </row>
+    <row r="150" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B150" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C150" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D112" s="9" t="s">
-[...20 lines deleted...]
-      <c r="C113" s="9" t="s">
+      <c r="D150" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E150" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B151" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C151" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D113" s="9" t="s">
-[...12 lines deleted...]
-      <c r="A114" s="6" t="s">
+      <c r="D151" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B114" s="6">
-[...2 lines deleted...]
-      <c r="C114" s="6" t="s">
+      <c r="E151" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B152" s="5">
+        <v>1110</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E152" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B153" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C153" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D114" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="16">
+      <c r="D153" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E153" s="15">
         <v>85</v>
       </c>
-      <c r="F114" s="6" t="s">
+      <c r="F153" s="6" t="s">
         <v>36</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C115" s="6" t="s">
+      <c r="G153" s="6"/>
+      <c r="H153" s="6"/>
+    </row>
+    <row r="154" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B154" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C154" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D115" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="12" t="s">
+      <c r="D154" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E154" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="F115" s="13" t="s">
+      <c r="F154" s="6" t="s">
         <v>33</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C116" s="8">
+      <c r="G154" s="6"/>
+      <c r="H154" s="6"/>
+    </row>
+    <row r="155" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B155" s="5">
+        <v>1201</v>
+      </c>
+      <c r="C155" s="5">
         <v>1</v>
       </c>
-      <c r="D116" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="17">
+      <c r="D155" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E155" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B156" s="5">
+        <v>1201</v>
+      </c>
+      <c r="C156" s="5">
+        <v>1</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E156" s="14">
         <v>85</v>
       </c>
-      <c r="F116" s="8" t="s">
+      <c r="F156" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="G116" s="8"/>
-[...9 lines deleted...]
-      <c r="C117" s="8">
+    </row>
+    <row r="157" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B157" s="5">
+        <v>1201</v>
+      </c>
+      <c r="C157" s="5">
         <v>1</v>
       </c>
-      <c r="D117" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="14" t="s">
+      <c r="D157" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E157" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B158" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E158" s="15">
+        <v>85</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G158" s="6"/>
+      <c r="H158" s="6"/>
+    </row>
+    <row r="159" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B159" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E159" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="F117" s="15" t="s">
+      <c r="F159" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="G117" s="8"/>
-[...9 lines deleted...]
-      <c r="C118" s="8">
+      <c r="G159" s="6"/>
+      <c r="H159" s="6"/>
+    </row>
+    <row r="160" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B160" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E160" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G160" s="6"/>
+      <c r="H160" s="6"/>
+    </row>
+    <row r="161" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B161" s="5">
+        <v>1201</v>
+      </c>
+      <c r="C161" s="5">
+        <v>4</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B162" s="5">
+        <v>1201</v>
+      </c>
+      <c r="C162" s="5">
+        <v>4</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E162" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B163" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E163" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G163" s="6"/>
+      <c r="H163" s="6"/>
+    </row>
+    <row r="164" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B164" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E164" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="G164" s="6"/>
+      <c r="H164" s="6"/>
+    </row>
+    <row r="165" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B165" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E165" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="G165" s="6"/>
+      <c r="H165" s="6"/>
+    </row>
+    <row r="166" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B166" s="6">
+        <v>1201</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E166" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G166" s="6"/>
+      <c r="H166" s="6"/>
+    </row>
+    <row r="167" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B167" s="5">
+        <v>1201</v>
+      </c>
+      <c r="C167" s="5">
+        <v>6</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E167" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B168" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E168" s="15">
+        <v>85</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G168" s="6"/>
+      <c r="H168" s="6"/>
+    </row>
+    <row r="169" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B169" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E169" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F169" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="G169" s="6"/>
+      <c r="H169" s="6"/>
+    </row>
+    <row r="170" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B170" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C170" s="5">
         <v>1</v>
       </c>
-      <c r="D118" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="17" t="s">
+      <c r="D170" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E170" s="14">
+        <v>85</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B171" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C171" s="5">
+        <v>1</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E171" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F118" s="8" t="s">
+      <c r="F171" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="G118" s="8"/>
-[...11 lines deleted...]
-      <c r="C119" s="6" t="s">
+    </row>
+    <row r="172" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B172" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C172" s="5">
+        <v>1</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E172" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B173" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C173" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D119" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="16">
+      <c r="D173" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E173" s="15">
         <v>85</v>
       </c>
-      <c r="F119" s="6" t="s">
+      <c r="F173" s="6" t="s">
         <v>36</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C120" s="6" t="s">
+      <c r="G173" s="6"/>
+      <c r="H173" s="6"/>
+    </row>
+    <row r="174" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B174" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C174" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="16" t="s">
+      <c r="D174" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E174" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F120" s="6" t="s">
+      <c r="F174" s="6" t="s">
         <v>40</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C121" s="6" t="s">
+      <c r="G174" s="6"/>
+      <c r="H174" s="6"/>
+    </row>
+    <row r="175" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B175" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C175" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="D121" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="12" t="s">
+      <c r="D175" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E175" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="F121" s="13" t="s">
+      <c r="F175" s="7" t="s">
         <v>38</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C122" s="8">
+      <c r="G175" s="6"/>
+      <c r="H175" s="6"/>
+    </row>
+    <row r="176" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B176" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C176" s="5">
         <v>4</v>
       </c>
-      <c r="D122" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="17" t="s">
+      <c r="D176" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E176" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="F122" s="8" t="s">
+      <c r="F176" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="G122" s="8"/>
-[...9 lines deleted...]
-      <c r="C123" s="8">
+    </row>
+    <row r="177" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B177" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C177" s="5">
         <v>4</v>
       </c>
-      <c r="D123" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="17" t="s">
+      <c r="D177" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E177" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="F123" s="8" t="s">
+      <c r="F177" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="G123" s="8"/>
-[...9 lines deleted...]
-      <c r="C124" s="6" t="s">
+    </row>
+    <row r="178" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B178" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C178" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D124" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="16" t="s">
+      <c r="D178" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E178" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F124" s="6" t="s">
+      <c r="F178" s="6" t="s">
         <v>40</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C125" s="6" t="s">
+      <c r="G178" s="6"/>
+      <c r="H178" s="6"/>
+    </row>
+    <row r="179" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B179" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C179" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D125" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C126" s="6" t="s">
+      <c r="D179" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E179" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="G179" s="6"/>
+      <c r="H179" s="6"/>
+    </row>
+    <row r="180" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B180" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C180" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D126" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="16" t="s">
+      <c r="D180" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E180" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F180" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="G180" s="6"/>
+      <c r="H180" s="6"/>
+    </row>
+    <row r="181" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B181" s="6">
+        <v>1301</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E181" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="F126" s="6" t="s">
+      <c r="F181" s="7" t="s">
         <v>44</v>
       </c>
-    </row>
-[...859 lines deleted...]
-      <c r="C167" s="6">
+      <c r="G181" s="6"/>
+      <c r="H181" s="6"/>
+    </row>
+    <row r="182" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B182" s="5">
+        <v>1301</v>
+      </c>
+      <c r="C182" s="5">
         <v>6</v>
       </c>
-      <c r="D167" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A168" s="8" t="s">
+      <c r="D182" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B168" s="8">
-[...306 lines deleted...]
-      <c r="E182" s="16" t="s">
+      <c r="E182" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="F182" s="21" t="s">
+      <c r="F182" s="19" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:R198">
     <sortCondition ref="A2:A198"/>
   </sortState>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0650292-FA01-487F-B3BC-1AEAEF02A7E9}">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="35.6640625" style="5" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="63.6640625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="40.6640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="61.44140625" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="G1" s="30" t="s">
+      <c r="G1" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="6">
+      <c r="B2" s="5">
         <v>1701</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="31" t="s">
+      <c r="C2" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D2" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B3" s="8">
+      <c r="B3" s="6">
         <v>1780</v>
       </c>
-      <c r="C3" s="8">
+      <c r="C3" s="6">
         <v>6</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F3" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G3" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="5">
         <v>1781</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C4" s="5">
         <v>6</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="E4" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="6">
         <v>1782</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="6">
         <v>6</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="D5" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="E5" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F5" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="G5" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="5">
         <v>1783</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="5">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="8" t="s">
+      <c r="A7" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="6">
         <v>1784</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="6">
         <v>6</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="5">
         <v>1785</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="5">
         <v>6</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="8" t="s">
+      <c r="A9" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="6">
         <v>1786</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="6">
         <v>6</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="D9" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="E9" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F9" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="G9" s="8" t="s">
+      <c r="G9" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>1787</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="5">
         <v>6</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="E10" s="6" t="s">
+      <c r="E10" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="8" t="s">
+      <c r="A11" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="6">
         <v>1788</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="6">
         <v>6</v>
       </c>
-      <c r="D11" s="8" t="s">
+      <c r="D11" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="E11" s="8" t="s">
+      <c r="E11" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="F11" s="8" t="s">
+      <c r="F11" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="G11" s="8" t="s">
+      <c r="G11" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>1789</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="5">
         <v>6</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="E12" s="6" t="s">
+      <c r="E12" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="8" t="s">
+      <c r="A13" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="6">
         <v>1801</v>
       </c>
-      <c r="C13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="8" t="s">
+      <c r="C13" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="6">
         <v>49</v>
       </c>
-      <c r="F13" s="8" t="s">
+      <c r="F13" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="G13" s="8"/>
+      <c r="G13" s="6"/>
     </row>
     <row r="14" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="8" t="s">
+      <c r="A14" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="6">
         <v>1801</v>
       </c>
-      <c r="C14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="8" t="s">
+      <c r="C14" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="6">
         <v>50</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="F14" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="G14" s="8"/>
+      <c r="G14" s="6"/>
     </row>
     <row r="15" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1830</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>6</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F15" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="G15" s="31" t="s">
+      <c r="G15" s="29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="8" t="s">
+      <c r="A16" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="6">
         <v>1840</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="6">
         <v>6</v>
       </c>
-      <c r="D16" s="8" t="s">
+      <c r="D16" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="6">
         <v>29</v>
       </c>
-      <c r="F16" s="8" t="s">
+      <c r="F16" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="G16" s="8"/>
+      <c r="G16" s="6"/>
     </row>
     <row r="17" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1851</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="6" t="s">
+      <c r="C17" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F17" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="6">
         <v>1853</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="6">
         <v>6</v>
       </c>
-      <c r="D18" s="8" t="s">
+      <c r="D18" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E18" s="8" t="s">
+      <c r="E18" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="8" t="s">
+      <c r="F18" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="G18" s="8"/>
+      <c r="G18" s="6"/>
     </row>
     <row r="19" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>1856</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>6</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>30</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F19" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="6">
         <v>1858</v>
       </c>
-      <c r="C20" s="8">
+      <c r="C20" s="6">
         <v>6</v>
       </c>
-      <c r="D20" s="8" t="s">
+      <c r="D20" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="6">
         <v>35</v>
       </c>
-      <c r="F20" s="8" t="s">
+      <c r="F20" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="G20" s="8"/>
+      <c r="G20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E4EB49D-E1AD-4A4A-A585-CD12054E57DC}">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="36" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.44140625" style="16" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="36" style="16"/>
+    <col min="1" max="1" width="39.44140625" style="14" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="40.6640625" style="14" customWidth="1"/>
+    <col min="5" max="5" width="82" style="14" customWidth="1"/>
+    <col min="6" max="6" width="50.88671875" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="36" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="E1" s="26" t="s">
+      <c r="E1" s="24" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="27">
+      <c r="C2" s="25">
         <v>85</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="E2" s="16" t="s">
+      <c r="E2" s="14" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="26" t="s">
         <v>113</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="26">
         <v>85</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="D4" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E4" s="15" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="26" t="s">
         <v>113</v>
       </c>
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="28" t="s">
+      <c r="D5" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="E5" s="17"/>
+      <c r="E5" s="15"/>
     </row>
     <row r="6" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="27">
+      <c r="C6" s="25">
         <v>85</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E6" s="14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="27" t="s">
+      <c r="C7" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="27" t="s">
+      <c r="D7" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="E7" s="14" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="27" t="s">
+      <c r="C8" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="D8" s="27" t="s">
+      <c r="D8" s="25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C9" s="28" t="s">
+      <c r="C9" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="28" t="s">
+      <c r="D9" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="17" t="s">
+      <c r="E9" s="15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C10" s="28" t="s">
+      <c r="C10" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="28" t="s">
+      <c r="D10" s="26" t="s">
         <v>118</v>
       </c>
-      <c r="E10" s="17"/>
+      <c r="E10" s="15"/>
     </row>
     <row r="11" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="25" t="s">
         <v>119</v>
       </c>
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="27" t="s">
+      <c r="C11" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="27" t="s">
+      <c r="D11" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="16" t="s">
+      <c r="E11" s="14" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="25" t="s">
         <v>120</v>
       </c>
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="27" t="s">
+      <c r="C12" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="27" t="s">
+      <c r="D12" s="25" t="s">
         <v>121</v>
       </c>
-      <c r="E12" s="16" t="s">
+      <c r="E12" s="14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="25" t="s">
         <v>123</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="27" t="s">
+      <c r="C13" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="27" t="s">
+      <c r="D13" s="25" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58903C7A-8EED-40D2-8A17-1F43EADE4EFF}">
   <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.44140625" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="35.6640625" style="2" customWidth="1"/>
     <col min="2" max="3" width="15.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="28.109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="40.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="35.5546875" style="2" customWidth="1"/>
     <col min="8" max="16384" width="15.44140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="32" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" s="30" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>125</v>
@@ -10321,1746 +10351,2036 @@
         <v>135</v>
       </c>
       <c r="E9" s="3">
         <v>94</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>135</v>
       </c>
       <c r="G9" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E50ACF35-388F-4281-BD84-4EA41E65734C}">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="59.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="63.88671875" style="16" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="8.6640625" style="16"/>
+    <col min="1" max="1" width="63.88671875" style="14" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="36.6640625" style="14" customWidth="1"/>
+    <col min="5" max="5" width="72.33203125" style="25" customWidth="1"/>
+    <col min="6" max="16384" width="8.6640625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="11" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" s="9" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="E1" s="30" t="s">
+      <c r="E1" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="B2" s="16" t="s">
+      <c r="B2" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="C2" s="16" t="s">
+      <c r="C2" s="14" t="s">
         <v>138</v>
       </c>
-      <c r="D2" s="16" t="s">
+      <c r="D2" s="14" t="s">
         <v>139</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="25" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="16" t="s">
+      <c r="B3" s="14" t="s">
         <v>137</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="D3" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="25" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="D4" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="E4" s="26" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="B5" s="17" t="s">
+      <c r="B5" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="D5" s="17" t="s">
+      <c r="D5" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="E5" s="28" t="s">
+      <c r="E5" s="26" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="16" t="s">
+      <c r="A6" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D6" s="21" t="s">
         <v>142</v>
       </c>
-      <c r="E6" s="20" t="s">
+      <c r="E6" s="18" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="28" t="s">
+      <c r="A7" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C7" s="17" t="s">
+      <c r="C7" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="D7" s="26" t="s">
         <v>146</v>
       </c>
-      <c r="E7" s="28" t="s">
+      <c r="E7" s="26" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="D8" s="22" t="s">
+      <c r="D8" s="20" t="s">
         <v>142</v>
       </c>
-      <c r="E8" s="18" t="s">
+      <c r="E8" s="16" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="25" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="27" t="s">
+      <c r="C9" s="25" t="s">
         <v>145</v>
       </c>
-      <c r="D9" s="27" t="s">
+      <c r="D9" s="25" t="s">
         <v>146</v>
       </c>
-      <c r="E9" s="27" t="s">
+      <c r="E9" s="25" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="25" t="s">
         <v>151</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="27" t="s">
+      <c r="C10" s="25" t="s">
         <v>152</v>
       </c>
-      <c r="D10" s="27" t="s">
+      <c r="D10" s="25" t="s">
         <v>153</v>
       </c>
-      <c r="E10" s="27" t="s">
+      <c r="E10" s="25" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="71.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="25" t="s">
         <v>154</v>
       </c>
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="27" t="s">
+      <c r="C11" s="25" t="s">
         <v>141</v>
       </c>
-      <c r="D11" s="27" t="s">
+      <c r="D11" s="25" t="s">
         <v>142</v>
       </c>
-      <c r="E11" s="27" t="s">
+      <c r="E11" s="25" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4BD7C25-854A-45AA-869C-C34E2EDC6158}">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="16" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.6640625" style="16"/>
+    <col min="1" max="1" width="35.6640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="15.6640625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="61.109375" style="14" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" style="14" customWidth="1"/>
+    <col min="5" max="5" width="40.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="32.5546875" style="14" customWidth="1"/>
+    <col min="7" max="16384" width="8.6640625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="B2" s="16">
+      <c r="B2" s="14">
         <v>1750</v>
       </c>
-      <c r="C2" s="16" t="s">
+      <c r="C2" s="14" t="s">
         <v>157</v>
       </c>
-      <c r="D2" s="16">
+      <c r="D2" s="14">
         <v>85</v>
       </c>
-      <c r="E2" s="16" t="s">
+      <c r="E2" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="B3" s="16">
+      <c r="B3" s="14">
         <v>1750</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="D3" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="E3" s="14" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B4" s="17" t="s">
+      <c r="B4" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="15">
         <v>85</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E4" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="17"/>
+      <c r="F4" s="15"/>
     </row>
     <row r="5" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B5" s="17" t="s">
+      <c r="B5" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="D5" s="17" t="s">
+      <c r="D5" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="F5" s="17"/>
+      <c r="F5" s="15"/>
     </row>
     <row r="6" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="16" t="s">
+      <c r="A6" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="11">
         <v>1761</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C6" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="11">
         <v>85</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E6" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="31">
         <v>1761</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="D7" s="33" t="s">
+      <c r="D7" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="E7" s="33" t="s">
+      <c r="E7" s="31" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="15">
         <v>1770</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="15">
         <v>85</v>
       </c>
-      <c r="E8" s="17" t="s">
+      <c r="E8" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="F8" s="17"/>
+      <c r="F8" s="15"/>
     </row>
     <row r="9" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="15">
         <v>1770</v>
       </c>
-      <c r="C9" s="17" t="s">
+      <c r="C9" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="15">
         <v>85</v>
       </c>
-      <c r="E9" s="17" t="s">
+      <c r="E9" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="17"/>
+      <c r="F9" s="15"/>
     </row>
     <row r="10" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="15">
         <v>1770</v>
       </c>
-      <c r="C10" s="17" t="s">
+      <c r="C10" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="D10" s="17" t="s">
+      <c r="D10" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="17" t="s">
+      <c r="E10" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="F10" s="17"/>
+      <c r="F10" s="15"/>
     </row>
     <row r="11" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="15">
         <v>1770</v>
       </c>
-      <c r="C11" s="17" t="s">
+      <c r="C11" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="D11" s="17" t="s">
+      <c r="D11" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="17" t="s">
+      <c r="E11" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="17"/>
+      <c r="F11" s="15"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C98DEB5-511F-423E-80B3-C61DDE273C41}">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="44.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="44.33203125" style="6"/>
+    <col min="1" max="1" width="35.6640625" style="5" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="53.6640625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="43.33203125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="56.88671875" style="29" customWidth="1"/>
+    <col min="8" max="8" width="25.33203125" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="44.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="33" t="s">
         <v>77</v>
       </c>
-      <c r="C1" s="35" t="s">
+      <c r="C1" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="D1" s="35" t="s">
+      <c r="D1" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="E1" s="35" t="s">
+      <c r="E1" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="F1" s="35" t="s">
+      <c r="F1" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="G1" s="35" t="s">
+      <c r="G1" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="H1" s="36"/>
+      <c r="H1" s="34"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="37">
+      <c r="B2" s="35">
         <v>1084</v>
       </c>
-      <c r="C2" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="37" t="s">
+      <c r="C2" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D2" s="35" t="s">
         <v>166</v>
       </c>
-      <c r="E2" s="37" t="s">
+      <c r="E2" s="35" t="s">
         <v>167</v>
       </c>
-      <c r="F2" s="37" t="s">
+      <c r="F2" s="35" t="s">
         <v>168</v>
       </c>
-      <c r="G2" s="38" t="s">
+      <c r="G2" s="36" t="s">
         <v>169</v>
       </c>
-      <c r="H2" s="39"/>
+      <c r="H2" s="37"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="37">
+      <c r="B3" s="35">
         <v>1084</v>
       </c>
-      <c r="C3" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="37" t="s">
+      <c r="C3" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D3" s="35" t="s">
         <v>166</v>
       </c>
-      <c r="E3" s="37" t="s">
+      <c r="E3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="37" t="s">
+      <c r="F3" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="G3" s="38" t="s">
+      <c r="G3" s="36" t="s">
         <v>170</v>
       </c>
-      <c r="H3" s="40"/>
+      <c r="H3" s="38"/>
     </row>
     <row r="4" spans="1:8" ht="62.4" x14ac:dyDescent="0.3">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="42">
+      <c r="B4" s="40">
         <v>1085</v>
       </c>
-      <c r="C4" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="42" t="s">
+      <c r="C4" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4" s="40" t="s">
         <v>171</v>
       </c>
-      <c r="E4" s="42" t="s">
+      <c r="E4" s="40" t="s">
         <v>167</v>
       </c>
-      <c r="F4" s="42" t="s">
+      <c r="F4" s="40" t="s">
         <v>168</v>
       </c>
-      <c r="G4" s="44" t="s">
+      <c r="G4" s="42" t="s">
         <v>172</v>
       </c>
-      <c r="H4" s="45"/>
+      <c r="H4" s="43"/>
     </row>
     <row r="5" spans="1:8" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="42">
+      <c r="B5" s="40">
         <v>1085</v>
       </c>
-      <c r="C5" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="40" t="s">
         <v>171</v>
       </c>
-      <c r="E5" s="42" t="s">
+      <c r="E5" s="40" t="s">
         <v>173</v>
       </c>
-      <c r="F5" s="42" t="s">
+      <c r="F5" s="40" t="s">
         <v>174</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="G5" s="42" t="s">
         <v>175</v>
       </c>
-      <c r="H5" s="45"/>
+      <c r="H5" s="43"/>
     </row>
     <row r="6" spans="1:8" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="42">
+      <c r="B6" s="40">
         <v>1085</v>
       </c>
-      <c r="C6" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="42" t="s">
+      <c r="C6" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="40" t="s">
         <v>171</v>
       </c>
-      <c r="E6" s="42" t="s">
+      <c r="E6" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="F6" s="42" t="s">
+      <c r="F6" s="40" t="s">
         <v>177</v>
       </c>
-      <c r="G6" s="44" t="s">
+      <c r="G6" s="42" t="s">
         <v>175</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:8" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="40">
         <v>1085</v>
       </c>
-      <c r="C7" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="42" t="s">
+      <c r="C7" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="40" t="s">
         <v>171</v>
       </c>
-      <c r="E7" s="42" t="s">
+      <c r="E7" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="F7" s="42" t="s">
+      <c r="F7" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="44" t="s">
+      <c r="G7" s="42" t="s">
         <v>178</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="42">
+      <c r="B8" s="40">
         <v>1085</v>
       </c>
-      <c r="C8" s="43" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="42" t="s">
+      <c r="C8" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="40" t="s">
         <v>171</v>
       </c>
-      <c r="E8" s="42">
+      <c r="E8" s="40">
         <v>80</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="40" t="s">
         <v>179</v>
       </c>
-      <c r="G8" s="44" t="s">
+      <c r="G8" s="42" t="s">
         <v>178</v>
       </c>
-      <c r="H8" s="45"/>
+      <c r="H8" s="43"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A9" s="46"/>
-[...6 lines deleted...]
-      <c r="H9" s="45"/>
+      <c r="A9" s="44"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="43"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A10" s="46"/>
-[...6 lines deleted...]
-      <c r="H10" s="45"/>
+      <c r="A10" s="44"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B11" s="45"/>
-[...5 lines deleted...]
-      <c r="H11" s="45"/>
+      <c r="B11" s="43"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B12" s="47"/>
-[...5 lines deleted...]
-      <c r="H12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="43"/>
+      <c r="H12" s="43"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B13" s="47"/>
-[...5 lines deleted...]
-      <c r="H13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="43"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B14" s="45"/>
-[...5 lines deleted...]
-      <c r="H14" s="48"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="46"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B15" s="45"/>
-[...5 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="38"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B16" s="47"/>
-[...5 lines deleted...]
-      <c r="H16" s="45"/>
+      <c r="B16" s="45"/>
+      <c r="C16" s="43"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B17" s="47"/>
-[...5 lines deleted...]
-      <c r="H17" s="45"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="43"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B18" s="45"/>
-[...5 lines deleted...]
-      <c r="H18" s="45"/>
+      <c r="B18" s="43"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="43"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="43"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B19" s="47"/>
-[...5 lines deleted...]
-      <c r="H19" s="45"/>
+      <c r="B19" s="45"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="43"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B20" s="47"/>
-[...5 lines deleted...]
-      <c r="H20" s="45"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="43"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B21" s="47"/>
-[...5 lines deleted...]
-      <c r="H21" s="45"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="43"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="43"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B22" s="47"/>
-[...5 lines deleted...]
-      <c r="H22" s="45"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="43"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="47"/>
-[...5 lines deleted...]
-      <c r="H23" s="45"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="47"/>
-[...5 lines deleted...]
-      <c r="H24" s="45"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="43"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="43"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B25" s="47"/>
-[...5 lines deleted...]
-      <c r="H25" s="45"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="43"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="43"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B26" s="47"/>
-[...5 lines deleted...]
-      <c r="H26" s="45"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
+      <c r="H26" s="43"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B27" s="47"/>
-[...5 lines deleted...]
-      <c r="H27" s="45"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="43"/>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="45"/>
-[...5 lines deleted...]
-      <c r="H28" s="45"/>
+      <c r="B28" s="43"/>
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="45"/>
-[...5 lines deleted...]
-      <c r="H29" s="45"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="47"/>
-[...5 lines deleted...]
-      <c r="H30" s="45"/>
+      <c r="B30" s="45"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="47"/>
-[...5 lines deleted...]
-      <c r="H31" s="45"/>
+      <c r="B31" s="45"/>
+      <c r="C31" s="43"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="43"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="45"/>
-[...5 lines deleted...]
-      <c r="H32" s="45"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="45"/>
-[...5 lines deleted...]
-      <c r="H33" s="45"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="45"/>
+      <c r="G33" s="43"/>
+      <c r="H33" s="43"/>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B34" s="47"/>
-[...5 lines deleted...]
-      <c r="H34" s="45"/>
+      <c r="B34" s="45"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
     </row>
     <row r="35" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B35" s="47"/>
-[...5 lines deleted...]
-      <c r="H35" s="45"/>
+      <c r="B35" s="45"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="43"/>
+      <c r="H35" s="43"/>
     </row>
     <row r="36" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B36" s="45"/>
-[...5 lines deleted...]
-      <c r="H36" s="45"/>
+      <c r="B36" s="43"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
     </row>
     <row r="37" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B37" s="45"/>
-[...5 lines deleted...]
-      <c r="H37" s="45"/>
+      <c r="B37" s="43"/>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
     </row>
     <row r="38" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B38" s="47"/>
-[...5 lines deleted...]
-      <c r="H38" s="45"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
     </row>
     <row r="39" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B39" s="47"/>
-[...5 lines deleted...]
-      <c r="H39" s="45"/>
+      <c r="B39" s="45"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
     </row>
     <row r="40" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B40" s="45"/>
-[...5 lines deleted...]
-      <c r="H40" s="45"/>
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="43"/>
+      <c r="H40" s="43"/>
     </row>
     <row r="41" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B41" s="45"/>
-[...5 lines deleted...]
-      <c r="H41" s="45"/>
+      <c r="B41" s="43"/>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="43"/>
     </row>
     <row r="42" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B42" s="47"/>
-[...5 lines deleted...]
-      <c r="H42" s="45"/>
+      <c r="B42" s="45"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
     </row>
     <row r="43" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B43" s="47"/>
-[...5 lines deleted...]
-      <c r="H43" s="45"/>
+      <c r="B43" s="45"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="43"/>
+      <c r="H43" s="43"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H43">
     <sortCondition ref="B2:B43"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E220A9E8-1E34-4141-A9CB-82062B307129}">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32:XFD32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.6640625" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="35.6640625" style="5" customWidth="1"/>
+    <col min="2" max="3" width="15.6640625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="30.5546875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="40.6640625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="32.109375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="25.33203125" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" s="9" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B2" s="6">
+      <c r="B2" s="57">
         <v>1401</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="C2" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D2" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E2" s="16">
+      <c r="E2" s="58">
         <v>85</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="57" t="s">
         <v>182</v>
       </c>
+      <c r="H2" s="57"/>
     </row>
     <row r="3" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B3" s="6">
+      <c r="B3" s="57">
         <v>1401</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="C3" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D3" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E3" s="16">
+      <c r="E3" s="58">
         <v>64</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="57" t="s">
         <v>183</v>
       </c>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
     </row>
     <row r="4" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="57">
         <v>1401</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="C4" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D4" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="58">
         <v>67</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="57" t="s">
         <v>184</v>
       </c>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
     </row>
     <row r="5" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="57">
         <v>1401</v>
       </c>
-      <c r="C5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="6" t="s">
+      <c r="C5" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D5" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="58">
         <v>65</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="57" t="s">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+    </row>
+    <row r="6" spans="1:8" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="55" t="s">
         <v>180</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="62">
         <v>1401</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="62" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="55" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7" s="62">
+        <v>1401</v>
+      </c>
+      <c r="C7" s="62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D7" s="62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E7" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" s="62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B8" s="62">
+        <v>1402</v>
+      </c>
+      <c r="C8" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D8" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E8" s="58">
         <v>85</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F8" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G8" s="57" t="s">
         <v>182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="H8" s="57"/>
+    </row>
+    <row r="9" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B7" s="6">
-[...2 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="B9" s="62">
+        <v>1402</v>
+      </c>
+      <c r="C9" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D9" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="E9" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F9" s="57" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+    </row>
+    <row r="10" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B8" s="6">
-[...2 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="B10" s="62">
+        <v>1402</v>
+      </c>
+      <c r="C10" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D10" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E10" s="58">
         <v>64</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F10" s="57" t="s">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="G10" s="57"/>
+      <c r="H10" s="57"/>
+    </row>
+    <row r="11" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B9" s="6">
-[...2 lines deleted...]
-      <c r="C9" s="6" t="s">
+      <c r="B11" s="62">
+        <v>1402</v>
+      </c>
+      <c r="C11" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D11" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E11" s="58">
         <v>67</v>
       </c>
-      <c r="F9" s="6" t="s">
+      <c r="F11" s="57" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+    </row>
+    <row r="12" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B10" s="6">
-[...2 lines deleted...]
-      <c r="C10" s="6" t="s">
+      <c r="B12" s="62">
+        <v>1402</v>
+      </c>
+      <c r="C12" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D12" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E12" s="58">
         <v>65</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F12" s="57" t="s">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+    </row>
+    <row r="13" spans="1:8" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="55" t="s">
         <v>180</v>
       </c>
-      <c r="B11" s="6">
-[...2 lines deleted...]
-      <c r="C11" s="6">
+      <c r="B13" s="62">
+        <v>1402</v>
+      </c>
+      <c r="C13" s="62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E13" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="62">
+        <v>1404</v>
+      </c>
+      <c r="C14" s="57">
         <v>4</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D14" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E11" s="16" t="s">
+      <c r="E14" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="F14" s="57" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="G14" s="57"/>
+      <c r="H14" s="57"/>
+    </row>
+    <row r="15" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B12" s="6">
-[...2 lines deleted...]
-      <c r="C12" s="6">
+      <c r="B15" s="62">
+        <v>1404</v>
+      </c>
+      <c r="C15" s="57">
         <v>4</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D15" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E15" s="58">
         <v>64</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F15" s="57" t="s">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+    </row>
+    <row r="16" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6">
+      <c r="B16" s="62">
+        <v>1404</v>
+      </c>
+      <c r="C16" s="57">
         <v>4</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="D16" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E16" s="58">
         <v>67</v>
       </c>
-      <c r="F13" s="6" t="s">
+      <c r="F16" s="57" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+    </row>
+    <row r="17" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B17" s="62">
+        <v>1404</v>
+      </c>
+      <c r="C17" s="57">
         <v>4</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D17" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E17" s="58">
         <v>65</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="F17" s="57" t="s">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+    </row>
+    <row r="18" spans="1:8" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="55" t="s">
         <v>180</v>
       </c>
-      <c r="B15" s="6">
-[...5 lines deleted...]
-      <c r="D15" s="6" t="s">
+      <c r="B18" s="62">
+        <v>1404</v>
+      </c>
+      <c r="C18" s="62">
+        <v>4</v>
+      </c>
+      <c r="D18" s="62" t="s">
         <v>181</v>
       </c>
-      <c r="E15" s="16" t="s">
+      <c r="E18" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="62" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B19" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C19" s="57">
+        <v>5</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E19" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F19" s="57" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="G19" s="57"/>
+      <c r="H19" s="57"/>
+    </row>
+    <row r="20" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B16" s="6">
-[...5 lines deleted...]
-      <c r="D16" s="6" t="s">
+      <c r="B20" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C20" s="57">
+        <v>5</v>
+      </c>
+      <c r="D20" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E20" s="58">
         <v>64</v>
       </c>
-      <c r="F16" s="6" t="s">
+      <c r="F20" s="57" t="s">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="G20" s="57"/>
+      <c r="H20" s="57"/>
+    </row>
+    <row r="21" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B17" s="6">
-[...5 lines deleted...]
-      <c r="D17" s="6" t="s">
+      <c r="B21" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C21" s="57">
+        <v>5</v>
+      </c>
+      <c r="D21" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E21" s="58">
         <v>67</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F21" s="57" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+    </row>
+    <row r="22" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B18" s="6">
-[...5 lines deleted...]
-      <c r="D18" s="6" t="s">
+      <c r="B22" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C22" s="57">
+        <v>5</v>
+      </c>
+      <c r="D22" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E22" s="58">
         <v>65</v>
       </c>
-      <c r="F18" s="6" t="s">
+      <c r="F22" s="57" t="s">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+    </row>
+    <row r="23" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B19" s="6">
-[...5 lines deleted...]
-      <c r="D19" s="6" t="s">
+      <c r="B23" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C23" s="57">
+        <v>5</v>
+      </c>
+      <c r="D23" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E19" s="16" t="s">
+      <c r="E23" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="F19" s="6" t="s">
+      <c r="F23" s="57" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="G23" s="57"/>
+      <c r="H23" s="57"/>
+    </row>
+    <row r="24" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B20" s="6">
-[...5 lines deleted...]
-      <c r="D20" s="6" t="s">
+      <c r="B24" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C24" s="57">
+        <v>5</v>
+      </c>
+      <c r="D24" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E20" s="16" t="s">
+      <c r="E24" s="58" t="s">
         <v>67</v>
       </c>
-      <c r="F20" s="6" t="s">
+      <c r="F24" s="57" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+    </row>
+    <row r="25" spans="1:8" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="55" t="s">
         <v>180</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B25" s="62">
+        <v>1405</v>
+      </c>
+      <c r="C25" s="62">
+        <v>5</v>
+      </c>
+      <c r="D25" s="62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E25" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="62" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C26" s="57">
+        <v>6</v>
+      </c>
+      <c r="D26" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E26" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="F26" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+    </row>
+    <row r="27" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B27" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C27" s="57">
+        <v>6</v>
+      </c>
+      <c r="D27" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E27" s="58">
+        <v>64</v>
+      </c>
+      <c r="F27" s="57" t="s">
+        <v>183</v>
+      </c>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+    </row>
+    <row r="28" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B28" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C28" s="57">
+        <v>6</v>
+      </c>
+      <c r="D28" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E28" s="58">
+        <v>67</v>
+      </c>
+      <c r="F28" s="57" t="s">
+        <v>184</v>
+      </c>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+    </row>
+    <row r="29" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C29" s="57">
+        <v>6</v>
+      </c>
+      <c r="D29" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E29" s="58">
+        <v>65</v>
+      </c>
+      <c r="F29" s="57" t="s">
+        <v>185</v>
+      </c>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+    </row>
+    <row r="30" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C30" s="57">
+        <v>6</v>
+      </c>
+      <c r="D30" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E30" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="F30" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+    </row>
+    <row r="31" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C31" s="57">
+        <v>6</v>
+      </c>
+      <c r="D31" s="57" t="s">
+        <v>181</v>
+      </c>
+      <c r="E31" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+    </row>
+    <row r="32" spans="1:8" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="55" t="s">
+        <v>180</v>
+      </c>
+      <c r="B32" s="62">
+        <v>1406</v>
+      </c>
+      <c r="C32" s="62">
+        <v>6</v>
+      </c>
+      <c r="D32" s="62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E32" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" s="62" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="59" t="s">
+        <v>180</v>
+      </c>
+      <c r="B33" s="60">
         <v>1440</v>
       </c>
-      <c r="C21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="8" t="s">
+      <c r="C33" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" s="60" t="s">
         <v>184</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E33" s="61">
         <v>67</v>
       </c>
-      <c r="F21" s="8" t="s">
+      <c r="F33" s="60" t="s">
         <v>184</v>
       </c>
-      <c r="G21" s="8"/>
-[...2 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="G33" s="60"/>
+      <c r="H33" s="57"/>
+    </row>
+    <row r="34" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="59" t="s">
         <v>180</v>
       </c>
-      <c r="B22" s="8">
+      <c r="B34" s="60">
         <v>1440</v>
       </c>
-      <c r="C22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="8" t="s">
+      <c r="C34" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" s="60" t="s">
         <v>184</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E34" s="61">
         <v>65</v>
       </c>
-      <c r="F22" s="8" t="s">
+      <c r="F34" s="60" t="s">
         <v>185</v>
       </c>
-      <c r="G22" s="8"/>
-[...2 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="G34" s="60"/>
+      <c r="H34" s="57"/>
+    </row>
+    <row r="35" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B35" s="57">
         <v>1445</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C35" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D35" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E35" s="58">
         <v>85</v>
       </c>
-      <c r="F23" s="6" t="s">
+      <c r="F35" s="57" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="G35" s="57"/>
+      <c r="H35" s="57"/>
+    </row>
+    <row r="36" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B36" s="57">
         <v>1445</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C36" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D36" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E24" s="16" t="s">
+      <c r="E36" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="F24" s="6" t="s">
+      <c r="F36" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="H24" s="6" t="s">
+      <c r="G36" s="57"/>
+      <c r="H36" s="57" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="5" t="s">
+    <row r="37" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B37" s="57">
         <v>1445</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="C37" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="D37" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E37" s="58">
         <v>67</v>
       </c>
-      <c r="F25" s="6" t="s">
+      <c r="F37" s="57" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+    </row>
+    <row r="38" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B38" s="57">
         <v>1445</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C38" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D38" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E26" s="16">
+      <c r="E38" s="58">
         <v>65</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F38" s="57" t="s">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="G38" s="57"/>
+      <c r="H38" s="57"/>
+    </row>
+    <row r="39" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B39" s="57">
         <v>1445</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C39" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D39" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E27" s="16">
+      <c r="E39" s="58">
         <v>85</v>
       </c>
-      <c r="F27" s="6" t="s">
+      <c r="F39" s="57" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+    </row>
+    <row r="40" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B40" s="57">
         <v>1445</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C40" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D40" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E28" s="16" t="s">
+      <c r="E40" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="F28" s="6" t="s">
+      <c r="F40" s="57" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+    </row>
+    <row r="41" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B41" s="57">
         <v>1445</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="C41" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="D41" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E29" s="16">
+      <c r="E41" s="58">
         <v>67</v>
       </c>
-      <c r="F29" s="6" t="s">
+      <c r="F41" s="57" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="G41" s="57"/>
+      <c r="H41" s="57"/>
+    </row>
+    <row r="42" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B42" s="57">
         <v>1445</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C42" s="57" t="s">
         <v>42</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D42" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E30" s="16">
+      <c r="E42" s="58">
         <v>65</v>
       </c>
-      <c r="F30" s="6" t="s">
+      <c r="F42" s="57" t="s">
         <v>185</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="G42" s="57"/>
+      <c r="H42" s="57"/>
+    </row>
+    <row r="43" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B43" s="57">
         <v>1445</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C43" s="57" t="s">
         <v>188</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D43" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E31" s="16" t="s">
+      <c r="E43" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="F31" s="6" t="s">
+      <c r="F43" s="57" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="G43" s="57"/>
+      <c r="H43" s="57"/>
+    </row>
+    <row r="44" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B44" s="57">
         <v>1445</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C44" s="57" t="s">
         <v>188</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D44" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E32" s="16">
+      <c r="E44" s="58">
         <v>67</v>
       </c>
-      <c r="F32" s="6" t="s">
+      <c r="F44" s="57" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="G44" s="57"/>
+      <c r="H44" s="57"/>
+    </row>
+    <row r="45" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B45" s="57">
         <v>1445</v>
       </c>
-      <c r="C33" s="6" t="s">
+      <c r="C45" s="57" t="s">
         <v>188</v>
       </c>
-      <c r="D33" s="6" t="s">
+      <c r="D45" s="57" t="s">
         <v>186</v>
       </c>
-      <c r="E33" s="16">
+      <c r="E45" s="58">
         <v>65</v>
       </c>
-      <c r="F33" s="6" t="s">
+      <c r="F45" s="57" t="s">
         <v>185</v>
       </c>
+      <c r="G45" s="57"/>
+      <c r="H45" s="57"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:G43">
-    <sortCondition ref="B2:B43"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:G45">
+    <sortCondition ref="B2:B45"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038105690A85EC2448C2EBA19D354F1EC" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0debf8c88a7222c4cda97a5f16744518">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4156c6c0-55d3-46bd-947b-c0981f42ad3d" xmlns:ns3="61b6f52b-ee08-46d7-8326-758c64b35613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27f671c66add11b1bb6724ca78d3a9e8" ns2:_="" ns3:_="">
     <xsd:import namespace="4156c6c0-55d3-46bd-947b-c0981f42ad3d"/>
     <xsd:import namespace="61b6f52b-ee08-46d7-8326-758c64b35613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Related_x0020_ARS_x0020_Record" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -12247,90 +12567,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Related_x0020_ARS_x0020_Record xmlns="4156c6c0-55d3-46bd-947b-c0981f42ad3d">1787</Related_x0020_ARS_x0020_Record>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4156c6c0-55d3-46bd-947b-c0981f42ad3d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="61b6f52b-ee08-46d7-8326-758c64b35613" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA38D2A9-F364-43E5-845E-6BEE1424C356}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FCB9163-B233-4E97-820F-4448E1E85EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4156c6c0-55d3-46bd-947b-c0981f42ad3d"/>
+    <ds:schemaRef ds:uri="61b6f52b-ee08-46d7-8326-758c64b35613"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0FCB5E8-170D-4E76-BF14-94B899A7397E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="61b6f52b-ee08-46d7-8326-758c64b35613"/>
     <ds:schemaRef ds:uri="4156c6c0-55d3-46bd-947b-c0981f42ad3d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FCB9163-B233-4E97-820F-4448E1E85EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA38D2A9-F364-43E5-845E-6BEE1424C356}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Key and Abbreviations</vt:lpstr>
       <vt:lpstr>Core Subjects</vt:lpstr>
       <vt:lpstr>Exploratory</vt:lpstr>
       <vt:lpstr>Montessori</vt:lpstr>