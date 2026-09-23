--- v0 (2026-05-21)
+++ v1 (2026-09-23)
@@ -3,111 +3,112 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Web Content Editing\Certification\Guidelines Regs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rtavenner\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{360EA463-954F-4CAA-9A90-438BC5726869}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8869899C-A441-40A4-BA5D-8227962F018B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="5" activeTab="9" xr2:uid="{808CA193-E6E2-47C2-9231-242E639B1AE6}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="5" activeTab="7" xr2:uid="{808CA193-E6E2-47C2-9231-242E639B1AE6}"/>
   </bookViews>
   <sheets>
     <sheet name="Key and Abbreviations" sheetId="15" r:id="rId1"/>
     <sheet name="Agriculture" sheetId="1" r:id="rId2"/>
     <sheet name="Architecture &amp; Construction" sheetId="2" r:id="rId3"/>
     <sheet name="Business Mgmt &amp; Admin" sheetId="3" r:id="rId4"/>
     <sheet name="Arts, AV Tech &amp; Communications" sheetId="4" r:id="rId5"/>
     <sheet name="Engineering and Technology" sheetId="5" r:id="rId6"/>
     <sheet name="Human Services" sheetId="10" r:id="rId7"/>
     <sheet name="Health Care Services" sheetId="8" r:id="rId8"/>
     <sheet name="Hospitality &amp; Tourism" sheetId="7" r:id="rId9"/>
     <sheet name="Digitial Technology" sheetId="9" r:id="rId10"/>
     <sheet name="Manufacturing" sheetId="11" r:id="rId11"/>
     <sheet name="Military Science" sheetId="14" r:id="rId12"/>
     <sheet name="Public, Protective &amp; Gov. Serv." sheetId="12" r:id="rId13"/>
     <sheet name="Trans., Distr., &amp; Logistics" sheetId="6" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5165" uniqueCount="924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5202" uniqueCount="931">
   <si>
     <t>Abbreviations</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Plus (+)</t>
   </si>
   <si>
     <t>(+) additional requirements
 The "+" sign indicates that the educator must meet additional requirements to be considered assigned in-field.</t>
   </si>
   <si>
     <t>GLC</t>
   </si>
   <si>
     <t>Grade Level Certification required.
 Certification in a field appropriate for the grade span is required.</t>
   </si>
   <si>
     <t>CTE</t>
   </si>
   <si>
     <t>Career and Technical Education
@@ -4548,50 +4549,71 @@
         <family val="2"/>
       </rPr>
       <t>Minimum 2-yr related  work experience
                      OR</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF242424"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF242424"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Have taught an IT or Computer Science course</t>
     </r>
+  </si>
+  <si>
+    <t> Registered Nurse (RN), Licensed Practical Nurse (LPN), or Medical Assistant (MA) certification or consult with OCR</t>
+  </si>
+  <si>
+    <t>Healthcare Science Clinical Study – Healthcare Documentation and Coding</t>
+  </si>
+  <si>
+    <t>Healthcare Science Clinical Study – EKG Technician</t>
+  </si>
+  <si>
+    <t>Healthcare Science Clinical Study – Patient Care Technician</t>
+  </si>
+  <si>
+    <t>Healthcare Science Clinical Study – Medical Assisting</t>
+  </si>
+  <si>
+    <t>Healthcare Science Clinical Study – Phlebotomy</t>
+  </si>
+  <si>
+    <t>Healthcare Science Clinical Study – Certified Nurse Aide</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -4734,51 +4756,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -4886,97 +4908,76 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{E111A395-765F-4566-8CE8-A516C6B8A2C1}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
@@ -5422,4087 +5423,4087 @@
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="B11" s="45" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7CA1D1A-1E0E-4368-9108-E98B9182AC5C}">
   <dimension ref="A1:G179"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A69" activePane="bottomLeft" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A51" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.88671875" style="36" customWidth="1"/>
     <col min="2" max="2" width="15.5546875" style="36" customWidth="1"/>
     <col min="3" max="3" width="17.44140625" style="36" customWidth="1"/>
     <col min="4" max="4" width="39.5546875" style="36" customWidth="1"/>
     <col min="5" max="5" width="21.5546875" style="36" customWidth="1"/>
     <col min="6" max="6" width="28.44140625" style="36" customWidth="1"/>
     <col min="7" max="7" width="65.5546875" style="36" customWidth="1"/>
     <col min="8" max="16384" width="23.88671875" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="C1" s="51" t="s">
+      <c r="C1" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="D1" s="51" t="s">
+      <c r="D1" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="E1" s="52" t="s">
+      <c r="E1" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="F1" s="51" t="s">
+      <c r="F1" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="G1" s="51" t="s">
+      <c r="G1" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B2" s="54">
+      <c r="B2" s="11">
         <v>5023</v>
       </c>
-      <c r="C2" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="54" t="s">
+      <c r="C2" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D2" s="11" t="s">
         <v>617</v>
       </c>
-      <c r="E2" s="54">
+      <c r="E2" s="11">
         <v>79</v>
       </c>
-      <c r="F2" s="54" t="s">
+      <c r="F2" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G2" s="54"/>
+      <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B3" s="54">
+      <c r="B3" s="11">
         <v>5023</v>
       </c>
-      <c r="C3" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="54" t="s">
+      <c r="C3" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D3" s="11" t="s">
         <v>617</v>
       </c>
-      <c r="E3" s="54" t="s">
+      <c r="E3" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F3" s="54" t="s">
+      <c r="F3" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="10" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B4" s="55">
+      <c r="B4" s="12">
         <v>5025</v>
       </c>
-      <c r="C4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="55" t="s">
+      <c r="C4" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D4" s="12" t="s">
         <v>618</v>
       </c>
-      <c r="E4" s="55">
+      <c r="E4" s="12">
         <v>79</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="F4" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G4" s="55"/>
+      <c r="G4" s="12"/>
     </row>
     <row r="5" spans="1:7" ht="124.8" x14ac:dyDescent="0.3">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="12">
         <v>5025</v>
       </c>
-      <c r="C5" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="55" t="s">
+      <c r="C5" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D5" s="12" t="s">
         <v>618</v>
       </c>
-      <c r="E5" s="55" t="s">
+      <c r="E5" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F5" s="55" t="s">
+      <c r="F5" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G5" s="58" t="s">
+      <c r="G5" s="15" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B6" s="54">
+      <c r="B6" s="11">
         <v>5028</v>
       </c>
-      <c r="C6" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="54" t="s">
+      <c r="C6" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D6" s="11" t="s">
         <v>619</v>
       </c>
-      <c r="E6" s="54">
+      <c r="E6" s="11">
         <v>79</v>
       </c>
-      <c r="F6" s="54" t="s">
+      <c r="F6" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G6" s="54"/>
+      <c r="G6" s="11"/>
     </row>
     <row r="7" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A7" s="54" t="s">
+      <c r="A7" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B7" s="54">
+      <c r="B7" s="11">
         <v>5028</v>
       </c>
-      <c r="C7" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="54" t="s">
+      <c r="C7" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D7" s="11" t="s">
         <v>619</v>
       </c>
-      <c r="E7" s="54" t="s">
+      <c r="E7" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F7" s="54" t="s">
+      <c r="F7" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G7" s="53" t="s">
+      <c r="G7" s="10" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A8" s="55" t="s">
+      <c r="A8" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B8" s="55">
+      <c r="B8" s="12">
         <v>5029</v>
       </c>
-      <c r="C8" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="55" t="s">
+      <c r="C8" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D8" s="12" t="s">
         <v>620</v>
       </c>
-      <c r="E8" s="55">
+      <c r="E8" s="12">
         <v>79</v>
       </c>
-      <c r="F8" s="55" t="s">
+      <c r="F8" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G8" s="55"/>
+      <c r="G8" s="12"/>
     </row>
     <row r="9" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A9" s="55" t="s">
+      <c r="A9" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B9" s="55">
+      <c r="B9" s="12">
         <v>5029</v>
       </c>
-      <c r="C9" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="55" t="s">
+      <c r="C9" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D9" s="12" t="s">
         <v>620</v>
       </c>
-      <c r="E9" s="55" t="s">
+      <c r="E9" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F9" s="55" t="s">
+      <c r="F9" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G9" s="58" t="s">
+      <c r="G9" s="15" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B10" s="54">
+      <c r="B10" s="11">
         <v>5031</v>
       </c>
-      <c r="C10" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="54" t="s">
+      <c r="C10" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D10" s="11" t="s">
         <v>621</v>
       </c>
-      <c r="E10" s="54" t="s">
+      <c r="E10" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="F10" s="54" t="s">
+      <c r="F10" s="11" t="s">
         <v>168</v>
       </c>
-      <c r="G10" s="54"/>
+      <c r="G10" s="11"/>
     </row>
     <row r="11" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B11" s="54">
+      <c r="B11" s="11">
         <v>5031</v>
       </c>
-      <c r="C11" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="54" t="s">
+      <c r="C11" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D11" s="11" t="s">
         <v>621</v>
       </c>
-      <c r="E11" s="54">
+      <c r="E11" s="11">
         <v>79</v>
       </c>
-      <c r="F11" s="54" t="s">
+      <c r="F11" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G11" s="54"/>
+      <c r="G11" s="11"/>
     </row>
     <row r="12" spans="1:7" ht="280.8" x14ac:dyDescent="0.3">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B12" s="54">
+      <c r="B12" s="11">
         <v>5031</v>
       </c>
-      <c r="C12" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="54" t="s">
+      <c r="C12" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D12" s="11" t="s">
         <v>621</v>
       </c>
-      <c r="E12" s="54" t="s">
+      <c r="E12" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F12" s="54" t="s">
+      <c r="F12" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G12" s="56" t="s">
+      <c r="G12" s="13" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A13" s="55" t="s">
+      <c r="A13" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B13" s="55">
+      <c r="B13" s="12">
         <v>5033</v>
       </c>
-      <c r="C13" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="55" t="s">
+      <c r="C13" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D13" s="12" t="s">
         <v>622</v>
       </c>
-      <c r="E13" s="55">
+      <c r="E13" s="12">
         <v>79</v>
       </c>
-      <c r="F13" s="55" t="s">
+      <c r="F13" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G13" s="55"/>
+      <c r="G13" s="12"/>
     </row>
     <row r="14" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A14" s="55" t="s">
+      <c r="A14" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B14" s="55">
+      <c r="B14" s="12">
         <v>5033</v>
       </c>
-      <c r="C14" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="55" t="s">
+      <c r="C14" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D14" s="12" t="s">
         <v>622</v>
       </c>
-      <c r="E14" s="55" t="s">
+      <c r="E14" s="12" t="s">
         <v>167</v>
       </c>
-      <c r="F14" s="55" t="s">
+      <c r="F14" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="G14" s="55"/>
+      <c r="G14" s="12"/>
     </row>
     <row r="15" spans="1:7" ht="280.8" x14ac:dyDescent="0.3">
-      <c r="A15" s="55" t="s">
+      <c r="A15" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B15" s="55">
+      <c r="B15" s="12">
         <v>5033</v>
       </c>
-      <c r="C15" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="55" t="s">
+      <c r="C15" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D15" s="12" t="s">
         <v>622</v>
       </c>
-      <c r="E15" s="55" t="s">
+      <c r="E15" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F15" s="55" t="s">
+      <c r="F15" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G15" s="57" t="s">
+      <c r="G15" s="14" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B16" s="54">
+      <c r="B16" s="11">
         <v>5050</v>
       </c>
-      <c r="C16" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="54" t="s">
+      <c r="C16" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D16" s="11" t="s">
         <v>623</v>
       </c>
-      <c r="E16" s="54">
+      <c r="E16" s="11">
         <v>79</v>
       </c>
-      <c r="F16" s="54" t="s">
+      <c r="F16" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G16" s="54"/>
+      <c r="G16" s="11"/>
     </row>
     <row r="17" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A17" s="54" t="s">
+      <c r="A17" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B17" s="54">
+      <c r="B17" s="11">
         <v>5050</v>
       </c>
-      <c r="C17" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="54" t="s">
+      <c r="C17" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D17" s="11" t="s">
         <v>623</v>
       </c>
-      <c r="E17" s="54" t="s">
+      <c r="E17" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F17" s="54" t="s">
+      <c r="F17" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G17" s="56" t="s">
+      <c r="G17" s="13" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="12">
         <v>5051</v>
       </c>
-      <c r="C18" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="55" t="s">
+      <c r="C18" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D18" s="12" t="s">
         <v>624</v>
       </c>
-      <c r="E18" s="55">
+      <c r="E18" s="12">
         <v>79</v>
       </c>
-      <c r="F18" s="55" t="s">
+      <c r="F18" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G18" s="55"/>
+      <c r="G18" s="12"/>
     </row>
     <row r="19" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A19" s="55" t="s">
+      <c r="A19" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B19" s="55">
+      <c r="B19" s="12">
         <v>5051</v>
       </c>
-      <c r="C19" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="55" t="s">
+      <c r="C19" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D19" s="12" t="s">
         <v>624</v>
       </c>
-      <c r="E19" s="55" t="s">
+      <c r="E19" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F19" s="55" t="s">
+      <c r="F19" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G19" s="62" t="s">
+      <c r="G19" s="54" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A20" s="54" t="s">
+      <c r="A20" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B20" s="54">
+      <c r="B20" s="11">
         <v>5052</v>
       </c>
-      <c r="C20" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="54" t="s">
+      <c r="C20" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D20" s="11" t="s">
         <v>625</v>
       </c>
-      <c r="E20" s="54">
+      <c r="E20" s="11">
         <v>79</v>
       </c>
-      <c r="F20" s="54" t="s">
+      <c r="F20" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G20" s="54"/>
+      <c r="G20" s="11"/>
     </row>
     <row r="21" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B21" s="11">
         <v>5052</v>
       </c>
-      <c r="C21" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="54" t="s">
+      <c r="C21" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D21" s="11" t="s">
         <v>625</v>
       </c>
-      <c r="E21" s="54" t="s">
+      <c r="E21" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F21" s="54" t="s">
+      <c r="F21" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G21" s="56" t="s">
+      <c r="G21" s="13" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B22" s="55">
+      <c r="B22" s="12">
         <v>5053</v>
       </c>
-      <c r="C22" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="55" t="s">
+      <c r="C22" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D22" s="12" t="s">
         <v>626</v>
       </c>
-      <c r="E22" s="55">
+      <c r="E22" s="12">
         <v>79</v>
       </c>
-      <c r="F22" s="55" t="s">
+      <c r="F22" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G22" s="55"/>
+      <c r="G22" s="12"/>
     </row>
     <row r="23" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A23" s="55" t="s">
+      <c r="A23" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B23" s="55">
+      <c r="B23" s="12">
         <v>5053</v>
       </c>
-      <c r="C23" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="55" t="s">
+      <c r="C23" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D23" s="12" t="s">
         <v>626</v>
       </c>
-      <c r="E23" s="55" t="s">
+      <c r="E23" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F23" s="55" t="s">
+      <c r="F23" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G23" s="62" t="s">
+      <c r="G23" s="54" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A24" s="54" t="s">
+      <c r="A24" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B24" s="54">
+      <c r="B24" s="11">
         <v>5054</v>
       </c>
-      <c r="C24" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="54" t="s">
+      <c r="C24" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D24" s="11" t="s">
         <v>627</v>
       </c>
-      <c r="E24" s="54">
+      <c r="E24" s="11">
         <v>79</v>
       </c>
-      <c r="F24" s="54" t="s">
+      <c r="F24" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G24" s="54"/>
+      <c r="G24" s="11"/>
     </row>
     <row r="25" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A25" s="54" t="s">
+      <c r="A25" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B25" s="54">
+      <c r="B25" s="11">
         <v>5054</v>
       </c>
-      <c r="C25" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="54" t="s">
+      <c r="C25" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D25" s="11" t="s">
         <v>627</v>
       </c>
-      <c r="E25" s="54" t="s">
+      <c r="E25" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F25" s="54" t="s">
+      <c r="F25" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G25" s="56" t="s">
+      <c r="G25" s="13" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A26" s="55" t="s">
+      <c r="A26" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B26" s="55">
+      <c r="B26" s="12">
         <v>5055</v>
       </c>
-      <c r="C26" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="55" t="s">
+      <c r="C26" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D26" s="12" t="s">
         <v>628</v>
       </c>
-      <c r="E26" s="55">
+      <c r="E26" s="12">
         <v>79</v>
       </c>
-      <c r="F26" s="55" t="s">
+      <c r="F26" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G26" s="55"/>
+      <c r="G26" s="12"/>
     </row>
     <row r="27" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A27" s="55" t="s">
+      <c r="A27" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B27" s="55">
+      <c r="B27" s="12">
         <v>5055</v>
       </c>
-      <c r="C27" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="55" t="s">
+      <c r="C27" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D27" s="12" t="s">
         <v>628</v>
       </c>
-      <c r="E27" s="55" t="s">
+      <c r="E27" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F27" s="55" t="s">
+      <c r="F27" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G27" s="57" t="s">
+      <c r="G27" s="14" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A28" s="54" t="s">
+      <c r="A28" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B28" s="54">
+      <c r="B28" s="11">
         <v>5056</v>
       </c>
-      <c r="C28" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="54" t="s">
+      <c r="C28" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D28" s="11" t="s">
         <v>629</v>
       </c>
-      <c r="E28" s="54">
+      <c r="E28" s="11">
         <v>79</v>
       </c>
-      <c r="F28" s="54" t="s">
+      <c r="F28" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G28" s="54"/>
+      <c r="G28" s="11"/>
     </row>
     <row r="29" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A29" s="54" t="s">
+      <c r="A29" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B29" s="54">
+      <c r="B29" s="11">
         <v>5056</v>
       </c>
-      <c r="C29" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="54" t="s">
+      <c r="C29" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="11" t="s">
         <v>629</v>
       </c>
-      <c r="E29" s="54" t="s">
+      <c r="E29" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F29" s="54" t="s">
+      <c r="F29" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G29" s="56" t="s">
+      <c r="G29" s="13" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A30" s="55" t="s">
+      <c r="A30" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B30" s="55">
+      <c r="B30" s="12">
         <v>5057</v>
       </c>
-      <c r="C30" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="55" t="s">
+      <c r="C30" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D30" s="12" t="s">
         <v>630</v>
       </c>
-      <c r="E30" s="55">
+      <c r="E30" s="12">
         <v>79</v>
       </c>
-      <c r="F30" s="55" t="s">
+      <c r="F30" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G30" s="55"/>
+      <c r="G30" s="12"/>
     </row>
     <row r="31" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B31" s="55">
+      <c r="B31" s="12">
         <v>5057</v>
       </c>
-      <c r="C31" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="55" t="s">
+      <c r="C31" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D31" s="12" t="s">
         <v>630</v>
       </c>
-      <c r="E31" s="55" t="s">
+      <c r="E31" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F31" s="55" t="s">
+      <c r="F31" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G31" s="57" t="s">
+      <c r="G31" s="14" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A32" s="54" t="s">
+      <c r="A32" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B32" s="54">
+      <c r="B32" s="11">
         <v>5058</v>
       </c>
-      <c r="C32" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="54" t="s">
+      <c r="C32" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D32" s="11" t="s">
         <v>631</v>
       </c>
-      <c r="E32" s="54">
+      <c r="E32" s="11">
         <v>79</v>
       </c>
-      <c r="F32" s="54" t="s">
+      <c r="F32" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G32" s="54"/>
+      <c r="G32" s="11"/>
     </row>
     <row r="33" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A33" s="54" t="s">
+      <c r="A33" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B33" s="54">
+      <c r="B33" s="11">
         <v>5058</v>
       </c>
-      <c r="C33" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="54" t="s">
+      <c r="C33" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D33" s="11" t="s">
         <v>631</v>
       </c>
-      <c r="E33" s="54" t="s">
+      <c r="E33" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F33" s="54" t="s">
+      <c r="F33" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G33" s="56" t="s">
+      <c r="G33" s="13" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A34" s="55" t="s">
+      <c r="A34" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B34" s="55">
+      <c r="B34" s="12">
         <v>5061</v>
       </c>
-      <c r="C34" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="55" t="s">
+      <c r="C34" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D34" s="12" t="s">
         <v>632</v>
       </c>
-      <c r="E34" s="55">
+      <c r="E34" s="12">
         <v>79</v>
       </c>
-      <c r="F34" s="55" t="s">
+      <c r="F34" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G34" s="55"/>
+      <c r="G34" s="12"/>
     </row>
     <row r="35" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A35" s="55" t="s">
+      <c r="A35" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B35" s="55">
+      <c r="B35" s="12">
         <v>5061</v>
       </c>
-      <c r="C35" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="55" t="s">
+      <c r="C35" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D35" s="12" t="s">
         <v>632</v>
       </c>
-      <c r="E35" s="55" t="s">
+      <c r="E35" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F35" s="55" t="s">
+      <c r="F35" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G35" s="58" t="s">
+      <c r="G35" s="15" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A36" s="54" t="s">
+      <c r="A36" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B36" s="54">
+      <c r="B36" s="11">
         <v>5062</v>
       </c>
-      <c r="C36" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="54" t="s">
+      <c r="C36" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D36" s="11" t="s">
         <v>633</v>
       </c>
-      <c r="E36" s="54">
+      <c r="E36" s="11">
         <v>79</v>
       </c>
-      <c r="F36" s="54" t="s">
+      <c r="F36" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G36" s="54"/>
+      <c r="G36" s="11"/>
     </row>
     <row r="37" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A37" s="54" t="s">
+      <c r="A37" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B37" s="54">
+      <c r="B37" s="11">
         <v>5062</v>
       </c>
-      <c r="C37" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="54" t="s">
+      <c r="C37" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D37" s="11" t="s">
         <v>633</v>
       </c>
-      <c r="E37" s="54" t="s">
+      <c r="E37" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F37" s="54" t="s">
+      <c r="F37" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G37" s="53" t="s">
+      <c r="G37" s="10" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A38" s="55" t="s">
+      <c r="A38" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B38" s="55">
+      <c r="B38" s="12">
         <v>5063</v>
       </c>
-      <c r="C38" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="55" t="s">
+      <c r="C38" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D38" s="12" t="s">
         <v>634</v>
       </c>
-      <c r="E38" s="55">
+      <c r="E38" s="12">
         <v>79</v>
       </c>
-      <c r="F38" s="55" t="s">
+      <c r="F38" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G38" s="55"/>
+      <c r="G38" s="12"/>
     </row>
     <row r="39" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A39" s="55" t="s">
+      <c r="A39" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B39" s="55">
+      <c r="B39" s="12">
         <v>5063</v>
       </c>
-      <c r="C39" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="55" t="s">
+      <c r="C39" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D39" s="12" t="s">
         <v>634</v>
       </c>
-      <c r="E39" s="55" t="s">
+      <c r="E39" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F39" s="55" t="s">
+      <c r="F39" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G39" s="58" t="s">
+      <c r="G39" s="15" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A40" s="54" t="s">
+      <c r="A40" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B40" s="54">
+      <c r="B40" s="11">
         <v>5064</v>
       </c>
-      <c r="C40" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="54" t="s">
+      <c r="C40" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D40" s="11" t="s">
         <v>635</v>
       </c>
-      <c r="E40" s="54">
+      <c r="E40" s="11">
         <v>79</v>
       </c>
-      <c r="F40" s="54" t="s">
+      <c r="F40" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G40" s="54"/>
+      <c r="G40" s="11"/>
     </row>
     <row r="41" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A41" s="54" t="s">
+      <c r="A41" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B41" s="54">
+      <c r="B41" s="11">
         <v>5064</v>
       </c>
-      <c r="C41" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="54" t="s">
+      <c r="C41" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" s="11" t="s">
         <v>635</v>
       </c>
-      <c r="E41" s="54" t="s">
+      <c r="E41" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F41" s="54" t="s">
+      <c r="F41" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G41" s="56" t="s">
+      <c r="G41" s="13" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A42" s="55" t="s">
+      <c r="A42" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B42" s="55">
+      <c r="B42" s="12">
         <v>5065</v>
       </c>
-      <c r="C42" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="55" t="s">
+      <c r="C42" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" s="12" t="s">
         <v>636</v>
       </c>
-      <c r="E42" s="55">
+      <c r="E42" s="12">
         <v>79</v>
       </c>
-      <c r="F42" s="55" t="s">
+      <c r="F42" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G42" s="55"/>
+      <c r="G42" s="12"/>
     </row>
     <row r="43" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A43" s="55" t="s">
+      <c r="A43" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B43" s="55">
+      <c r="B43" s="12">
         <v>5065</v>
       </c>
-      <c r="C43" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="55" t="s">
+      <c r="C43" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" s="12" t="s">
         <v>636</v>
       </c>
-      <c r="E43" s="55" t="s">
+      <c r="E43" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F43" s="55" t="s">
+      <c r="F43" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G43" s="57" t="s">
+      <c r="G43" s="14" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A44" s="54" t="s">
+      <c r="A44" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B44" s="54">
+      <c r="B44" s="11">
         <v>5066</v>
       </c>
-      <c r="C44" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="54" t="s">
+      <c r="C44" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" s="11" t="s">
         <v>637</v>
       </c>
-      <c r="E44" s="54">
+      <c r="E44" s="11">
         <v>79</v>
       </c>
-      <c r="F44" s="54" t="s">
+      <c r="F44" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G44" s="54"/>
+      <c r="G44" s="11"/>
     </row>
     <row r="45" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
-      <c r="A45" s="54" t="s">
+      <c r="A45" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B45" s="54">
+      <c r="B45" s="11">
         <v>5066</v>
       </c>
-      <c r="C45" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="54" t="s">
+      <c r="C45" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="11" t="s">
         <v>637</v>
       </c>
-      <c r="E45" s="54" t="s">
+      <c r="E45" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F45" s="54" t="s">
+      <c r="F45" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G45" s="56" t="s">
+      <c r="G45" s="13" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A46" s="55" t="s">
+      <c r="A46" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B46" s="55">
+      <c r="B46" s="12">
         <v>5067</v>
       </c>
-      <c r="C46" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="55" t="s">
+      <c r="C46" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" s="12" t="s">
         <v>638</v>
       </c>
-      <c r="E46" s="55">
+      <c r="E46" s="12">
         <v>79</v>
       </c>
-      <c r="F46" s="55" t="s">
+      <c r="F46" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G46" s="55"/>
+      <c r="G46" s="12"/>
     </row>
     <row r="47" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
-      <c r="A47" s="55" t="s">
+      <c r="A47" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B47" s="55">
+      <c r="B47" s="12">
         <v>5067</v>
       </c>
-      <c r="C47" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="55" t="s">
+      <c r="C47" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" s="12" t="s">
         <v>638</v>
       </c>
-      <c r="E47" s="55" t="s">
+      <c r="E47" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F47" s="55" t="s">
+      <c r="F47" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G47" s="57" t="s">
+      <c r="G47" s="14" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A48" s="54" t="s">
+      <c r="A48" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B48" s="54">
+      <c r="B48" s="11">
         <v>5310</v>
       </c>
-      <c r="C48" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="54" t="s">
+      <c r="C48" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D48" s="11" t="s">
         <v>639</v>
       </c>
-      <c r="E48" s="54">
+      <c r="E48" s="11">
         <v>79</v>
       </c>
-      <c r="F48" s="54" t="s">
+      <c r="F48" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G48" s="54"/>
+      <c r="G48" s="11"/>
     </row>
     <row r="49" spans="1:7" ht="312" x14ac:dyDescent="0.3">
-      <c r="A49" s="54" t="s">
+      <c r="A49" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B49" s="54">
+      <c r="B49" s="11">
         <v>5310</v>
       </c>
-      <c r="C49" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="54" t="s">
+      <c r="C49" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D49" s="11" t="s">
         <v>639</v>
       </c>
-      <c r="E49" s="54" t="s">
+      <c r="E49" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F49" s="54" t="s">
+      <c r="F49" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G49" s="56" t="s">
+      <c r="G49" s="13" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A50" s="55" t="s">
+      <c r="A50" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B50" s="55">
+      <c r="B50" s="12">
         <v>5311</v>
       </c>
-      <c r="C50" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="55" t="s">
+      <c r="C50" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D50" s="12" t="s">
         <v>640</v>
       </c>
-      <c r="E50" s="55">
+      <c r="E50" s="12">
         <v>79</v>
       </c>
-      <c r="F50" s="55" t="s">
+      <c r="F50" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G50" s="55"/>
+      <c r="G50" s="12"/>
     </row>
     <row r="51" spans="1:7" ht="312" x14ac:dyDescent="0.3">
-      <c r="A51" s="55" t="s">
+      <c r="A51" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B51" s="55">
+      <c r="B51" s="12">
         <v>5311</v>
       </c>
-      <c r="C51" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="55" t="s">
+      <c r="C51" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D51" s="12" t="s">
         <v>640</v>
       </c>
-      <c r="E51" s="55" t="s">
+      <c r="E51" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F51" s="55" t="s">
+      <c r="F51" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G51" s="57" t="s">
+      <c r="G51" s="14" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A52" s="54" t="s">
+      <c r="A52" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B52" s="54">
+      <c r="B52" s="11">
         <v>5312</v>
       </c>
-      <c r="C52" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="54" t="s">
+      <c r="C52" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" s="11" t="s">
         <v>641</v>
       </c>
-      <c r="E52" s="54">
+      <c r="E52" s="11">
         <v>79</v>
       </c>
-      <c r="F52" s="54" t="s">
+      <c r="F52" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G52" s="54"/>
+      <c r="G52" s="11"/>
     </row>
     <row r="53" spans="1:7" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A53" s="54" t="s">
+      <c r="A53" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B53" s="54">
+      <c r="B53" s="11">
         <v>5312</v>
       </c>
-      <c r="C53" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="54" t="s">
+      <c r="C53" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D53" s="11" t="s">
         <v>641</v>
       </c>
-      <c r="E53" s="54" t="s">
+      <c r="E53" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F53" s="54" t="s">
+      <c r="F53" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G53" s="56" t="s">
+      <c r="G53" s="13" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A54" s="55" t="s">
+      <c r="A54" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B54" s="55">
+      <c r="B54" s="12">
         <v>5313</v>
       </c>
-      <c r="C54" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="55" t="s">
+      <c r="C54" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D54" s="12" t="s">
         <v>642</v>
       </c>
-      <c r="E54" s="55" t="s">
+      <c r="E54" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F54" s="55" t="s">
+      <c r="F54" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G54" s="57" t="s">
+      <c r="G54" s="14" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A55" s="55" t="s">
+      <c r="A55" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B55" s="55">
+      <c r="B55" s="12">
         <v>5313</v>
       </c>
-      <c r="C55" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="55" t="s">
+      <c r="C55" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D55" s="12" t="s">
         <v>642</v>
       </c>
-      <c r="E55" s="55" t="s">
+      <c r="E55" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F55" s="55" t="s">
+      <c r="F55" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G55" s="57" t="s">
+      <c r="G55" s="14" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A56" s="54" t="s">
+      <c r="A56" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B56" s="54">
+      <c r="B56" s="11">
         <v>5320</v>
       </c>
-      <c r="C56" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="54" t="s">
+      <c r="C56" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="11" t="s">
         <v>645</v>
       </c>
-      <c r="E56" s="54">
+      <c r="E56" s="11">
         <v>79</v>
       </c>
-      <c r="F56" s="54" t="s">
+      <c r="F56" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G56" s="54"/>
+      <c r="G56" s="11"/>
     </row>
     <row r="57" spans="1:7" ht="156" x14ac:dyDescent="0.3">
-      <c r="A57" s="54" t="s">
+      <c r="A57" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B57" s="54">
+      <c r="B57" s="11">
         <v>5320</v>
       </c>
-      <c r="C57" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="54" t="s">
+      <c r="C57" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D57" s="11" t="s">
         <v>645</v>
       </c>
-      <c r="E57" s="54" t="s">
+      <c r="E57" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F57" s="54" t="s">
+      <c r="F57" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G57" s="56" t="s">
+      <c r="G57" s="13" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A58" s="55" t="s">
+      <c r="A58" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B58" s="55">
+      <c r="B58" s="12">
         <v>5321</v>
       </c>
-      <c r="C58" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="55" t="s">
+      <c r="C58" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D58" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="E58" s="55">
+      <c r="E58" s="12">
         <v>79</v>
       </c>
-      <c r="F58" s="55" t="s">
+      <c r="F58" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G58" s="55"/>
+      <c r="G58" s="12"/>
     </row>
     <row r="59" spans="1:7" ht="156" x14ac:dyDescent="0.3">
-      <c r="A59" s="55" t="s">
+      <c r="A59" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B59" s="55">
+      <c r="B59" s="12">
         <v>5321</v>
       </c>
-      <c r="C59" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="55" t="s">
+      <c r="C59" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="E59" s="55" t="s">
+      <c r="E59" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F59" s="55" t="s">
+      <c r="F59" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G59" s="57" t="s">
+      <c r="G59" s="14" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A60" s="54" t="s">
+      <c r="A60" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B60" s="54">
+      <c r="B60" s="11">
         <v>5322</v>
       </c>
-      <c r="C60" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="54" t="s">
+      <c r="C60" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D60" s="11" t="s">
         <v>647</v>
       </c>
-      <c r="E60" s="54">
+      <c r="E60" s="11">
         <v>79</v>
       </c>
-      <c r="F60" s="54" t="s">
+      <c r="F60" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G60" s="54"/>
+      <c r="G60" s="11"/>
     </row>
     <row r="61" spans="1:7" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A61" s="54" t="s">
+      <c r="A61" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B61" s="54">
+      <c r="B61" s="11">
         <v>5322</v>
       </c>
-      <c r="C61" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="54" t="s">
+      <c r="C61" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D61" s="11" t="s">
         <v>647</v>
       </c>
-      <c r="E61" s="54" t="s">
+      <c r="E61" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F61" s="54" t="s">
+      <c r="F61" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G61" s="56" t="s">
+      <c r="G61" s="13" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A62" s="55" t="s">
+      <c r="A62" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B62" s="55">
+      <c r="B62" s="12">
         <v>5323</v>
       </c>
-      <c r="C62" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="55" t="s">
+      <c r="C62" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D62" s="12" t="s">
         <v>648</v>
       </c>
-      <c r="E62" s="55">
+      <c r="E62" s="12">
         <v>79</v>
       </c>
-      <c r="F62" s="55" t="s">
+      <c r="F62" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G62" s="55"/>
+      <c r="G62" s="12"/>
     </row>
     <row r="63" spans="1:7" ht="187.2" x14ac:dyDescent="0.3">
-      <c r="A63" s="55" t="s">
+      <c r="A63" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B63" s="55">
+      <c r="B63" s="12">
         <v>5323</v>
       </c>
-      <c r="C63" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="55" t="s">
+      <c r="C63" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D63" s="12" t="s">
         <v>648</v>
       </c>
-      <c r="E63" s="55" t="s">
+      <c r="E63" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F63" s="55" t="s">
+      <c r="F63" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G63" s="57" t="s">
+      <c r="G63" s="14" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A64" s="54" t="s">
+      <c r="A64" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B64" s="54">
+      <c r="B64" s="11">
         <v>5324</v>
       </c>
-      <c r="C64" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="54" t="s">
+      <c r="C64" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D64" s="11" t="s">
         <v>649</v>
       </c>
-      <c r="E64" s="54">
+      <c r="E64" s="11">
         <v>79</v>
       </c>
-      <c r="F64" s="54" t="s">
+      <c r="F64" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G64" s="54"/>
+      <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A65" s="54" t="s">
+      <c r="A65" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B65" s="54">
+      <c r="B65" s="11">
         <v>5324</v>
       </c>
-      <c r="C65" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="54" t="s">
+      <c r="C65" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D65" s="11" t="s">
         <v>649</v>
       </c>
-      <c r="E65" s="54" t="s">
+      <c r="E65" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F65" s="54" t="s">
+      <c r="F65" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G65" s="56" t="s">
+      <c r="G65" s="13" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A66" s="55" t="s">
+      <c r="A66" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B66" s="55">
+      <c r="B66" s="12">
         <v>5326</v>
       </c>
-      <c r="C66" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="55" t="s">
+      <c r="C66" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D66" s="12" t="s">
         <v>650</v>
       </c>
-      <c r="E66" s="55">
+      <c r="E66" s="12">
         <v>79</v>
       </c>
-      <c r="F66" s="55" t="s">
+      <c r="F66" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G66" s="55"/>
+      <c r="G66" s="12"/>
     </row>
     <row r="67" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
-      <c r="A67" s="55" t="s">
+      <c r="A67" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B67" s="55">
+      <c r="B67" s="12">
         <v>5326</v>
       </c>
-      <c r="C67" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="55" t="s">
+      <c r="C67" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D67" s="12" t="s">
         <v>650</v>
       </c>
-      <c r="E67" s="55" t="s">
+      <c r="E67" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F67" s="55" t="s">
+      <c r="F67" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G67" s="57" t="s">
+      <c r="G67" s="14" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="405.6" x14ac:dyDescent="0.3">
-      <c r="A68" s="54" t="s">
+      <c r="A68" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B68" s="54">
+      <c r="B68" s="11">
         <v>5327</v>
       </c>
-      <c r="C68" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="54" t="s">
+      <c r="C68" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D68" s="11" t="s">
         <v>651</v>
       </c>
-      <c r="E68" s="54" t="s">
+      <c r="E68" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F68" s="54" t="s">
+      <c r="F68" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G68" s="56" t="s">
+      <c r="G68" s="13" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="405.6" x14ac:dyDescent="0.3">
-      <c r="A69" s="55" t="s">
+      <c r="A69" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B69" s="55">
+      <c r="B69" s="12">
         <v>5328</v>
       </c>
-      <c r="C69" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="55" t="s">
+      <c r="C69" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D69" s="12" t="s">
         <v>652</v>
       </c>
-      <c r="E69" s="55" t="s">
+      <c r="E69" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F69" s="55" t="s">
+      <c r="F69" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G69" s="57" t="s">
+      <c r="G69" s="14" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A70" s="54" t="s">
+      <c r="A70" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B70" s="54">
+      <c r="B70" s="11">
         <v>5350</v>
       </c>
-      <c r="C70" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="54" t="s">
+      <c r="C70" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D70" s="11" t="s">
         <v>653</v>
       </c>
-      <c r="E70" s="54">
+      <c r="E70" s="11">
         <v>79</v>
       </c>
-      <c r="F70" s="54" t="s">
+      <c r="F70" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G70" s="54"/>
+      <c r="G70" s="11"/>
     </row>
     <row r="71" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A71" s="54" t="s">
+      <c r="A71" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B71" s="54">
+      <c r="B71" s="11">
         <v>5350</v>
       </c>
-      <c r="C71" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="54" t="s">
+      <c r="C71" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D71" s="11" t="s">
         <v>653</v>
       </c>
-      <c r="E71" s="54" t="s">
+      <c r="E71" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F71" s="54" t="s">
+      <c r="F71" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G71" s="59" t="s">
+      <c r="G71" s="51" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A72" s="55" t="s">
+      <c r="A72" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B72" s="55">
+      <c r="B72" s="12">
         <v>5351</v>
       </c>
-      <c r="C72" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="55" t="s">
+      <c r="C72" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D72" s="12" t="s">
         <v>654</v>
       </c>
-      <c r="E72" s="55">
+      <c r="E72" s="12">
         <v>79</v>
       </c>
-      <c r="F72" s="55" t="s">
+      <c r="F72" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G72" s="55"/>
+      <c r="G72" s="12"/>
     </row>
     <row r="73" spans="1:7" ht="374.4" x14ac:dyDescent="0.3">
-      <c r="A73" s="55" t="s">
+      <c r="A73" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B73" s="55">
+      <c r="B73" s="12">
         <v>5351</v>
       </c>
-      <c r="C73" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="55" t="s">
+      <c r="C73" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D73" s="12" t="s">
         <v>654</v>
       </c>
-      <c r="E73" s="55" t="s">
+      <c r="E73" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F73" s="55" t="s">
+      <c r="F73" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G73" s="60" t="s">
+      <c r="G73" s="52" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A74" s="54" t="s">
+      <c r="A74" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B74" s="54">
+      <c r="B74" s="11">
         <v>5352</v>
       </c>
-      <c r="C74" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="54" t="s">
+      <c r="C74" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D74" s="11" t="s">
         <v>655</v>
       </c>
-      <c r="E74" s="54">
+      <c r="E74" s="11">
         <v>79</v>
       </c>
-      <c r="F74" s="54" t="s">
+      <c r="F74" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G74" s="54"/>
+      <c r="G74" s="11"/>
     </row>
     <row r="75" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
-      <c r="A75" s="54" t="s">
+      <c r="A75" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B75" s="54">
+      <c r="B75" s="11">
         <v>5352</v>
       </c>
-      <c r="C75" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="54" t="s">
+      <c r="C75" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D75" s="11" t="s">
         <v>655</v>
       </c>
-      <c r="E75" s="54" t="s">
+      <c r="E75" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F75" s="54" t="s">
+      <c r="F75" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G75" s="64" t="s">
+      <c r="G75" s="56" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A76" s="55" t="s">
+      <c r="A76" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B76" s="55">
+      <c r="B76" s="12">
         <v>5361</v>
       </c>
-      <c r="C76" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="55" t="s">
+      <c r="C76" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D76" s="12" t="s">
         <v>656</v>
       </c>
-      <c r="E76" s="55">
+      <c r="E76" s="12">
         <v>79</v>
       </c>
-      <c r="F76" s="55" t="s">
+      <c r="F76" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G76" s="55"/>
+      <c r="G76" s="12"/>
     </row>
     <row r="77" spans="1:7" ht="343.2" x14ac:dyDescent="0.3">
-      <c r="A77" s="55" t="s">
+      <c r="A77" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B77" s="55">
+      <c r="B77" s="12">
         <v>5361</v>
       </c>
-      <c r="C77" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="55" t="s">
+      <c r="C77" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D77" s="12" t="s">
         <v>656</v>
       </c>
-      <c r="E77" s="55" t="s">
+      <c r="E77" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F77" s="55" t="s">
+      <c r="F77" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G77" s="57" t="s">
+      <c r="G77" s="14" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A78" s="54" t="s">
+      <c r="A78" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B78" s="54">
+      <c r="B78" s="11">
         <v>5362</v>
       </c>
-      <c r="C78" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="54" t="s">
+      <c r="C78" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D78" s="11" t="s">
         <v>657</v>
       </c>
-      <c r="E78" s="54">
+      <c r="E78" s="11">
         <v>79</v>
       </c>
-      <c r="F78" s="54" t="s">
+      <c r="F78" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G78" s="54"/>
+      <c r="G78" s="11"/>
     </row>
     <row r="79" spans="1:7" ht="343.2" x14ac:dyDescent="0.3">
-      <c r="A79" s="54" t="s">
+      <c r="A79" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B79" s="54">
+      <c r="B79" s="11">
         <v>5362</v>
       </c>
-      <c r="C79" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="54" t="s">
+      <c r="C79" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D79" s="11" t="s">
         <v>657</v>
       </c>
-      <c r="E79" s="54" t="s">
+      <c r="E79" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F79" s="54" t="s">
+      <c r="F79" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G79" s="56" t="s">
+      <c r="G79" s="13" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A80" s="55" t="s">
+      <c r="A80" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B80" s="55">
+      <c r="B80" s="12">
         <v>5370</v>
       </c>
-      <c r="C80" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="55" t="s">
+      <c r="C80" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D80" s="12" t="s">
         <v>658</v>
       </c>
-      <c r="E80" s="55">
+      <c r="E80" s="12">
         <v>79</v>
       </c>
-      <c r="F80" s="55" t="s">
+      <c r="F80" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G80" s="55"/>
+      <c r="G80" s="12"/>
     </row>
     <row r="81" spans="1:7" ht="388.8" x14ac:dyDescent="0.3">
-      <c r="A81" s="55" t="s">
+      <c r="A81" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B81" s="55">
+      <c r="B81" s="12">
         <v>5370</v>
       </c>
-      <c r="C81" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="55" t="s">
+      <c r="C81" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D81" s="12" t="s">
         <v>658</v>
       </c>
-      <c r="E81" s="55" t="s">
+      <c r="E81" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F81" s="55" t="s">
+      <c r="F81" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G81" s="65" t="s">
+      <c r="G81" s="57" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A82" s="54" t="s">
+      <c r="A82" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B82" s="54">
+      <c r="B82" s="11">
         <v>5372</v>
       </c>
-      <c r="C82" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="54" t="s">
+      <c r="C82" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D82" s="11" t="s">
         <v>659</v>
       </c>
-      <c r="E82" s="54">
+      <c r="E82" s="11">
         <v>79</v>
       </c>
-      <c r="F82" s="54" t="s">
+      <c r="F82" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G82" s="54"/>
+      <c r="G82" s="11"/>
     </row>
     <row r="83" spans="1:7" ht="388.8" x14ac:dyDescent="0.3">
-      <c r="A83" s="54" t="s">
+      <c r="A83" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B83" s="54">
+      <c r="B83" s="11">
         <v>5372</v>
       </c>
-      <c r="C83" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="54" t="s">
+      <c r="C83" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D83" s="11" t="s">
         <v>659</v>
       </c>
-      <c r="E83" s="54" t="s">
+      <c r="E83" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F83" s="54" t="s">
+      <c r="F83" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G83" s="66" t="s">
+      <c r="G83" s="58" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A84" s="55" t="s">
+      <c r="A84" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B84" s="55">
+      <c r="B84" s="12">
         <v>5374</v>
       </c>
-      <c r="C84" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="55" t="s">
+      <c r="C84" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D84" s="12" t="s">
         <v>660</v>
       </c>
-      <c r="E84" s="55">
+      <c r="E84" s="12">
         <v>79</v>
       </c>
-      <c r="F84" s="55" t="s">
+      <c r="F84" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G84" s="55"/>
+      <c r="G84" s="12"/>
     </row>
     <row r="85" spans="1:7" ht="388.8" x14ac:dyDescent="0.3">
-      <c r="A85" s="55" t="s">
+      <c r="A85" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B85" s="55">
+      <c r="B85" s="12">
         <v>5374</v>
       </c>
-      <c r="C85" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="55" t="s">
+      <c r="C85" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D85" s="12" t="s">
         <v>660</v>
       </c>
-      <c r="E85" s="55" t="s">
+      <c r="E85" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F85" s="55" t="s">
+      <c r="F85" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G85" s="65" t="s">
+      <c r="G85" s="57" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A86" s="54" t="s">
+      <c r="A86" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B86" s="54">
+      <c r="B86" s="11">
         <v>5376</v>
       </c>
-      <c r="C86" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="54" t="s">
+      <c r="C86" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D86" s="11" t="s">
         <v>661</v>
       </c>
-      <c r="E86" s="54">
+      <c r="E86" s="11">
         <v>79</v>
       </c>
-      <c r="F86" s="54" t="s">
+      <c r="F86" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G86" s="54"/>
+      <c r="G86" s="11"/>
     </row>
     <row r="87" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
-      <c r="A87" s="54" t="s">
+      <c r="A87" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B87" s="54">
+      <c r="B87" s="11">
         <v>5376</v>
       </c>
-      <c r="C87" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="54" t="s">
+      <c r="C87" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D87" s="11" t="s">
         <v>661</v>
       </c>
-      <c r="E87" s="54" t="s">
+      <c r="E87" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F87" s="54" t="s">
+      <c r="F87" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G87" s="56" t="s">
+      <c r="G87" s="13" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A88" s="55" t="s">
+      <c r="A88" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B88" s="55">
+      <c r="B88" s="12">
         <v>5377</v>
       </c>
-      <c r="C88" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="55" t="s">
+      <c r="C88" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D88" s="12" t="s">
         <v>662</v>
       </c>
-      <c r="E88" s="55">
+      <c r="E88" s="12">
         <v>79</v>
       </c>
-      <c r="F88" s="55" t="s">
+      <c r="F88" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G88" s="55"/>
+      <c r="G88" s="12"/>
     </row>
     <row r="89" spans="1:7" ht="405.6" x14ac:dyDescent="0.3">
-      <c r="A89" s="55" t="s">
+      <c r="A89" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B89" s="55">
+      <c r="B89" s="12">
         <v>5377</v>
       </c>
-      <c r="C89" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="55" t="s">
+      <c r="C89" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D89" s="12" t="s">
         <v>662</v>
       </c>
-      <c r="E89" s="55" t="s">
+      <c r="E89" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F89" s="55" t="s">
+      <c r="F89" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G89" s="60" t="s">
+      <c r="G89" s="52" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A90" s="54" t="s">
+      <c r="A90" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B90" s="54">
+      <c r="B90" s="11">
         <v>5378</v>
       </c>
-      <c r="C90" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="54" t="s">
+      <c r="C90" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D90" s="11" t="s">
         <v>663</v>
       </c>
-      <c r="E90" s="54">
+      <c r="E90" s="11">
         <v>79</v>
       </c>
-      <c r="F90" s="54" t="s">
+      <c r="F90" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G90" s="54"/>
+      <c r="G90" s="11"/>
     </row>
     <row r="91" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
-      <c r="A91" s="54" t="s">
+      <c r="A91" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B91" s="54">
+      <c r="B91" s="11">
         <v>5378</v>
       </c>
-      <c r="C91" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="54" t="s">
+      <c r="C91" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D91" s="11" t="s">
         <v>663</v>
       </c>
-      <c r="E91" s="54" t="s">
+      <c r="E91" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F91" s="54" t="s">
+      <c r="F91" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G91" s="63" t="s">
+      <c r="G91" s="55" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A92" s="55" t="s">
+      <c r="A92" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B92" s="55">
+      <c r="B92" s="12">
         <v>5379</v>
       </c>
-      <c r="C92" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="55" t="s">
+      <c r="C92" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D92" s="12" t="s">
         <v>664</v>
       </c>
-      <c r="E92" s="55">
+      <c r="E92" s="12">
         <v>79</v>
       </c>
-      <c r="F92" s="55" t="s">
+      <c r="F92" s="12" t="s">
         <v>185</v>
       </c>
-      <c r="G92" s="55"/>
+      <c r="G92" s="12"/>
     </row>
     <row r="93" spans="1:7" ht="409.6" x14ac:dyDescent="0.3">
-      <c r="A93" s="55" t="s">
+      <c r="A93" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B93" s="55">
+      <c r="B93" s="12">
         <v>5379</v>
       </c>
-      <c r="C93" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="55" t="s">
+      <c r="C93" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D93" s="12" t="s">
         <v>664</v>
       </c>
-      <c r="E93" s="55" t="s">
+      <c r="E93" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F93" s="55" t="s">
+      <c r="F93" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G93" s="57" t="s">
+      <c r="G93" s="14" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A94" s="54" t="s">
+      <c r="A94" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B94" s="54">
+      <c r="B94" s="11">
         <v>5390</v>
       </c>
-      <c r="C94" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="54" t="s">
+      <c r="C94" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D94" s="11" t="s">
         <v>665</v>
       </c>
-      <c r="E94" s="54">
+      <c r="E94" s="11">
         <v>79</v>
       </c>
-      <c r="F94" s="54" t="s">
+      <c r="F94" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="G94" s="54"/>
+      <c r="G94" s="11"/>
     </row>
     <row r="95" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A95" s="54" t="s">
+      <c r="A95" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B95" s="54">
+      <c r="B95" s="11">
         <v>5390</v>
       </c>
-      <c r="C95" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="54" t="s">
+      <c r="C95" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D95" s="11" t="s">
         <v>665</v>
       </c>
-      <c r="E95" s="54" t="s">
+      <c r="E95" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F95" s="54" t="s">
+      <c r="F95" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G95" s="61" t="s">
+      <c r="G95" s="53" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A96" s="55" t="s">
+      <c r="A96" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B96" s="55" t="s">
+      <c r="B96" s="12" t="s">
         <v>666</v>
       </c>
-      <c r="C96" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="55" t="s">
+      <c r="C96" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D96" s="12" t="s">
         <v>667</v>
       </c>
-      <c r="E96" s="55" t="s">
+      <c r="E96" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="F96" s="55" t="s">
+      <c r="F96" s="12" t="s">
         <v>144</v>
       </c>
-      <c r="G96" s="55"/>
+      <c r="G96" s="12"/>
     </row>
     <row r="97" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A97" s="54" t="s">
+      <c r="A97" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B97" s="54">
+      <c r="B97" s="11">
         <v>6372</v>
       </c>
-      <c r="C97" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="54" t="s">
+      <c r="C97" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D97" s="11" t="s">
         <v>668</v>
       </c>
-      <c r="E97" s="54" t="s">
+      <c r="E97" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F97" s="54" t="s">
+      <c r="F97" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G97" s="54" t="s">
+      <c r="G97" s="11" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A98" s="55" t="s">
+      <c r="A98" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B98" s="55">
+      <c r="B98" s="12">
         <v>6373</v>
       </c>
-      <c r="C98" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="55" t="s">
+      <c r="C98" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D98" s="12" t="s">
         <v>670</v>
       </c>
-      <c r="E98" s="55" t="s">
+      <c r="E98" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F98" s="55" t="s">
+      <c r="F98" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G98" s="55" t="s">
+      <c r="G98" s="12" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A99" s="54" t="s">
+      <c r="A99" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B99" s="54">
+      <c r="B99" s="11">
         <v>6377</v>
       </c>
-      <c r="C99" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="54" t="s">
+      <c r="C99" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D99" s="11" t="s">
         <v>671</v>
       </c>
-      <c r="E99" s="54" t="s">
+      <c r="E99" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F99" s="54" t="s">
+      <c r="F99" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G99" s="54" t="s">
+      <c r="G99" s="11" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A100" s="55" t="s">
+      <c r="A100" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B100" s="55">
+      <c r="B100" s="12">
         <v>6378</v>
       </c>
-      <c r="C100" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="55" t="s">
+      <c r="C100" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D100" s="12" t="s">
         <v>672</v>
       </c>
-      <c r="E100" s="55" t="s">
+      <c r="E100" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F100" s="55" t="s">
+      <c r="F100" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G100" s="55" t="s">
+      <c r="G100" s="12" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A101" s="54" t="s">
+      <c r="A101" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B101" s="54">
+      <c r="B101" s="11">
         <v>6891</v>
       </c>
-      <c r="C101" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="54" t="s">
+      <c r="C101" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D101" s="11" t="s">
         <v>673</v>
       </c>
-      <c r="E101" s="54" t="s">
+      <c r="E101" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F101" s="54" t="s">
+      <c r="F101" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G101" s="54" t="s">
+      <c r="G101" s="11" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A102" s="55" t="s">
+      <c r="A102" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B102" s="55">
+      <c r="B102" s="12">
         <v>6892</v>
       </c>
-      <c r="C102" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="55" t="s">
+      <c r="C102" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D102" s="12" t="s">
         <v>674</v>
       </c>
-      <c r="E102" s="55" t="s">
+      <c r="E102" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F102" s="55" t="s">
+      <c r="F102" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G102" s="55" t="s">
+      <c r="G102" s="12" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A103" s="54" t="s">
+      <c r="A103" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B103" s="54">
+      <c r="B103" s="11">
         <v>6893</v>
       </c>
-      <c r="C103" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="54" t="s">
+      <c r="C103" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D103" s="11" t="s">
         <v>675</v>
       </c>
-      <c r="E103" s="54" t="s">
+      <c r="E103" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F103" s="54" t="s">
+      <c r="F103" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G103" s="54" t="s">
+      <c r="G103" s="11" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A104" s="55" t="s">
+      <c r="A104" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B104" s="55">
+      <c r="B104" s="12">
         <v>6894</v>
       </c>
-      <c r="C104" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="55" t="s">
+      <c r="C104" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D104" s="12" t="s">
         <v>676</v>
       </c>
-      <c r="E104" s="55" t="s">
+      <c r="E104" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F104" s="55" t="s">
+      <c r="F104" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G104" s="55" t="s">
+      <c r="G104" s="12" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A105" s="56" t="s">
+      <c r="A105" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B105" s="53" t="s">
+      <c r="B105" s="10" t="s">
         <v>677</v>
       </c>
-      <c r="C105" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="56" t="s">
+      <c r="C105" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D105" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="E105" s="56" t="s">
+      <c r="E105" s="13" t="s">
         <v>643</v>
       </c>
-      <c r="F105" s="53" t="s">
+      <c r="F105" s="10" t="s">
         <v>644</v>
       </c>
-      <c r="G105" s="53" t="s">
+      <c r="G105" s="10" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A106" s="56" t="s">
+      <c r="A106" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B106" s="53" t="s">
+      <c r="B106" s="10" t="s">
         <v>677</v>
       </c>
-      <c r="C106" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="56" t="s">
+      <c r="C106" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D106" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="E106" s="56" t="s">
+      <c r="E106" s="13" t="s">
         <v>680</v>
       </c>
-      <c r="F106" s="53" t="s">
+      <c r="F106" s="10" t="s">
         <v>681</v>
       </c>
-      <c r="G106" s="53" t="s">
+      <c r="G106" s="10" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A107" s="56" t="s">
+      <c r="A107" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B107" s="53" t="s">
+      <c r="B107" s="10" t="s">
         <v>677</v>
       </c>
-      <c r="C107" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="56" t="s">
+      <c r="C107" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D107" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="E107" s="56" t="s">
+      <c r="E107" s="13" t="s">
         <v>682</v>
       </c>
-      <c r="F107" s="53" t="s">
+      <c r="F107" s="10" t="s">
         <v>683</v>
       </c>
-      <c r="G107" s="53" t="s">
+      <c r="G107" s="10" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A108" s="56" t="s">
+      <c r="A108" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B108" s="53" t="s">
+      <c r="B108" s="10" t="s">
         <v>677</v>
       </c>
-      <c r="C108" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="56" t="s">
+      <c r="C108" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D108" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="E108" s="56" t="s">
+      <c r="E108" s="13" t="s">
         <v>684</v>
       </c>
-      <c r="F108" s="56" t="s">
+      <c r="F108" s="13" t="s">
         <v>685</v>
       </c>
-      <c r="G108" s="53" t="s">
+      <c r="G108" s="10" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A109" s="56" t="s">
+      <c r="A109" s="13" t="s">
         <v>217</v>
       </c>
-      <c r="B109" s="53" t="s">
+      <c r="B109" s="10" t="s">
         <v>677</v>
       </c>
-      <c r="C109" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="56" t="s">
+      <c r="C109" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D109" s="13" t="s">
         <v>678</v>
       </c>
-      <c r="E109" s="56" t="s">
+      <c r="E109" s="13" t="s">
         <v>148</v>
       </c>
-      <c r="F109" s="54" t="s">
+      <c r="F109" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G109" s="53" t="s">
+      <c r="G109" s="10" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A110" s="57" t="s">
+      <c r="A110" s="14" t="s">
         <v>217</v>
       </c>
-      <c r="B110" s="58" t="s">
+      <c r="B110" s="15" t="s">
         <v>686</v>
       </c>
-      <c r="C110" s="55" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="57" t="s">
+      <c r="C110" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D110" s="14" t="s">
         <v>687</v>
       </c>
-      <c r="E110" s="57" t="s">
+      <c r="E110" s="14" t="s">
         <v>682</v>
       </c>
-      <c r="F110" s="58" t="s">
+      <c r="F110" s="15" t="s">
         <v>688</v>
       </c>
-      <c r="G110" s="58" t="s">
+      <c r="G110" s="15" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A111" s="54" t="s">
+      <c r="A111" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B111" s="54">
+      <c r="B111" s="11">
         <v>4771</v>
       </c>
-      <c r="C111" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="54" t="s">
+      <c r="C111" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D111" s="11" t="s">
         <v>690</v>
       </c>
-      <c r="E111" s="54" t="s">
+      <c r="E111" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F111" s="54" t="s">
+      <c r="F111" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G111" s="54" t="s">
+      <c r="G111" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A112" s="54" t="s">
+      <c r="A112" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B112" s="54">
+      <c r="B112" s="11">
         <v>4771</v>
       </c>
-      <c r="C112" s="54" t="s">
+      <c r="C112" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D112" s="54" t="s">
+      <c r="D112" s="11" t="s">
         <v>690</v>
       </c>
-      <c r="E112" s="54" t="s">
+      <c r="E112" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F112" s="54" t="s">
+      <c r="F112" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G112" s="54" t="s">
+      <c r="G112" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A113" s="54" t="s">
+      <c r="A113" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B113" s="54">
+      <c r="B113" s="11">
         <v>4771</v>
       </c>
-      <c r="C113" s="54" t="s">
+      <c r="C113" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D113" s="54" t="s">
+      <c r="D113" s="11" t="s">
         <v>690</v>
       </c>
-      <c r="E113" s="54" t="s">
+      <c r="E113" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F113" s="54" t="s">
+      <c r="F113" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G113" s="54" t="s">
+      <c r="G113" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A114" s="54" t="s">
+      <c r="A114" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B114" s="54">
+      <c r="B114" s="11">
         <v>4771</v>
       </c>
-      <c r="C114" s="54" t="s">
+      <c r="C114" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D114" s="54" t="s">
+      <c r="D114" s="11" t="s">
         <v>690</v>
       </c>
-      <c r="E114" s="54" t="s">
+      <c r="E114" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F114" s="54" t="s">
+      <c r="F114" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G114" s="54" t="s">
+      <c r="G114" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A115" s="55" t="s">
+      <c r="A115" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B115" s="55">
+      <c r="B115" s="12">
         <v>4774</v>
       </c>
-      <c r="C115" s="55" t="s">
+      <c r="C115" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D115" s="55" t="s">
+      <c r="D115" s="12" t="s">
         <v>694</v>
       </c>
-      <c r="E115" s="55" t="s">
+      <c r="E115" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F115" s="55" t="s">
+      <c r="F115" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G115" s="55" t="s">
+      <c r="G115" s="12" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A116" s="55" t="s">
+      <c r="A116" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B116" s="55">
+      <c r="B116" s="12">
         <v>4774</v>
       </c>
-      <c r="C116" s="55" t="s">
+      <c r="C116" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D116" s="55" t="s">
+      <c r="D116" s="12" t="s">
         <v>694</v>
       </c>
-      <c r="E116" s="55" t="s">
+      <c r="E116" s="12" t="s">
         <v>692</v>
       </c>
-      <c r="F116" s="55" t="s">
+      <c r="F116" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="G116" s="55" t="s">
+      <c r="G116" s="12" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A117" s="55" t="s">
+      <c r="A117" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B117" s="55">
+      <c r="B117" s="12">
         <v>4774</v>
       </c>
-      <c r="C117" s="55" t="s">
+      <c r="C117" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D117" s="55" t="s">
+      <c r="D117" s="12" t="s">
         <v>694</v>
       </c>
-      <c r="E117" s="55" t="s">
+      <c r="E117" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="F117" s="55" t="s">
+      <c r="F117" s="12" t="s">
         <v>394</v>
       </c>
-      <c r="G117" s="55" t="s">
+      <c r="G117" s="12" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A118" s="55" t="s">
+      <c r="A118" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B118" s="55">
+      <c r="B118" s="12">
         <v>4774</v>
       </c>
-      <c r="C118" s="55" t="s">
+      <c r="C118" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D118" s="55" t="s">
+      <c r="D118" s="12" t="s">
         <v>694</v>
       </c>
-      <c r="E118" s="55" t="s">
+      <c r="E118" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="F118" s="55" t="s">
+      <c r="F118" s="12" t="s">
         <v>276</v>
       </c>
-      <c r="G118" s="55" t="s">
+      <c r="G118" s="12" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A119" s="54" t="s">
+      <c r="A119" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B119" s="54">
+      <c r="B119" s="11">
         <v>4775</v>
       </c>
-      <c r="C119" s="54" t="s">
+      <c r="C119" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D119" s="54" t="s">
+      <c r="D119" s="11" t="s">
         <v>695</v>
       </c>
-      <c r="E119" s="54" t="s">
+      <c r="E119" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F119" s="54" t="s">
+      <c r="F119" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G119" s="54" t="s">
+      <c r="G119" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A120" s="54" t="s">
+      <c r="A120" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B120" s="54">
+      <c r="B120" s="11">
         <v>4775</v>
       </c>
-      <c r="C120" s="54" t="s">
+      <c r="C120" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D120" s="54" t="s">
+      <c r="D120" s="11" t="s">
         <v>695</v>
       </c>
-      <c r="E120" s="54" t="s">
+      <c r="E120" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F120" s="54" t="s">
+      <c r="F120" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G120" s="54" t="s">
+      <c r="G120" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A121" s="54" t="s">
+      <c r="A121" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B121" s="54">
+      <c r="B121" s="11">
         <v>4775</v>
       </c>
-      <c r="C121" s="54" t="s">
+      <c r="C121" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D121" s="54" t="s">
+      <c r="D121" s="11" t="s">
         <v>695</v>
       </c>
-      <c r="E121" s="54" t="s">
+      <c r="E121" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F121" s="54" t="s">
+      <c r="F121" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G121" s="54" t="s">
+      <c r="G121" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A122" s="54" t="s">
+      <c r="A122" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B122" s="54">
+      <c r="B122" s="11">
         <v>4775</v>
       </c>
-      <c r="C122" s="54" t="s">
+      <c r="C122" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D122" s="54" t="s">
+      <c r="D122" s="11" t="s">
         <v>695</v>
       </c>
-      <c r="E122" s="54" t="s">
+      <c r="E122" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F122" s="54" t="s">
+      <c r="F122" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G122" s="54" t="s">
+      <c r="G122" s="11" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A123" s="55" t="s">
+      <c r="A123" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B123" s="55">
+      <c r="B123" s="12">
         <v>9703</v>
       </c>
-      <c r="C123" s="55" t="s">
+      <c r="C123" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D123" s="55" t="s">
+      <c r="D123" s="12" t="s">
         <v>696</v>
       </c>
-      <c r="E123" s="55" t="s">
+      <c r="E123" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F123" s="55" t="s">
+      <c r="F123" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G123" s="55" t="s">
+      <c r="G123" s="12" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A124" s="54" t="s">
+      <c r="A124" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B124" s="54">
+      <c r="B124" s="11">
         <v>9704</v>
       </c>
-      <c r="C124" s="54" t="s">
+      <c r="C124" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D124" s="54" t="s">
+      <c r="D124" s="11" t="s">
         <v>698</v>
       </c>
-      <c r="E124" s="54" t="s">
+      <c r="E124" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="F124" s="54" t="s">
+      <c r="F124" s="11" t="s">
         <v>149</v>
       </c>
-      <c r="G124" s="54" t="s">
+      <c r="G124" s="11" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A125" s="55" t="s">
+      <c r="A125" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B125" s="55">
+      <c r="B125" s="12">
         <v>9705</v>
       </c>
-      <c r="C125" s="55" t="s">
+      <c r="C125" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D125" s="55" t="s">
+      <c r="D125" s="12" t="s">
         <v>699</v>
       </c>
-      <c r="E125" s="55" t="s">
+      <c r="E125" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="F125" s="55" t="s">
+      <c r="F125" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="G125" s="55" t="s">
+      <c r="G125" s="12" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A126" s="54" t="s">
+      <c r="A126" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B126" s="54">
+      <c r="B126" s="11">
         <v>9706</v>
       </c>
-      <c r="C126" s="54" t="s">
+      <c r="C126" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D126" s="54" t="s">
+      <c r="D126" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="E126" s="54" t="s">
+      <c r="E126" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F126" s="54" t="s">
+      <c r="F126" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G126" s="54" t="s">
+      <c r="G126" s="11" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A127" s="54" t="s">
+      <c r="A127" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B127" s="54">
+      <c r="B127" s="11">
         <v>9706</v>
       </c>
-      <c r="C127" s="54" t="s">
+      <c r="C127" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D127" s="54" t="s">
+      <c r="D127" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="E127" s="54" t="s">
+      <c r="E127" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F127" s="54" t="s">
+      <c r="F127" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G127" s="54" t="s">
+      <c r="G127" s="11" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="128" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A128" s="54" t="s">
+      <c r="A128" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B128" s="54">
+      <c r="B128" s="11">
         <v>9706</v>
       </c>
-      <c r="C128" s="54" t="s">
+      <c r="C128" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D128" s="54" t="s">
+      <c r="D128" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="E128" s="54" t="s">
+      <c r="E128" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F128" s="54" t="s">
+      <c r="F128" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G128" s="54" t="s">
+      <c r="G128" s="11" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="129" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A129" s="54" t="s">
+      <c r="A129" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B129" s="54">
+      <c r="B129" s="11">
         <v>9706</v>
       </c>
-      <c r="C129" s="54" t="s">
+      <c r="C129" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D129" s="54" t="s">
+      <c r="D129" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="E129" s="54" t="s">
+      <c r="E129" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F129" s="54" t="s">
+      <c r="F129" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G129" s="54" t="s">
+      <c r="G129" s="11" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A130" s="55" t="s">
+      <c r="A130" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B130" s="55" t="s">
+      <c r="B130" s="12" t="s">
         <v>701</v>
       </c>
-      <c r="C130" s="55" t="s">
+      <c r="C130" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D130" s="55" t="s">
+      <c r="D130" s="12" t="s">
         <v>702</v>
       </c>
-      <c r="E130" s="55" t="s">
+      <c r="E130" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F130" s="55" t="s">
+      <c r="F130" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G130" s="55" t="s">
+      <c r="G130" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A131" s="55" t="s">
+      <c r="A131" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B131" s="55" t="s">
+      <c r="B131" s="12" t="s">
         <v>701</v>
       </c>
-      <c r="C131" s="55" t="s">
+      <c r="C131" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D131" s="55" t="s">
+      <c r="D131" s="12" t="s">
         <v>702</v>
       </c>
-      <c r="E131" s="55" t="s">
+      <c r="E131" s="12" t="s">
         <v>692</v>
       </c>
-      <c r="F131" s="55" t="s">
+      <c r="F131" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="G131" s="55" t="s">
+      <c r="G131" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A132" s="55" t="s">
+      <c r="A132" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B132" s="55" t="s">
+      <c r="B132" s="12" t="s">
         <v>701</v>
       </c>
-      <c r="C132" s="55" t="s">
+      <c r="C132" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D132" s="55" t="s">
+      <c r="D132" s="12" t="s">
         <v>702</v>
       </c>
-      <c r="E132" s="55" t="s">
+      <c r="E132" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="F132" s="55" t="s">
+      <c r="F132" s="12" t="s">
         <v>394</v>
       </c>
-      <c r="G132" s="55" t="s">
+      <c r="G132" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A133" s="55" t="s">
+      <c r="A133" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B133" s="55" t="s">
+      <c r="B133" s="12" t="s">
         <v>701</v>
       </c>
-      <c r="C133" s="55" t="s">
+      <c r="C133" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D133" s="55" t="s">
+      <c r="D133" s="12" t="s">
         <v>702</v>
       </c>
-      <c r="E133" s="55" t="s">
+      <c r="E133" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="F133" s="55" t="s">
+      <c r="F133" s="12" t="s">
         <v>276</v>
       </c>
-      <c r="G133" s="55" t="s">
+      <c r="G133" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A134" s="54" t="s">
+      <c r="A134" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B134" s="54" t="s">
+      <c r="B134" s="11" t="s">
         <v>703</v>
       </c>
-      <c r="C134" s="54" t="s">
+      <c r="C134" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D134" s="54" t="s">
+      <c r="D134" s="11" t="s">
         <v>704</v>
       </c>
-      <c r="E134" s="54" t="s">
+      <c r="E134" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F134" s="54" t="s">
+      <c r="F134" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G134" s="54" t="s">
+      <c r="G134" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A135" s="54" t="s">
+      <c r="A135" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B135" s="54" t="s">
+      <c r="B135" s="11" t="s">
         <v>703</v>
       </c>
-      <c r="C135" s="54" t="s">
+      <c r="C135" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D135" s="54" t="s">
+      <c r="D135" s="11" t="s">
         <v>704</v>
       </c>
-      <c r="E135" s="54" t="s">
+      <c r="E135" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F135" s="54" t="s">
+      <c r="F135" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G135" s="54" t="s">
+      <c r="G135" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A136" s="54" t="s">
+      <c r="A136" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B136" s="54" t="s">
+      <c r="B136" s="11" t="s">
         <v>703</v>
       </c>
-      <c r="C136" s="54" t="s">
+      <c r="C136" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D136" s="54" t="s">
+      <c r="D136" s="11" t="s">
         <v>704</v>
       </c>
-      <c r="E136" s="54" t="s">
+      <c r="E136" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F136" s="54" t="s">
+      <c r="F136" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G136" s="54" t="s">
+      <c r="G136" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A137" s="54" t="s">
+      <c r="A137" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B137" s="54" t="s">
+      <c r="B137" s="11" t="s">
         <v>703</v>
       </c>
-      <c r="C137" s="54" t="s">
+      <c r="C137" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D137" s="54" t="s">
+      <c r="D137" s="11" t="s">
         <v>704</v>
       </c>
-      <c r="E137" s="54" t="s">
+      <c r="E137" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F137" s="54" t="s">
+      <c r="F137" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G137" s="54" t="s">
+      <c r="G137" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A138" s="55" t="s">
+      <c r="A138" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B138" s="55" t="s">
+      <c r="B138" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C138" s="55" t="s">
+      <c r="C138" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D138" s="55" t="s">
+      <c r="D138" s="12" t="s">
         <v>706</v>
       </c>
-      <c r="E138" s="55" t="s">
+      <c r="E138" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F138" s="55" t="s">
+      <c r="F138" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G138" s="55" t="s">
+      <c r="G138" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A139" s="55" t="s">
+      <c r="A139" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B139" s="55" t="s">
+      <c r="B139" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C139" s="55" t="s">
+      <c r="C139" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D139" s="55" t="s">
+      <c r="D139" s="12" t="s">
         <v>706</v>
       </c>
-      <c r="E139" s="55" t="s">
+      <c r="E139" s="12" t="s">
         <v>692</v>
       </c>
-      <c r="F139" s="55" t="s">
+      <c r="F139" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="G139" s="55" t="s">
+      <c r="G139" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A140" s="55" t="s">
+      <c r="A140" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B140" s="55" t="s">
+      <c r="B140" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C140" s="55" t="s">
+      <c r="C140" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D140" s="55" t="s">
+      <c r="D140" s="12" t="s">
         <v>706</v>
       </c>
-      <c r="E140" s="55" t="s">
+      <c r="E140" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="F140" s="55" t="s">
+      <c r="F140" s="12" t="s">
         <v>394</v>
       </c>
-      <c r="G140" s="55" t="s">
+      <c r="G140" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A141" s="55" t="s">
+      <c r="A141" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B141" s="55" t="s">
+      <c r="B141" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C141" s="55" t="s">
+      <c r="C141" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D141" s="55" t="s">
+      <c r="D141" s="12" t="s">
         <v>706</v>
       </c>
-      <c r="E141" s="55" t="s">
+      <c r="E141" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="F141" s="55" t="s">
+      <c r="F141" s="12" t="s">
         <v>276</v>
       </c>
-      <c r="G141" s="55" t="s">
+      <c r="G141" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A142" s="54" t="s">
+      <c r="A142" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B142" s="54" t="s">
+      <c r="B142" s="11" t="s">
         <v>707</v>
       </c>
-      <c r="C142" s="54" t="s">
+      <c r="C142" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D142" s="54" t="s">
+      <c r="D142" s="11" t="s">
         <v>708</v>
       </c>
-      <c r="E142" s="54" t="s">
+      <c r="E142" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F142" s="54" t="s">
+      <c r="F142" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G142" s="54" t="s">
+      <c r="G142" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A143" s="54" t="s">
+      <c r="A143" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B143" s="54" t="s">
+      <c r="B143" s="11" t="s">
         <v>707</v>
       </c>
-      <c r="C143" s="54" t="s">
+      <c r="C143" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D143" s="54" t="s">
+      <c r="D143" s="11" t="s">
         <v>708</v>
       </c>
-      <c r="E143" s="54" t="s">
+      <c r="E143" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F143" s="54" t="s">
+      <c r="F143" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G143" s="54" t="s">
+      <c r="G143" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A144" s="54" t="s">
+      <c r="A144" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B144" s="54" t="s">
+      <c r="B144" s="11" t="s">
         <v>707</v>
       </c>
-      <c r="C144" s="54" t="s">
+      <c r="C144" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D144" s="54" t="s">
+      <c r="D144" s="11" t="s">
         <v>708</v>
       </c>
-      <c r="E144" s="54" t="s">
+      <c r="E144" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F144" s="54" t="s">
+      <c r="F144" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G144" s="54" t="s">
+      <c r="G144" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A145" s="54" t="s">
+      <c r="A145" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B145" s="54" t="s">
+      <c r="B145" s="11" t="s">
         <v>707</v>
       </c>
-      <c r="C145" s="54" t="s">
+      <c r="C145" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D145" s="54" t="s">
+      <c r="D145" s="11" t="s">
         <v>708</v>
       </c>
-      <c r="E145" s="54" t="s">
+      <c r="E145" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F145" s="54" t="s">
+      <c r="F145" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G145" s="54" t="s">
+      <c r="G145" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="146" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A146" s="55" t="s">
+      <c r="A146" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B146" s="55" t="s">
+      <c r="B146" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C146" s="55" t="s">
+      <c r="C146" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D146" s="55" t="s">
+      <c r="D146" s="12" t="s">
         <v>710</v>
       </c>
-      <c r="E146" s="55" t="s">
+      <c r="E146" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F146" s="55" t="s">
+      <c r="F146" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G146" s="55" t="s">
+      <c r="G146" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A147" s="55" t="s">
+      <c r="A147" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B147" s="55" t="s">
+      <c r="B147" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C147" s="55" t="s">
+      <c r="C147" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D147" s="55" t="s">
+      <c r="D147" s="12" t="s">
         <v>710</v>
       </c>
-      <c r="E147" s="55" t="s">
+      <c r="E147" s="12" t="s">
         <v>692</v>
       </c>
-      <c r="F147" s="55" t="s">
+      <c r="F147" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="G147" s="55" t="s">
+      <c r="G147" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A148" s="55" t="s">
+      <c r="A148" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B148" s="55" t="s">
+      <c r="B148" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C148" s="55" t="s">
+      <c r="C148" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D148" s="55" t="s">
+      <c r="D148" s="12" t="s">
         <v>710</v>
       </c>
-      <c r="E148" s="55" t="s">
+      <c r="E148" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="F148" s="55" t="s">
+      <c r="F148" s="12" t="s">
         <v>394</v>
       </c>
-      <c r="G148" s="55" t="s">
+      <c r="G148" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A149" s="55" t="s">
+      <c r="A149" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B149" s="55" t="s">
+      <c r="B149" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C149" s="55" t="s">
+      <c r="C149" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D149" s="55" t="s">
+      <c r="D149" s="12" t="s">
         <v>710</v>
       </c>
-      <c r="E149" s="55" t="s">
+      <c r="E149" s="12" t="s">
         <v>429</v>
       </c>
-      <c r="F149" s="55" t="s">
+      <c r="F149" s="12" t="s">
         <v>448</v>
       </c>
-      <c r="G149" s="55" t="s">
+      <c r="G149" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A150" s="55" t="s">
+      <c r="A150" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B150" s="55" t="s">
+      <c r="B150" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C150" s="55" t="s">
+      <c r="C150" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D150" s="55" t="s">
+      <c r="D150" s="12" t="s">
         <v>710</v>
       </c>
-      <c r="E150" s="55" t="s">
+      <c r="E150" s="12" t="s">
         <v>711</v>
       </c>
-      <c r="F150" s="55" t="s">
+      <c r="F150" s="12" t="s">
         <v>712</v>
       </c>
-      <c r="G150" s="55" t="s">
+      <c r="G150" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A151" s="55" t="s">
+      <c r="A151" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B151" s="55" t="s">
+      <c r="B151" s="12" t="s">
         <v>709</v>
       </c>
-      <c r="C151" s="55" t="s">
+      <c r="C151" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D151" s="55" t="s">
+      <c r="D151" s="12" t="s">
         <v>710</v>
       </c>
-      <c r="E151" s="55" t="s">
+      <c r="E151" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="F151" s="55" t="s">
+      <c r="F151" s="12" t="s">
         <v>276</v>
       </c>
-      <c r="G151" s="55" t="s">
+      <c r="G151" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A152" s="54" t="s">
+      <c r="A152" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B152" s="54" t="s">
+      <c r="B152" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="C152" s="54" t="s">
+      <c r="C152" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D152" s="54" t="s">
+      <c r="D152" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="E152" s="54" t="s">
+      <c r="E152" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F152" s="54" t="s">
+      <c r="F152" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G152" s="54" t="s">
+      <c r="G152" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A153" s="54" t="s">
+      <c r="A153" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B153" s="54" t="s">
+      <c r="B153" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="C153" s="54" t="s">
+      <c r="C153" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D153" s="54" t="s">
+      <c r="D153" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="E153" s="54" t="s">
+      <c r="E153" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F153" s="54" t="s">
+      <c r="F153" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G153" s="54" t="s">
+      <c r="G153" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A154" s="54" t="s">
+      <c r="A154" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B154" s="54" t="s">
+      <c r="B154" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="C154" s="54" t="s">
+      <c r="C154" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D154" s="54" t="s">
+      <c r="D154" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="E154" s="54" t="s">
+      <c r="E154" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F154" s="54" t="s">
+      <c r="F154" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G154" s="54" t="s">
+      <c r="G154" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A155" s="54" t="s">
+      <c r="A155" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B155" s="54" t="s">
+      <c r="B155" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="C155" s="54" t="s">
+      <c r="C155" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D155" s="54" t="s">
+      <c r="D155" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="E155" s="54" t="s">
+      <c r="E155" s="11" t="s">
         <v>429</v>
       </c>
-      <c r="F155" s="54" t="s">
+      <c r="F155" s="11" t="s">
         <v>448</v>
       </c>
-      <c r="G155" s="54" t="s">
+      <c r="G155" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A156" s="54" t="s">
+      <c r="A156" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B156" s="54" t="s">
+      <c r="B156" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="C156" s="54" t="s">
+      <c r="C156" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D156" s="54" t="s">
+      <c r="D156" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="E156" s="54" t="s">
+      <c r="E156" s="11" t="s">
         <v>711</v>
       </c>
-      <c r="F156" s="54" t="s">
+      <c r="F156" s="11" t="s">
         <v>712</v>
       </c>
-      <c r="G156" s="54" t="s">
+      <c r="G156" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A157" s="54" t="s">
+      <c r="A157" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B157" s="54" t="s">
+      <c r="B157" s="11" t="s">
         <v>713</v>
       </c>
-      <c r="C157" s="54" t="s">
+      <c r="C157" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D157" s="54" t="s">
+      <c r="D157" s="11" t="s">
         <v>714</v>
       </c>
-      <c r="E157" s="54" t="s">
+      <c r="E157" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F157" s="54" t="s">
+      <c r="F157" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G157" s="54" t="s">
+      <c r="G157" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A158" s="55" t="s">
+      <c r="A158" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B158" s="55" t="s">
+      <c r="B158" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="C158" s="55" t="s">
+      <c r="C158" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D158" s="55" t="s">
+      <c r="D158" s="12" t="s">
         <v>716</v>
       </c>
-      <c r="E158" s="55" t="s">
+      <c r="E158" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F158" s="55" t="s">
+      <c r="F158" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G158" s="55" t="s">
+      <c r="G158" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="159" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A159" s="55" t="s">
+      <c r="A159" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B159" s="55" t="s">
+      <c r="B159" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="C159" s="55" t="s">
+      <c r="C159" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D159" s="55" t="s">
+      <c r="D159" s="12" t="s">
         <v>716</v>
       </c>
-      <c r="E159" s="55" t="s">
+      <c r="E159" s="12" t="s">
         <v>692</v>
       </c>
-      <c r="F159" s="55" t="s">
+      <c r="F159" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="G159" s="55" t="s">
+      <c r="G159" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A160" s="55" t="s">
+      <c r="A160" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B160" s="55" t="s">
+      <c r="B160" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="C160" s="55" t="s">
+      <c r="C160" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D160" s="55" t="s">
+      <c r="D160" s="12" t="s">
         <v>716</v>
       </c>
-      <c r="E160" s="55" t="s">
+      <c r="E160" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="F160" s="55" t="s">
+      <c r="F160" s="12" t="s">
         <v>394</v>
       </c>
-      <c r="G160" s="55" t="s">
+      <c r="G160" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A161" s="55" t="s">
+      <c r="A161" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B161" s="55" t="s">
+      <c r="B161" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="C161" s="55" t="s">
+      <c r="C161" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D161" s="55" t="s">
+      <c r="D161" s="12" t="s">
         <v>716</v>
       </c>
-      <c r="E161" s="55" t="s">
+      <c r="E161" s="12" t="s">
         <v>429</v>
       </c>
-      <c r="F161" s="55" t="s">
+      <c r="F161" s="12" t="s">
         <v>448</v>
       </c>
-      <c r="G161" s="55" t="s">
+      <c r="G161" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="162" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A162" s="55" t="s">
+      <c r="A162" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B162" s="55" t="s">
+      <c r="B162" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="C162" s="55" t="s">
+      <c r="C162" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D162" s="55" t="s">
+      <c r="D162" s="12" t="s">
         <v>716</v>
       </c>
-      <c r="E162" s="55" t="s">
+      <c r="E162" s="12" t="s">
         <v>711</v>
       </c>
-      <c r="F162" s="55" t="s">
+      <c r="F162" s="12" t="s">
         <v>712</v>
       </c>
-      <c r="G162" s="55" t="s">
+      <c r="G162" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="163" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A163" s="55" t="s">
+      <c r="A163" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B163" s="55" t="s">
+      <c r="B163" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="C163" s="55" t="s">
+      <c r="C163" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D163" s="55" t="s">
+      <c r="D163" s="12" t="s">
         <v>716</v>
       </c>
-      <c r="E163" s="55" t="s">
+      <c r="E163" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="F163" s="55" t="s">
+      <c r="F163" s="12" t="s">
         <v>276</v>
       </c>
-      <c r="G163" s="55" t="s">
+      <c r="G163" s="12" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="164" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A164" s="54" t="s">
+      <c r="A164" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B164" s="54" t="s">
+      <c r="B164" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="C164" s="54" t="s">
+      <c r="C164" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D164" s="54" t="s">
+      <c r="D164" s="11" t="s">
         <v>718</v>
       </c>
-      <c r="E164" s="54" t="s">
+      <c r="E164" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F164" s="54" t="s">
+      <c r="F164" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G164" s="54" t="s">
+      <c r="G164" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A165" s="54" t="s">
+      <c r="A165" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B165" s="54" t="s">
+      <c r="B165" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="C165" s="54" t="s">
+      <c r="C165" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D165" s="54" t="s">
+      <c r="D165" s="11" t="s">
         <v>718</v>
       </c>
-      <c r="E165" s="54" t="s">
+      <c r="E165" s="11" t="s">
         <v>692</v>
       </c>
-      <c r="F165" s="54" t="s">
+      <c r="F165" s="11" t="s">
         <v>693</v>
       </c>
-      <c r="G165" s="54" t="s">
+      <c r="G165" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A166" s="54" t="s">
+      <c r="A166" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B166" s="54" t="s">
+      <c r="B166" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="C166" s="54" t="s">
+      <c r="C166" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D166" s="54" t="s">
+      <c r="D166" s="11" t="s">
         <v>718</v>
       </c>
-      <c r="E166" s="54" t="s">
+      <c r="E166" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F166" s="54" t="s">
+      <c r="F166" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G166" s="54" t="s">
+      <c r="G166" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A167" s="54" t="s">
+      <c r="A167" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B167" s="54" t="s">
+      <c r="B167" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="C167" s="54" t="s">
+      <c r="C167" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D167" s="54" t="s">
+      <c r="D167" s="11" t="s">
         <v>718</v>
       </c>
-      <c r="E167" s="54" t="s">
+      <c r="E167" s="11" t="s">
         <v>429</v>
       </c>
-      <c r="F167" s="54" t="s">
+      <c r="F167" s="11" t="s">
         <v>448</v>
       </c>
-      <c r="G167" s="54" t="s">
+      <c r="G167" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A168" s="54" t="s">
+      <c r="A168" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B168" s="54" t="s">
+      <c r="B168" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="C168" s="54" t="s">
+      <c r="C168" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D168" s="54" t="s">
+      <c r="D168" s="11" t="s">
         <v>718</v>
       </c>
-      <c r="E168" s="54" t="s">
+      <c r="E168" s="11" t="s">
         <v>711</v>
       </c>
-      <c r="F168" s="54" t="s">
+      <c r="F168" s="11" t="s">
         <v>712</v>
       </c>
-      <c r="G168" s="54" t="s">
+      <c r="G168" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="A169" s="54" t="s">
+      <c r="A169" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B169" s="54" t="s">
+      <c r="B169" s="11" t="s">
         <v>717</v>
       </c>
-      <c r="C169" s="54" t="s">
+      <c r="C169" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D169" s="54" t="s">
+      <c r="D169" s="11" t="s">
         <v>718</v>
       </c>
-      <c r="E169" s="54" t="s">
+      <c r="E169" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="F169" s="54" t="s">
+      <c r="F169" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="G169" s="54" t="s">
+      <c r="G169" s="11" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A170" s="57" t="s">
+      <c r="A170" s="14" t="s">
         <v>719</v>
       </c>
-      <c r="B170" s="58" t="s">
+      <c r="B170" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="C170" s="55" t="s">
+      <c r="C170" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D170" s="57" t="s">
+      <c r="D170" s="14" t="s">
         <v>721</v>
       </c>
-      <c r="E170" s="55" t="s">
+      <c r="E170" s="12" t="s">
         <v>722</v>
       </c>
-      <c r="F170" s="55" t="s">
+      <c r="F170" s="12" t="s">
         <v>723</v>
       </c>
-      <c r="G170" s="58" t="s">
+      <c r="G170" s="15" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A171" s="57" t="s">
+      <c r="A171" s="14" t="s">
         <v>719</v>
       </c>
-      <c r="B171" s="58" t="s">
+      <c r="B171" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="C171" s="55" t="s">
+      <c r="C171" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D171" s="57" t="s">
+      <c r="D171" s="14" t="s">
         <v>721</v>
       </c>
-      <c r="E171" s="55" t="s">
+      <c r="E171" s="12" t="s">
         <v>288</v>
       </c>
-      <c r="F171" s="55" t="s">
+      <c r="F171" s="12" t="s">
         <v>724</v>
       </c>
-      <c r="G171" s="58" t="s">
+      <c r="G171" s="15" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A172" s="57" t="s">
+      <c r="A172" s="14" t="s">
         <v>719</v>
       </c>
-      <c r="B172" s="58" t="s">
+      <c r="B172" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="C172" s="55" t="s">
+      <c r="C172" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D172" s="57" t="s">
+      <c r="D172" s="14" t="s">
         <v>721</v>
       </c>
-      <c r="E172" s="55" t="s">
+      <c r="E172" s="12" t="s">
         <v>725</v>
       </c>
-      <c r="F172" s="55" t="s">
+      <c r="F172" s="12" t="s">
         <v>726</v>
       </c>
-      <c r="G172" s="58" t="s">
+      <c r="G172" s="15" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A173" s="57" t="s">
+      <c r="A173" s="14" t="s">
         <v>719</v>
       </c>
-      <c r="B173" s="58" t="s">
+      <c r="B173" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="C173" s="55" t="s">
+      <c r="C173" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D173" s="57" t="s">
+      <c r="D173" s="14" t="s">
         <v>721</v>
       </c>
-      <c r="E173" s="55" t="s">
+      <c r="E173" s="12" t="s">
         <v>239</v>
       </c>
-      <c r="F173" s="55" t="s">
+      <c r="F173" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="G173" s="58" t="s">
+      <c r="G173" s="15" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A174" s="57" t="s">
+      <c r="A174" s="14" t="s">
         <v>719</v>
       </c>
-      <c r="B174" s="58" t="s">
+      <c r="B174" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="C174" s="55" t="s">
+      <c r="C174" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="D174" s="57" t="s">
+      <c r="D174" s="14" t="s">
         <v>721</v>
       </c>
-      <c r="E174" s="55" t="s">
+      <c r="E174" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="F174" s="55" t="s">
+      <c r="F174" s="12" t="s">
         <v>644</v>
       </c>
-      <c r="G174" s="58" t="s">
+      <c r="G174" s="15" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A175" s="56" t="s">
+      <c r="A175" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="B175" s="53" t="s">
+      <c r="B175" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="C175" s="54" t="s">
+      <c r="C175" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D175" s="56" t="s">
+      <c r="D175" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E175" s="54" t="s">
+      <c r="E175" s="11" t="s">
         <v>722</v>
       </c>
-      <c r="F175" s="54" t="s">
+      <c r="F175" s="11" t="s">
         <v>723</v>
       </c>
-      <c r="G175" s="53" t="s">
+      <c r="G175" s="10" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A176" s="56" t="s">
+      <c r="A176" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="B176" s="53" t="s">
+      <c r="B176" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="C176" s="54" t="s">
+      <c r="C176" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D176" s="56" t="s">
+      <c r="D176" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E176" s="54" t="s">
+      <c r="E176" s="11" t="s">
         <v>288</v>
       </c>
-      <c r="F176" s="54" t="s">
+      <c r="F176" s="11" t="s">
         <v>724</v>
       </c>
-      <c r="G176" s="53" t="s">
+      <c r="G176" s="10" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A177" s="56" t="s">
+      <c r="A177" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="B177" s="53" t="s">
+      <c r="B177" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="C177" s="54" t="s">
+      <c r="C177" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D177" s="56" t="s">
+      <c r="D177" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E177" s="54" t="s">
+      <c r="E177" s="11" t="s">
         <v>725</v>
       </c>
-      <c r="F177" s="54" t="s">
+      <c r="F177" s="11" t="s">
         <v>726</v>
       </c>
-      <c r="G177" s="53" t="s">
+      <c r="G177" s="10" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A178" s="56" t="s">
+      <c r="A178" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="B178" s="53" t="s">
+      <c r="B178" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="C178" s="54" t="s">
+      <c r="C178" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D178" s="56" t="s">
+      <c r="D178" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E178" s="54" t="s">
+      <c r="E178" s="11" t="s">
         <v>239</v>
       </c>
-      <c r="F178" s="54" t="s">
+      <c r="F178" s="11" t="s">
         <v>240</v>
       </c>
-      <c r="G178" s="53" t="s">
+      <c r="G178" s="10" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A179" s="56" t="s">
+      <c r="A179" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="B179" s="53" t="s">
+      <c r="B179" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="C179" s="54" t="s">
+      <c r="C179" s="11" t="s">
         <v>260</v>
       </c>
-      <c r="D179" s="56" t="s">
+      <c r="D179" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E179" s="54" t="s">
+      <c r="E179" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="F179" s="54" t="s">
+      <c r="F179" s="11" t="s">
         <v>644</v>
       </c>
-      <c r="G179" s="53" t="s">
+      <c r="G179" s="10" t="s">
         <v>697</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C16A217-5E57-439F-A3D8-18C448D71426}">
   <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="37.5546875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30" style="30" customWidth="1"/>
     <col min="2" max="2" width="15" style="30" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="30" customWidth="1"/>
     <col min="4" max="4" width="45.44140625" style="30" customWidth="1"/>
     <col min="5" max="5" width="23" style="30" customWidth="1"/>
@@ -24244,55 +24245,55 @@
       </c>
       <c r="E118" s="13" t="s">
         <v>148</v>
       </c>
       <c r="F118" s="11" t="s">
         <v>149</v>
       </c>
       <c r="G118" s="13" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="11"/>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEE1C1EF-ACEC-4F1A-A397-D460ABD4334E}">
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D6" sqref="D6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A27" sqref="A27:XFD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="27.44140625" style="30"/>
     <col min="2" max="2" width="15.109375" style="19" customWidth="1"/>
     <col min="3" max="3" width="21.5546875" style="19" customWidth="1"/>
     <col min="4" max="4" width="53.109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="27.44140625" style="30"/>
     <col min="6" max="6" width="31" style="30" customWidth="1"/>
     <col min="7" max="7" width="49.44140625" style="10" customWidth="1"/>
     <col min="8" max="16384" width="27.44140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D1" s="18" t="s">
@@ -24621,1469 +24622,1615 @@
       <c r="G15" s="11"/>
     </row>
     <row r="16" spans="1:7" ht="78" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B16" s="11">
         <v>5550</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>407</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>148</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>149</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B17" s="12">
         <v>5551</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>409</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>387</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>391</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B18" s="12">
         <v>5551</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>409</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>148</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>149</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="26" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:10" s="26" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A19" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>412</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>413</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>387</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>388</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="26" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:10" s="26" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>412</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>413</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>148</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>149</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="78" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" ht="78" x14ac:dyDescent="0.3">
       <c r="A21" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B21" s="12">
         <v>5555</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>414</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>387</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>391</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B22" s="12">
         <v>5555</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>414</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>148</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>149</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:10" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A23" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B23" s="11">
         <v>5556</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D23" s="20" t="s">
         <v>417</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>387</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>391</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B24" s="11">
         <v>5556</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>417</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>148</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>149</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B25" s="12">
         <v>5557</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>419</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>387</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>391</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B26" s="12">
         <v>5557</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>419</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>148</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>149</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B27" s="11">
         <v>5560</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>421</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>387</v>
       </c>
       <c r="F27" s="11" t="s">
-        <v>391</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+        <v>388</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="59" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A28" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B28" s="12">
-        <v>5570</v>
+        <v>5561</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>422</v>
+        <v>925</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>387</v>
       </c>
       <c r="F28" s="12" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="G28" s="12" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      <c r="A29" s="12" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A29" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B29" s="12">
-[...19 lines deleted...]
-      <c r="A30" s="11" t="s">
+      <c r="B29" s="11">
+        <v>5562</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>926</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>924</v>
+      </c>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+    </row>
+    <row r="30" spans="1:10" s="59" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B30" s="11">
-[...8 lines deleted...]
-      <c r="E30" s="11" t="s">
+      <c r="B30" s="12">
+        <v>5563</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>927</v>
+      </c>
+      <c r="E30" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="F30" s="11" t="s">
-[...6 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="F30" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B31" s="11">
-        <v>5580</v>
+        <v>5564</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D31" s="20" t="s">
-        <v>425</v>
+        <v>928</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="F31" s="11" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      <c r="A32" s="11" t="s">
+        <v>924</v>
+      </c>
+      <c r="H31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+    </row>
+    <row r="32" spans="1:10" s="59" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B32" s="11">
-[...18 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B32" s="12">
+        <v>5565</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>929</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B33" s="11">
-        <v>5580</v>
+        <v>5566</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D33" s="20" t="s">
-        <v>425</v>
+        <v>930</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="F33" s="11" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="G33" s="11" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A34" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B34" s="12">
-        <v>5581</v>
+        <v>5570</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>387</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>391</v>
       </c>
       <c r="G34" s="12" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A35" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B35" s="12">
-        <v>5581</v>
+        <v>5570</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D35" s="23" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="E35" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B36" s="11">
+        <v>5580</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>425</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B37" s="11">
+        <v>5580</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>425</v>
+      </c>
+      <c r="E37" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="F35" s="12" t="s">
+      <c r="F37" s="11" t="s">
         <v>394</v>
       </c>
-      <c r="G35" s="12" t="s">
+      <c r="G37" s="11" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
-[...45 lines deleted...]
-    <row r="38" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B38" s="11">
-        <v>5582</v>
+        <v>5580</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D38" s="20" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="F38" s="11" t="s">
-        <v>391</v>
+        <v>428</v>
       </c>
       <c r="G38" s="11" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B39" s="11">
-        <v>5582</v>
+        <v>5580</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="20" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="F39" s="11" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A40" s="11" t="s">
+    <row r="40" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B40" s="11">
-[...15 lines deleted...]
-        <v>427</v>
+      <c r="B40" s="12">
+        <v>5581</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>432</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A41" s="11" t="s">
+      <c r="A41" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B41" s="11">
-[...14 lines deleted...]
-      <c r="G41" s="11" t="s">
+      <c r="B41" s="12">
+        <v>5581</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>431</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="G41" s="12" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A42" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B42" s="12">
-        <v>5583</v>
+        <v>5581</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="F42" s="12" t="s">
-        <v>388</v>
+        <v>433</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B43" s="12">
-        <v>5583</v>
+        <v>5581</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="F43" s="12" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A44" s="12" t="s">
+    <row r="44" spans="1:7" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B44" s="12">
-[...15 lines deleted...]
-        <v>427</v>
+      <c r="B44" s="11">
+        <v>5582</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>434</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="G44" s="11" t="s">
+        <v>432</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A45" s="12" t="s">
+      <c r="A45" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B45" s="12">
-[...14 lines deleted...]
-      <c r="G45" s="12" t="s">
+      <c r="B45" s="11">
+        <v>5582</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="20" t="s">
+        <v>434</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="G45" s="11" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B46" s="11">
-        <v>5584</v>
+        <v>5582</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="20" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="F46" s="11" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-    <row r="47" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+        <v>435</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B47" s="11">
-        <v>5584</v>
+        <v>5582</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D47" s="20" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>148</v>
+        <v>429</v>
       </c>
       <c r="F47" s="11" t="s">
-        <v>149</v>
+        <v>430</v>
       </c>
       <c r="G47" s="11" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B48" s="12">
-        <v>5586</v>
+        <v>5583</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D48" s="23" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>387</v>
       </c>
       <c r="F48" s="12" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="G48" s="12" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B49" s="12">
-        <v>5586</v>
+        <v>5583</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D49" s="23" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>393</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>394</v>
       </c>
       <c r="G49" s="12" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B50" s="12">
-        <v>5586</v>
+        <v>5583</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D50" s="23" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>396</v>
       </c>
       <c r="F50" s="12" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="G50" s="12" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B51" s="12">
-        <v>5586</v>
+        <v>5583</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D51" s="23" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>429</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>430</v>
       </c>
       <c r="G51" s="12" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B52" s="11">
-        <v>5587</v>
+        <v>5584</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="20" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="F52" s="11" t="s">
-        <v>391</v>
-[...3 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="G52" s="11"/>
     </row>
     <row r="53" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A53" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B53" s="11">
-        <v>5587</v>
+        <v>5584</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D53" s="20" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="E53" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A54" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B54" s="12">
+        <v>5586</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A55" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B55" s="12">
+        <v>5586</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="E55" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="F53" s="11" t="s">
+      <c r="F55" s="12" t="s">
         <v>394</v>
       </c>
-      <c r="G53" s="11" t="s">
+      <c r="G55" s="12" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
-[...45 lines deleted...]
-    <row r="56" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A56" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B56" s="12">
-        <v>5588</v>
+        <v>5586</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D56" s="23" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="E56" s="12" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="F56" s="12" t="s">
-        <v>391</v>
+        <v>428</v>
       </c>
       <c r="G56" s="12" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A57" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B57" s="12">
-        <v>5588</v>
+        <v>5586</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D57" s="23" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="E57" s="12" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="F57" s="12" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="G57" s="12" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
-      <c r="A58" s="12" t="s">
+    <row r="58" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A58" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B58" s="12">
-[...14 lines deleted...]
-      <c r="G58" s="12" t="s">
+      <c r="B58" s="11">
+        <v>5587</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D58" s="20" t="s">
+        <v>442</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>387</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>391</v>
+      </c>
+      <c r="G58" s="11" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A59" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B59" s="11">
+        <v>5587</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="20" t="s">
+        <v>442</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>393</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="G59" s="11" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-    <row r="60" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A60" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B60" s="27">
-        <v>5589</v>
+      <c r="B60" s="11">
+        <v>5587</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="D60" s="28" t="s">
-[...6 lines deleted...]
-        <v>391</v>
+      <c r="D60" s="20" t="s">
+        <v>442</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>428</v>
       </c>
       <c r="G60" s="11" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A61" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B61" s="27">
-        <v>5589</v>
+      <c r="B61" s="11">
+        <v>5587</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="D61" s="28" t="s">
-[...6 lines deleted...]
-        <v>447</v>
+      <c r="D61" s="20" t="s">
+        <v>442</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>430</v>
       </c>
       <c r="G61" s="11" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
-      <c r="A62" s="11" t="s">
+    <row r="62" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A62" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B62" s="27">
-[...14 lines deleted...]
-      <c r="G62" s="11" t="s">
+      <c r="B62" s="12">
+        <v>5588</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>444</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="G62" s="12" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A63" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B63" s="12">
+        <v>5588</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>444</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="G63" s="12" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A64" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B64" s="12">
-        <v>5590</v>
+        <v>5588</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D64" s="23" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E64" s="12" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="F64" s="12" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+      <c r="G64" s="12" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A65" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B65" s="12">
-        <v>5590</v>
+        <v>5588</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="23" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E65" s="12" t="s">
-        <v>4</v>
+        <v>429</v>
       </c>
       <c r="F65" s="12" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
+        <v>430</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B66" s="11">
-        <v>5591</v>
+      <c r="B66" s="27">
+        <v>5589</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="D66" s="20" t="s">
-[...10 lines deleted...]
-    <row r="67" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="D66" s="28" t="s">
+        <v>446</v>
+      </c>
+      <c r="E66" s="27" t="s">
+        <v>387</v>
+      </c>
+      <c r="F66" s="27" t="s">
+        <v>391</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A67" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B67" s="11">
-        <v>5591</v>
+      <c r="B67" s="27">
+        <v>5589</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="D67" s="20" t="s">
-[...6 lines deleted...]
-        <v>149</v>
+      <c r="D67" s="28" t="s">
+        <v>446</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>393</v>
+      </c>
+      <c r="F67" s="27" t="s">
+        <v>447</v>
       </c>
       <c r="G67" s="11" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      <c r="A68" s="12" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A68" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B68" s="21" t="s">
-[...16 lines deleted...]
-    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B68" s="27">
+        <v>5589</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D68" s="28" t="s">
+        <v>446</v>
+      </c>
+      <c r="E68" s="27" t="s">
+        <v>396</v>
+      </c>
+      <c r="F68" s="27" t="s">
+        <v>397</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A69" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B69" s="11">
-        <v>6876</v>
+      <c r="B69" s="27">
+        <v>5589</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>178</v>
       </c>
-      <c r="D69" s="20" t="s">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="D69" s="28" t="s">
+        <v>446</v>
+      </c>
+      <c r="E69" s="27" t="s">
+        <v>429</v>
+      </c>
+      <c r="F69" s="27" t="s">
+        <v>448</v>
       </c>
       <c r="G69" s="11" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A70" s="11" t="s">
+      <c r="A70" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B70" s="27">
-[...14 lines deleted...]
-      <c r="G70" s="11"/>
+      <c r="B70" s="12">
+        <v>5590</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>449</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="F70" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="G70" s="12"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B71" s="12">
+        <v>5590</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>449</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F71" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="G71" s="12"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A72" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B72" s="11">
+        <v>5591</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D72" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>405</v>
+      </c>
+      <c r="G72" s="11"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A73" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B73" s="11">
+        <v>5591</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D73" s="20" t="s">
+        <v>450</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D74" s="22" t="s">
+        <v>453</v>
+      </c>
+      <c r="E74" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="F74" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="G74" s="12"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B75" s="11">
+        <v>6876</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>454</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A76" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B76" s="27">
+        <v>2791</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D76" s="28" t="s">
+        <v>456</v>
+      </c>
+      <c r="E76" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="F76" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="G76" s="11"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A77" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B77" s="12">
         <v>2839</v>
       </c>
-      <c r="C71" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="23" t="s">
+      <c r="C77" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D77" s="23" t="s">
         <v>457</v>
       </c>
-      <c r="E71" s="12" t="s">
+      <c r="E77" s="12" t="s">
         <v>404</v>
       </c>
-      <c r="F71" s="12" t="s">
+      <c r="F77" s="12" t="s">
         <v>405</v>
       </c>
-      <c r="G71" s="12"/>
-[...2 lines deleted...]
-      <c r="A72" s="12" t="s">
+      <c r="G77" s="12"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A78" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="B72" s="12">
+      <c r="B78" s="12">
         <v>2839</v>
       </c>
-      <c r="C72" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="23" t="s">
+      <c r="C78" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D78" s="23" t="s">
         <v>457</v>
       </c>
-      <c r="E72" s="12" t="s">
+      <c r="E78" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F72" s="12" t="s">
+      <c r="F78" s="12" t="s">
         <v>169</v>
       </c>
-      <c r="G72" s="12"/>
-[...2 lines deleted...]
-      <c r="A73" s="29" t="s">
+      <c r="G78" s="12"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A79" s="29" t="s">
         <v>458</v>
       </c>
-      <c r="B73" s="27">
+      <c r="B79" s="27">
         <v>5589</v>
       </c>
-      <c r="C73" s="11" t="s">
+      <c r="C79" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D73" s="28" t="s">
+      <c r="D79" s="28" t="s">
         <v>446</v>
       </c>
-      <c r="E73" s="29" t="s">
+      <c r="E79" s="29" t="s">
         <v>459</v>
       </c>
-      <c r="F73" s="30" t="s">
+      <c r="F79" s="30" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A74" s="29" t="s">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A80" s="29" t="s">
         <v>458</v>
       </c>
-      <c r="B74" s="27">
+      <c r="B80" s="27">
         <v>5589</v>
       </c>
-      <c r="C74" s="11" t="s">
+      <c r="C80" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D74" s="28" t="s">
+      <c r="D80" s="28" t="s">
         <v>446</v>
       </c>
-      <c r="E74" s="29">
+      <c r="E80" s="29">
         <v>14</v>
       </c>
-      <c r="F74" s="29" t="s">
+      <c r="F80" s="29" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A75" s="29" t="s">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A81" s="29" t="s">
         <v>458</v>
       </c>
-      <c r="B75" s="27">
+      <c r="B81" s="27">
         <v>5589</v>
       </c>
-      <c r="C75" s="11" t="s">
+      <c r="C81" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D75" s="28" t="s">
+      <c r="D81" s="28" t="s">
         <v>446</v>
       </c>
-      <c r="E75" s="29">
+      <c r="E81" s="29">
         <v>15</v>
       </c>
-      <c r="F75" s="29" t="s">
+      <c r="F81" s="29" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A76" s="29" t="s">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A82" s="29" t="s">
         <v>458</v>
       </c>
-      <c r="B76" s="27">
+      <c r="B82" s="27">
         <v>5589</v>
       </c>
-      <c r="C76" s="11" t="s">
+      <c r="C82" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D76" s="28" t="s">
+      <c r="D82" s="28" t="s">
         <v>446</v>
       </c>
-      <c r="E76" s="29">
+      <c r="E82" s="29">
         <v>12</v>
       </c>
-      <c r="F76" s="29" t="s">
+      <c r="F82" s="29" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A77" s="29" t="s">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A83" s="29" t="s">
         <v>464</v>
       </c>
-      <c r="B77" s="27">
+      <c r="B83" s="27">
         <v>5524</v>
       </c>
-      <c r="C77" s="11" t="s">
+      <c r="C83" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D77" s="28" t="s">
+      <c r="D83" s="28" t="s">
         <v>390</v>
       </c>
-      <c r="E77" s="27" t="s">
+      <c r="E83" s="27" t="s">
         <v>404</v>
       </c>
-      <c r="F77" s="27" t="s">
+      <c r="F83" s="27" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="D79" s="31" t="s">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="D85" s="31" t="s">
         <v>465</v>
       </c>
-      <c r="E79" s="32"/>
-[...4 lines deleted...]
-      <c r="D80" s="50" t="s">
+      <c r="E85" s="32"/>
+      <c r="F85" s="32"/>
+      <c r="G85" s="32"/>
+    </row>
+    <row r="86" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="D86" s="50" t="s">
         <v>466</v>
       </c>
-      <c r="E80" s="32"/>
-      <c r="F80" s="33" t="s">
+      <c r="E86" s="32"/>
+      <c r="F86" s="33" t="s">
         <v>467</v>
       </c>
-      <c r="G80" s="32" t="s">
+      <c r="G86" s="32" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="81" spans="4:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="D81" s="50" t="s">
+    <row r="87" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="D87" s="50" t="s">
         <v>469</v>
       </c>
-      <c r="E81" s="32"/>
-      <c r="F81" s="33" t="s">
+      <c r="E87" s="32"/>
+      <c r="F87" s="33" t="s">
         <v>470</v>
       </c>
-      <c r="G81" s="32" t="s">
+      <c r="G87" s="32" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="82" spans="4:7" ht="31.2" x14ac:dyDescent="0.3">
-      <c r="D82" s="50" t="s">
+    <row r="88" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="D88" s="50" t="s">
         <v>471</v>
       </c>
-      <c r="E82" s="32"/>
-      <c r="F82" s="33" t="s">
+      <c r="E88" s="32"/>
+      <c r="F88" s="33" t="s">
         <v>470</v>
       </c>
-      <c r="G82" s="32" t="s">
+      <c r="G88" s="32" t="s">
         <v>468</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="D80" r:id="rId1" xr:uid="{42C6FB67-4B56-4BC5-9101-32305F9FAB7C}"/>
-[...1 lines deleted...]
-    <hyperlink ref="D82" r:id="rId3" xr:uid="{1DA1EB1D-80A2-4D0D-B9DB-39786BB4E032}"/>
+    <hyperlink ref="D86" r:id="rId1" xr:uid="{42C6FB67-4B56-4BC5-9101-32305F9FAB7C}"/>
+    <hyperlink ref="D87" r:id="rId2" xr:uid="{801A2FE5-05EB-4CC0-BCF0-E904F4D204D6}"/>
+    <hyperlink ref="D88" r:id="rId3" xr:uid="{1DA1EB1D-80A2-4D0D-B9DB-39786BB4E032}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD8153E9-9334-4264-9330-89940808AB52}">
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="24" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="26.44140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="13.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.44140625" style="10" customWidth="1"/>
     <col min="4" max="4" width="38.5546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="20" style="10" customWidth="1"/>
     <col min="6" max="6" width="30.5546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="37.109375" style="10" customWidth="1"/>
     <col min="8" max="16384" width="24" style="10"/>
@@ -26816,62 +26963,50 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038105690A85EC2448C2EBA19D354F1EC" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0debf8c88a7222c4cda97a5f16744518">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4156c6c0-55d3-46bd-947b-c0981f42ad3d" xmlns:ns3="61b6f52b-ee08-46d7-8326-758c64b35613" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27f671c66add11b1bb6724ca78d3a9e8" ns2:_="" ns3:_="">
     <xsd:import namespace="4156c6c0-55d3-46bd-947b-c0981f42ad3d"/>
     <xsd:import namespace="61b6f52b-ee08-46d7-8326-758c64b35613"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Related_x0020_ARS_x0020_Record" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -27058,92 +27193,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Related_x0020_ARS_x0020_Record xmlns="4156c6c0-55d3-46bd-947b-c0981f42ad3d">1787</Related_x0020_ARS_x0020_Record>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4156c6c0-55d3-46bd-947b-c0981f42ad3d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="61b6f52b-ee08-46d7-8326-758c64b35613" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{146D529F-A33A-401E-9129-2E14EDFD7989}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05A80B89-557E-4C83-B518-B0507F9AB8EC}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E78B6AD9-8280-4000-A1B9-4073CEE0CC89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4156c6c0-55d3-46bd-947b-c0981f42ad3d"/>
     <ds:schemaRef ds:uri="61b6f52b-ee08-46d7-8326-758c64b35613"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05A80B89-557E-4C83-B518-B0507F9AB8EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4156c6c0-55d3-46bd-947b-c0981f42ad3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="61b6f52b-ee08-46d7-8326-758c64b35613"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Key and Abbreviations</vt:lpstr>
       <vt:lpstr>Agriculture</vt:lpstr>
       <vt:lpstr>Architecture &amp; Construction</vt:lpstr>
       <vt:lpstr>Business Mgmt &amp; Admin</vt:lpstr>
       <vt:lpstr>Arts, AV Tech &amp; Communications</vt:lpstr>
       <vt:lpstr>Engineering and Technology</vt:lpstr>