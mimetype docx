--- v0 (2026-07-25)
+++ v1 (2026-09-21)
@@ -2,55 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3552EEC2" w14:textId="237440B5" w:rsidR="0072107D" w:rsidRDefault="0072107D" w:rsidP="00B1503E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>RESULTS</w:t>
       </w:r>
       <w:r w:rsidR="00110FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1718,456 +1719,796 @@
     <w:p w14:paraId="73EC5575" w14:textId="77777777" w:rsidR="009D6989" w:rsidRPr="009D6989" w:rsidRDefault="009D6989">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C975F71" w14:textId="4EA5C430" w:rsidR="009D6989" w:rsidRPr="009D6989" w:rsidRDefault="00913E59">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E70E38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56348BA5" wp14:editId="1831D33C">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="16510" b="4445"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56348BA5" wp14:editId="2A84467A">
+            <wp:extent cx="5946140" cy="3381375"/>
+            <wp:effectExtent l="0" t="0" r="16510" b="9525"/>
             <wp:docPr id="2" name="Chart 1" descr="Chart with the past 10 years of data."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6635484B" w14:textId="77777777" w:rsidR="0072107D" w:rsidRPr="009D6989" w:rsidRDefault="0072107D">
+    <w:p w14:paraId="6635484B" w14:textId="77777777" w:rsidR="0072107D" w:rsidRDefault="0072107D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="252341B6" w14:textId="75660A58" w:rsidR="0072107D" w:rsidRPr="009D6989" w:rsidRDefault="0072107D">
+    <w:p w14:paraId="47C5B516" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDD8827" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C4A824" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5B4640" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCE350D" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DB3C25" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D67000C" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D7AB94" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D8AF64" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5CC8B9" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F445FD" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466C4BB3" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2950B0E3" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBF9624" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4933E2" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2AA00E" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C37922F" w14:textId="06581968" w:rsidR="004A4A44" w:rsidRPr="005042EA" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>* AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63409">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Advanced Placement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63409">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are registered trademarks of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he College Board, which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005042EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not involved in the production of, and does not endorse, this publication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEFCDA5" w14:textId="77777777" w:rsidR="004A4A44" w:rsidRDefault="004A4A44" w:rsidP="004A4A44">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D6989">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data used to compile this report were provided by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54608">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
-[...232 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College Board in September </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This report does not reflect any changes the College Board may have made after September </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B84CB8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0856BCEA" w14:textId="77777777" w:rsidR="00D02302" w:rsidRDefault="00D02302">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C942ED4" w14:textId="614B0DC1" w:rsidR="00D02302" w:rsidRDefault="00D02302">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252341B6" w14:textId="2A077EB2" w:rsidR="0072107D" w:rsidRPr="009D6989" w:rsidRDefault="0072107D">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>percentage</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>examinations</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>scores</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>higher</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>South</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Carolina</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3609" w:rsidRPr="0068167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="00B84CB8" w:rsidRPr="00B84CB8">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00007F8E" w:rsidRPr="0068167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>39</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B84CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B84CB8" w:rsidRPr="00B84CB8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD522B" w:rsidRPr="0068167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>059</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B84CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CB8" w:rsidRPr="00B84CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CB8" w:rsidRPr="00B84CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>059</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
       <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
@@ -2600,139 +2941,121 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>increased</w:t>
       </w:r>
       <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidR="00110FBA" w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B84CB8" w:rsidRPr="0068167F">
+      <w:r w:rsidR="008C64EB" w:rsidRPr="008C64EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>34,884</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00FD522B" w:rsidRPr="0068167F">
+        <w:t>31,125</w:t>
+      </w:r>
+      <w:r w:rsidR="008C64EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B84CB8">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD522B" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD522B" w:rsidRPr="0068167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00B84CB8" w:rsidRPr="00B84CB8">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>39</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B84CB8">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD522B" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEA" w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="008C64EB" w:rsidRPr="00362268">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00B84CB8">
+        <w:t>31,699</w:t>
+      </w:r>
+      <w:r w:rsidR="008C64EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB3FEA" w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00FD522B" w:rsidRPr="0068167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
@@ -2742,435 +3065,234 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549C9C23" w14:textId="77777777" w:rsidR="001B476B" w:rsidRDefault="001B476B">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0388BC0D" w14:textId="77777777" w:rsidR="00F87701" w:rsidRDefault="00F87701">
+    <w:p w14:paraId="0388BC0D" w14:textId="115E5540" w:rsidR="00F87701" w:rsidRDefault="00D02302">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...200 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13A4B2CA" wp14:editId="6B15E573">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF93BE8" wp14:editId="6ACD4ED1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>872490</wp:posOffset>
+              <wp:posOffset>170815</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5745480" cy="2834640"/>
             <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="845246000" name="Chart 1">
+            <wp:docPr id="845246000" name="Chart 1" descr="Chart showing the number of exams with 3 to 5 scores among Advanced Placement Examinations from 2023-2025. The totals are around 50,000 in 2023, around 35,000 in 2024, and around 30,000 in 2025.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1BE1614B" w14:textId="77777777" w:rsidR="00F87701" w:rsidRDefault="00F87701">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63311914" w14:textId="77777777" w:rsidR="00F87701" w:rsidRDefault="00F87701">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171ECD53" w14:textId="20980EC3" w:rsidR="007209D4" w:rsidRPr="009D6989" w:rsidRDefault="007209D4" w:rsidP="007209D4">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, SC public school students took exams in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AP exam areas (students could take more than one test). The six most-taken AP exams were, in order, Human Geography, United States History, English Language and Composition, Psychology, English Literature and Composition, and World History: Modern. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABB089D" w14:textId="048E58AD" w:rsidR="00F87701" w:rsidRDefault="00F87701" w:rsidP="007209D4">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="063A1B94" w14:textId="41CD441E" w:rsidR="007209D4" w:rsidRPr="009D6989" w:rsidRDefault="007209D4" w:rsidP="007209D4">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following table provides information in alphabetical order on the AP exams that were taken by South Carolina public school students in </w:t>
       </w:r>
       <w:r w:rsidRPr="0068167F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0069011A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, the numbers of 3 to 5 scores, and the percentages of 3 to 5 scores. The SC Department of Education does not display performance data (--) for subgroups with fewer than five scores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E40AA18" w14:textId="3A897E0F" w:rsidR="007209D4" w:rsidRDefault="007209D4">
-      <w:pPr>
-[...88 lines deleted...]
-    <w:p w14:paraId="58D2F46F" w14:textId="77777777" w:rsidR="004A707E" w:rsidRDefault="004A707E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CFDBEA3" w14:textId="77777777" w:rsidR="004A707E" w:rsidRDefault="004A707E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C44B102" w14:textId="77777777" w:rsidR="004A707E" w:rsidRDefault="004A707E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3225,258 +3347,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFB565B" w14:textId="77777777" w:rsidR="00F87701" w:rsidRDefault="00F87701">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="113B2FD8" w14:textId="77777777" w:rsidR="00052EA9" w:rsidRDefault="00052EA9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...206 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="74F022B0" w14:textId="77777777" w:rsidR="00215DAA" w:rsidRDefault="009D6989" w:rsidP="00215DAA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6FB771" w14:textId="77777777" w:rsidR="00FA6B14" w:rsidRDefault="00FA6B14" w:rsidP="00215DAA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
@@ -3548,78 +3462,78 @@
               </w:rPr>
               <w:br/>
               <w:t>South Carolina Public Schools, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A707E" w:rsidRPr="004A707E" w14:paraId="39D04535" w14:textId="77777777" w:rsidTr="004A707E">
         <w:trPr>
           <w:trHeight w:val="611"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7465" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43EB6D63" w14:textId="77777777" w:rsidR="004A707E" w:rsidRPr="004A707E" w:rsidRDefault="004A707E" w:rsidP="004A707E">
+          <w:p w14:paraId="43EB6D63" w14:textId="37221DCA" w:rsidR="004A707E" w:rsidRPr="004A707E" w:rsidRDefault="004A4A44" w:rsidP="004A707E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A707E">
+            <w:r w:rsidRPr="00CA037D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(--) No performance data are provided by the SC Department of Education</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004A707E">
+              <w:t>No data is provided by the SC Department of Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA037D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>for subgroups smaller than five in the scores category.</w:t>
+              <w:t>for counts of groups less than 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A707E" w:rsidRPr="004A707E" w14:paraId="0F7E1836" w14:textId="77777777" w:rsidTr="004A707E">
         <w:trPr>
           <w:trHeight w:val="939"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05FBDEB8" w14:textId="77777777" w:rsidR="004A707E" w:rsidRPr="004A707E" w:rsidRDefault="004A707E" w:rsidP="004A707E">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6586,65 +6500,58 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A707E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Japanese Language and Culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="DCE6F1" w:fill="DCE6F1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28C41C1A" w14:textId="77777777" w:rsidR="004A707E" w:rsidRPr="004A707E" w:rsidRDefault="004A707E" w:rsidP="004A707E">
+          <w:p w14:paraId="28C41C1A" w14:textId="5381E740" w:rsidR="004A707E" w:rsidRPr="004A707E" w:rsidRDefault="004A707E" w:rsidP="004A707E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A707E">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="DCE6F1" w:fill="DCE6F1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0676D988" w14:textId="77777777" w:rsidR="004A707E" w:rsidRPr="004A707E" w:rsidRDefault="004A707E" w:rsidP="004A707E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A707E">
@@ -8785,110 +8692,112 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>@ed.sc.gov.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0021119A" w:rsidRPr="00FA6B14" w:rsidSect="00255F4A">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footnotePr>
         <w:numFmt w:val="upperLetter"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="990" w:right="1440" w:bottom="810" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F92E6E6" w14:textId="77777777" w:rsidR="006E2E50" w:rsidRDefault="006E2E50">
+    <w:p w14:paraId="58CADC0E" w14:textId="77777777" w:rsidR="000D716B" w:rsidRDefault="000D716B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BA49E5A" w14:textId="77777777" w:rsidR="006E2E50" w:rsidRDefault="006E2E50">
+    <w:p w14:paraId="4A36B97F" w14:textId="77777777" w:rsidR="000D716B" w:rsidRDefault="000D716B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="078591AD" w14:textId="77777777" w:rsidR="00600163" w:rsidRDefault="00600163">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -9114,58 +9023,58 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="473EB9D5" w14:textId="77777777" w:rsidR="00A24F89" w:rsidRPr="005C77A7" w:rsidRDefault="00A24F89" w:rsidP="005C77A7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16FC395D" w14:textId="77777777" w:rsidR="006E2E50" w:rsidRDefault="006E2E50">
+    <w:p w14:paraId="6B35D2D7" w14:textId="77777777" w:rsidR="000D716B" w:rsidRDefault="000D716B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3449EF07" w14:textId="77777777" w:rsidR="006E2E50" w:rsidRDefault="006E2E50">
+    <w:p w14:paraId="4769EAB9" w14:textId="77777777" w:rsidR="000D716B" w:rsidRDefault="000D716B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27052BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE26BA66"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -9324,95 +9233,98 @@
     <w:rsid w:val="00044179"/>
     <w:rsid w:val="00050974"/>
     <w:rsid w:val="00050D7F"/>
     <w:rsid w:val="00051BD4"/>
     <w:rsid w:val="00052D54"/>
     <w:rsid w:val="00052EA9"/>
     <w:rsid w:val="000632AF"/>
     <w:rsid w:val="00064752"/>
     <w:rsid w:val="00065AA0"/>
     <w:rsid w:val="0006674C"/>
     <w:rsid w:val="00072107"/>
     <w:rsid w:val="00073139"/>
     <w:rsid w:val="0008262B"/>
     <w:rsid w:val="00085277"/>
     <w:rsid w:val="000972F2"/>
     <w:rsid w:val="00097D05"/>
     <w:rsid w:val="000A19A5"/>
     <w:rsid w:val="000A1D96"/>
     <w:rsid w:val="000B1791"/>
     <w:rsid w:val="000B1E96"/>
     <w:rsid w:val="000B222B"/>
     <w:rsid w:val="000C04A2"/>
     <w:rsid w:val="000C1230"/>
     <w:rsid w:val="000D0F38"/>
     <w:rsid w:val="000D4362"/>
+    <w:rsid w:val="000D716B"/>
     <w:rsid w:val="000E0BC4"/>
     <w:rsid w:val="000F6044"/>
     <w:rsid w:val="00100FA1"/>
     <w:rsid w:val="00101A99"/>
     <w:rsid w:val="00105E01"/>
+    <w:rsid w:val="0011007D"/>
     <w:rsid w:val="00110FBA"/>
     <w:rsid w:val="00114DAF"/>
     <w:rsid w:val="00134AAD"/>
     <w:rsid w:val="00137452"/>
     <w:rsid w:val="00171266"/>
     <w:rsid w:val="00172039"/>
     <w:rsid w:val="00172BE6"/>
     <w:rsid w:val="0017335F"/>
     <w:rsid w:val="001802F6"/>
     <w:rsid w:val="001813FC"/>
     <w:rsid w:val="0018328F"/>
     <w:rsid w:val="001A4D30"/>
     <w:rsid w:val="001B1DCD"/>
     <w:rsid w:val="001B476B"/>
     <w:rsid w:val="001B4F26"/>
     <w:rsid w:val="001B5B5B"/>
     <w:rsid w:val="001B6CA0"/>
     <w:rsid w:val="001C1B86"/>
     <w:rsid w:val="001D3CFE"/>
     <w:rsid w:val="001D40C1"/>
     <w:rsid w:val="001D4BF6"/>
     <w:rsid w:val="001D4FF6"/>
     <w:rsid w:val="001E3609"/>
     <w:rsid w:val="001E3B48"/>
     <w:rsid w:val="001E746A"/>
     <w:rsid w:val="00203652"/>
     <w:rsid w:val="00206D18"/>
     <w:rsid w:val="0021119A"/>
     <w:rsid w:val="00214B12"/>
     <w:rsid w:val="00215DAA"/>
     <w:rsid w:val="00220131"/>
     <w:rsid w:val="0022357B"/>
     <w:rsid w:val="00224D71"/>
     <w:rsid w:val="00231F93"/>
     <w:rsid w:val="002333D6"/>
     <w:rsid w:val="002347AA"/>
     <w:rsid w:val="00235C11"/>
     <w:rsid w:val="00236CD3"/>
     <w:rsid w:val="00236F25"/>
     <w:rsid w:val="002527F0"/>
+    <w:rsid w:val="00255B2E"/>
     <w:rsid w:val="00255DA4"/>
     <w:rsid w:val="00255F4A"/>
     <w:rsid w:val="002623B9"/>
     <w:rsid w:val="00276BD8"/>
     <w:rsid w:val="00283C1C"/>
     <w:rsid w:val="00295D09"/>
     <w:rsid w:val="002A210C"/>
     <w:rsid w:val="002B0C9F"/>
     <w:rsid w:val="002B4FBE"/>
     <w:rsid w:val="002C397B"/>
     <w:rsid w:val="002C7C6C"/>
     <w:rsid w:val="002D1807"/>
     <w:rsid w:val="002D35ED"/>
     <w:rsid w:val="002F1D30"/>
     <w:rsid w:val="00303646"/>
     <w:rsid w:val="00315277"/>
     <w:rsid w:val="00320029"/>
     <w:rsid w:val="00326B65"/>
     <w:rsid w:val="00330100"/>
     <w:rsid w:val="00331453"/>
     <w:rsid w:val="00336769"/>
     <w:rsid w:val="00346755"/>
     <w:rsid w:val="00347D13"/>
     <w:rsid w:val="00355AE1"/>
     <w:rsid w:val="003640DB"/>
@@ -9423,50 +9335,51 @@
     <w:rsid w:val="003C740B"/>
     <w:rsid w:val="003D2A02"/>
     <w:rsid w:val="003D5F72"/>
     <w:rsid w:val="003D6817"/>
     <w:rsid w:val="003E3185"/>
     <w:rsid w:val="00401FB9"/>
     <w:rsid w:val="004111E7"/>
     <w:rsid w:val="00416A8A"/>
     <w:rsid w:val="0042301F"/>
     <w:rsid w:val="0042321E"/>
     <w:rsid w:val="004313E9"/>
     <w:rsid w:val="00431BE3"/>
     <w:rsid w:val="00442CDE"/>
     <w:rsid w:val="004443B8"/>
     <w:rsid w:val="00447CEE"/>
     <w:rsid w:val="00451802"/>
     <w:rsid w:val="0046187D"/>
     <w:rsid w:val="0046205D"/>
     <w:rsid w:val="004635E3"/>
     <w:rsid w:val="00463C9D"/>
     <w:rsid w:val="00474F6A"/>
     <w:rsid w:val="00475750"/>
     <w:rsid w:val="00477DAF"/>
     <w:rsid w:val="004829D6"/>
     <w:rsid w:val="00490BA6"/>
+    <w:rsid w:val="004A4A44"/>
     <w:rsid w:val="004A4C53"/>
     <w:rsid w:val="004A707E"/>
     <w:rsid w:val="004B0087"/>
     <w:rsid w:val="004B0FD6"/>
     <w:rsid w:val="004B3AE4"/>
     <w:rsid w:val="004C4A25"/>
     <w:rsid w:val="004C7140"/>
     <w:rsid w:val="004E43BB"/>
     <w:rsid w:val="004F0D93"/>
     <w:rsid w:val="005042EA"/>
     <w:rsid w:val="00505627"/>
     <w:rsid w:val="005057C8"/>
     <w:rsid w:val="00507BCD"/>
     <w:rsid w:val="00525557"/>
     <w:rsid w:val="00531AB2"/>
     <w:rsid w:val="00546985"/>
     <w:rsid w:val="00551934"/>
     <w:rsid w:val="00553103"/>
     <w:rsid w:val="00553B1A"/>
     <w:rsid w:val="00554276"/>
     <w:rsid w:val="00557F03"/>
     <w:rsid w:val="005667B6"/>
     <w:rsid w:val="00572573"/>
     <w:rsid w:val="00576C7D"/>
     <w:rsid w:val="0057709D"/>
@@ -9559,50 +9472,51 @@
     <w:rsid w:val="007B4866"/>
     <w:rsid w:val="007D6D7F"/>
     <w:rsid w:val="007D6EB2"/>
     <w:rsid w:val="007F02A3"/>
     <w:rsid w:val="007F09DB"/>
     <w:rsid w:val="007F2758"/>
     <w:rsid w:val="007F4FE2"/>
     <w:rsid w:val="00814B23"/>
     <w:rsid w:val="00815A9A"/>
     <w:rsid w:val="008301F6"/>
     <w:rsid w:val="00840296"/>
     <w:rsid w:val="00856DB6"/>
     <w:rsid w:val="008604D4"/>
     <w:rsid w:val="008667DD"/>
     <w:rsid w:val="0087420A"/>
     <w:rsid w:val="008754E7"/>
     <w:rsid w:val="008A1B00"/>
     <w:rsid w:val="008A6785"/>
     <w:rsid w:val="008B1989"/>
     <w:rsid w:val="008B4FCE"/>
     <w:rsid w:val="008B710C"/>
     <w:rsid w:val="008B7260"/>
     <w:rsid w:val="008C2C8D"/>
     <w:rsid w:val="008C50D4"/>
     <w:rsid w:val="008C578A"/>
+    <w:rsid w:val="008C64EB"/>
     <w:rsid w:val="008E2E5C"/>
     <w:rsid w:val="008E305D"/>
     <w:rsid w:val="008E47BE"/>
     <w:rsid w:val="009069FC"/>
     <w:rsid w:val="00911BB8"/>
     <w:rsid w:val="00913E59"/>
     <w:rsid w:val="0091556D"/>
     <w:rsid w:val="00915DD9"/>
     <w:rsid w:val="0091646B"/>
     <w:rsid w:val="00921DB2"/>
     <w:rsid w:val="009324F7"/>
     <w:rsid w:val="00932631"/>
     <w:rsid w:val="0094034E"/>
     <w:rsid w:val="00942FC9"/>
     <w:rsid w:val="009455E8"/>
     <w:rsid w:val="009505E2"/>
     <w:rsid w:val="00951AC4"/>
     <w:rsid w:val="00961744"/>
     <w:rsid w:val="009746D3"/>
     <w:rsid w:val="009875DD"/>
     <w:rsid w:val="009A1DC8"/>
     <w:rsid w:val="009B0DE7"/>
     <w:rsid w:val="009B31FA"/>
     <w:rsid w:val="009C0619"/>
     <w:rsid w:val="009C435D"/>
@@ -9684,50 +9598,51 @@
     <w:rsid w:val="00C4416B"/>
     <w:rsid w:val="00C607BD"/>
     <w:rsid w:val="00C60AEF"/>
     <w:rsid w:val="00C6597A"/>
     <w:rsid w:val="00C76803"/>
     <w:rsid w:val="00C8170A"/>
     <w:rsid w:val="00C824F0"/>
     <w:rsid w:val="00C82869"/>
     <w:rsid w:val="00C841DA"/>
     <w:rsid w:val="00C95A1A"/>
     <w:rsid w:val="00CA29A8"/>
     <w:rsid w:val="00CA2FC8"/>
     <w:rsid w:val="00CA7321"/>
     <w:rsid w:val="00CA7514"/>
     <w:rsid w:val="00CB7672"/>
     <w:rsid w:val="00CB7965"/>
     <w:rsid w:val="00CC3268"/>
     <w:rsid w:val="00CC3A8F"/>
     <w:rsid w:val="00CD025F"/>
     <w:rsid w:val="00CD216F"/>
     <w:rsid w:val="00CE2BAB"/>
     <w:rsid w:val="00CE40D9"/>
     <w:rsid w:val="00CF1F78"/>
     <w:rsid w:val="00CF3BBC"/>
     <w:rsid w:val="00D0166B"/>
+    <w:rsid w:val="00D02302"/>
     <w:rsid w:val="00D03BB7"/>
     <w:rsid w:val="00D06D6D"/>
     <w:rsid w:val="00D11B47"/>
     <w:rsid w:val="00D174E1"/>
     <w:rsid w:val="00D230E7"/>
     <w:rsid w:val="00D31088"/>
     <w:rsid w:val="00D31E68"/>
     <w:rsid w:val="00D351B4"/>
     <w:rsid w:val="00D40717"/>
     <w:rsid w:val="00D42F24"/>
     <w:rsid w:val="00D43EA3"/>
     <w:rsid w:val="00D4592C"/>
     <w:rsid w:val="00D52423"/>
     <w:rsid w:val="00D5378B"/>
     <w:rsid w:val="00D544A0"/>
     <w:rsid w:val="00D6171F"/>
     <w:rsid w:val="00D7157C"/>
     <w:rsid w:val="00D7247B"/>
     <w:rsid w:val="00D73BA3"/>
     <w:rsid w:val="00D746EB"/>
     <w:rsid w:val="00D80115"/>
     <w:rsid w:val="00D859CF"/>
     <w:rsid w:val="00D90441"/>
     <w:rsid w:val="00D90E27"/>
     <w:rsid w:val="00D958BE"/>
@@ -9745,67 +9660,69 @@
     <w:rsid w:val="00DE0A97"/>
     <w:rsid w:val="00DE1B6B"/>
     <w:rsid w:val="00DE5745"/>
     <w:rsid w:val="00DF22FA"/>
     <w:rsid w:val="00DF27E0"/>
     <w:rsid w:val="00E10CDD"/>
     <w:rsid w:val="00E113C4"/>
     <w:rsid w:val="00E16303"/>
     <w:rsid w:val="00E2026A"/>
     <w:rsid w:val="00E237E0"/>
     <w:rsid w:val="00E266C4"/>
     <w:rsid w:val="00E3221E"/>
     <w:rsid w:val="00E32981"/>
     <w:rsid w:val="00E35812"/>
     <w:rsid w:val="00E3642D"/>
     <w:rsid w:val="00E401C6"/>
     <w:rsid w:val="00E42132"/>
     <w:rsid w:val="00E4507F"/>
     <w:rsid w:val="00E4551B"/>
     <w:rsid w:val="00E54608"/>
     <w:rsid w:val="00E6056A"/>
     <w:rsid w:val="00E65718"/>
     <w:rsid w:val="00E73AD8"/>
     <w:rsid w:val="00E75508"/>
     <w:rsid w:val="00E864BE"/>
+    <w:rsid w:val="00E95537"/>
     <w:rsid w:val="00E96482"/>
     <w:rsid w:val="00EA2F1C"/>
     <w:rsid w:val="00EA6943"/>
     <w:rsid w:val="00EB62F0"/>
     <w:rsid w:val="00EC4F9D"/>
     <w:rsid w:val="00ED0BC5"/>
     <w:rsid w:val="00ED6AC8"/>
     <w:rsid w:val="00EE1CB8"/>
     <w:rsid w:val="00EE569F"/>
     <w:rsid w:val="00EE71A7"/>
     <w:rsid w:val="00EE7971"/>
     <w:rsid w:val="00EF337E"/>
     <w:rsid w:val="00EF4886"/>
     <w:rsid w:val="00EF5EEE"/>
     <w:rsid w:val="00F0269E"/>
     <w:rsid w:val="00F033D5"/>
     <w:rsid w:val="00F20881"/>
+    <w:rsid w:val="00F2710C"/>
     <w:rsid w:val="00F312C5"/>
     <w:rsid w:val="00F40366"/>
     <w:rsid w:val="00F46006"/>
     <w:rsid w:val="00F502E6"/>
     <w:rsid w:val="00F510C7"/>
     <w:rsid w:val="00F5313F"/>
     <w:rsid w:val="00F55BAB"/>
     <w:rsid w:val="00F63665"/>
     <w:rsid w:val="00F64C13"/>
     <w:rsid w:val="00F725F3"/>
     <w:rsid w:val="00F73ADC"/>
     <w:rsid w:val="00F85337"/>
     <w:rsid w:val="00F8610F"/>
     <w:rsid w:val="00F87701"/>
     <w:rsid w:val="00F937B0"/>
     <w:rsid w:val="00F95AD0"/>
     <w:rsid w:val="00FA148B"/>
     <w:rsid w:val="00FA2CCB"/>
     <w:rsid w:val="00FA4278"/>
     <w:rsid w:val="00FA6B14"/>
     <w:rsid w:val="00FB5968"/>
     <w:rsid w:val="00FC435E"/>
     <w:rsid w:val="00FD522B"/>
     <w:rsid w:val="00FE6BA8"/>
     <w:rsid w:val="00FE7054"/>
@@ -12383,122 +12300,110 @@
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US"/>
               <a:t>Advanced Placement Examinations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US"/>
               <a:t>South Carolina Public Schools, 2023–2025</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US"/>
               <a:t>Exams, 3 to 5 Scores, Students</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+            <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$Q$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2023</c:v>
                 </c:pt>
               </c:strCache>
@@ -12529,51 +12434,51 @@
                   <c:v>Number of Students</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$Q$2:$Q$4</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>47336</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>31212</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>29838</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-DC6A-43F9-8540-0279D0AF692F}"/>
+              <c16:uniqueId val="{00000000-6DFD-43A5-905B-F0058DEDFFA1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$R$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2024</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
@@ -12594,51 +12499,51 @@
                   <c:v>Number of Students</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$R$2:$R$4</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>49751</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>34884</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31125</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-DC6A-43F9-8540-0279D0AF692F}"/>
+              <c16:uniqueId val="{00000001-6DFD-43A5-905B-F0058DEDFFA1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$S$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
@@ -12659,238 +12564,241 @@
                   <c:v>Number of Students</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$S$2:$S$4</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>51312</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>39059</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>31699</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-DC6A-43F9-8540-0279D0AF692F}"/>
+              <c16:uniqueId val="{00000002-6DFD-43A5-905B-F0058DEDFFA1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="720976224"/>
         <c:axId val="720972896"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="720976224"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="720972896"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="720972896"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="+mn-cs"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="720976224"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr/>
+        <a:defRPr sz="1000">
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
@@ -14540,74 +14448,80 @@
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15F9AD0C-A311-4749-84C3-14FC88761D55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>608</Words>
-  <Characters>3206</Characters>
+  <Words>495</Words>
+  <Characters>3275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>200</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2000 Results of the Advanced Placement (AP) Examinations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SC Dept. of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3614</CharactersWithSpaces>
+  <CharactersWithSpaces>3756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2000 Results of the Advanced Placement (AP) Examinations</dc:title>
   <dc:subject/>
-  <dc:creator>Bunny Mack</dc:creator>
+  <dc:creator>SouthCarolinaDepartmentofEducation1@ed.sc.gov</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>