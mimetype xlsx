--- v0 (2026-05-25)
+++ v1 (2026-10-11)
@@ -1,1389 +1,1359 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11018"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/williammccain/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Information_Technology\DTS_DistrictSharedServices\Laura\EDPlan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66976630-E552-C74C-9D27-D749BA730FB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22BCF6E9-04F2-4F88-9AA1-3F5058CE95E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4340" yWindow="760" windowWidth="28100" windowHeight="18360" xr2:uid="{0EE80A85-5B9F-4997-803D-57911CC937C5}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="imported nightly" sheetId="5" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="all imported data" sheetId="8" r:id="rId4"/>
+    <sheet name="imported nightly" sheetId="1" r:id="rId1"/>
+    <sheet name="imported yearly" sheetId="2" r:id="rId2"/>
+    <sheet name="imported at project start" sheetId="3" r:id="rId3"/>
+    <sheet name="all imported data" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1301" uniqueCount="429">
+  <si>
+    <t>PS table</t>
+  </si>
+  <si>
+    <t>PS column</t>
+  </si>
+  <si>
+    <t>PS source</t>
+  </si>
+  <si>
+    <t>item in EDPlan</t>
+  </si>
   <si>
     <t>EDPlan description</t>
   </si>
   <si>
     <t>Swagger table.field</t>
   </si>
   <si>
-    <t>PS source</t>
+    <t>comments</t>
   </si>
   <si>
     <t>Snowflake table.field</t>
   </si>
   <si>
+    <t>(* indicates required for data entry in EDPlan)</t>
+  </si>
+  <si>
+    <t>Calendar Days</t>
+  </si>
+  <si>
+    <t>DistrictCode</t>
+  </si>
+  <si>
+    <t>A numeric code that uniquely identifies a District.</t>
+  </si>
+  <si>
+    <t>LocalEducationAgencies.localEducationAgencyId</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.lea_id</t>
+  </si>
+  <si>
+    <t>CALENDAR_DAY</t>
+  </si>
+  <si>
+    <t>DATE_VALUE</t>
+  </si>
+  <si>
+    <t>CALENDAR_DAY.date_value</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>The day of the year</t>
+  </si>
+  <si>
+    <t>CalendarDates.date</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_calendar_date.calendar_date</t>
+  </si>
+  <si>
+    <t>SCHOOLS</t>
+  </si>
+  <si>
+    <t>SCHOOL_NUMBER</t>
+  </si>
+  <si>
+    <t>State-assigned value based on SCHOOLS.school_number</t>
+  </si>
+  <si>
+    <t>SchoolCode</t>
+  </si>
+  <si>
+    <t>A numeric code that uniquely identifies a School.</t>
+  </si>
+  <si>
+    <t>Schools.schoolId</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.school_id</t>
+  </si>
+  <si>
+    <t>MEMBERSHIPVALUE</t>
+  </si>
+  <si>
+    <t>if calendar_day.MembershipValue&gt; 0 then send CalendarEvent Descriptor value of M</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>The type of a given day - this controls system behavior regarding what counts as in-session versus out-of-session days, for example</t>
+  </si>
+  <si>
+    <t>CalendarDates.calendarEvents.calendarEventDescriptor</t>
+  </si>
+  <si>
+    <t>see "26 descriptors for EA" doc</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> if calendar_day.MembershipValue = 0 then send CalendarEvent Descriptor value of Q</t>
+  </si>
+  <si>
+    <t>insession</t>
+  </si>
+  <si>
+    <t>if calendar_day.InSession = 0 then send CalendarEventDescriptor value of T</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> if calendar_day.InSession = 1 then send CalendarEventDescriptor value of N</t>
+  </si>
+  <si>
+    <t>type</t>
+  </si>
+  <si>
+    <t>The calendar_day.type values should map one-to-one to SC Namespaced CalendarEvent Descriptor values (for example, when calendar_day.type = H then PowerSchool should send the following descriptor: H)</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_calendar_date.is_school_day</t>
+  </si>
+  <si>
+    <t>Incidents</t>
+  </si>
+  <si>
+    <t>(DERIVED)</t>
+  </si>
+  <si>
+    <t>STUDENTS.state_studentnumber based on INCIDENT_PERSON_ROLE.studentid</t>
+  </si>
+  <si>
+    <t>StudentCode</t>
+  </si>
+  <si>
+    <t>A numeric code that uniquely identifies a Student - in this case, the SUNS ID</t>
+  </si>
+  <si>
+    <t>StudentDisciplineIncidentBehaviorAssociations.studentReference.studentUniqueId</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.student_unique_id</t>
+  </si>
+  <si>
+    <t>StudentDisciplineIncidentNonOffenderAssociations.studentReference.studentUniqueId</t>
+  </si>
+  <si>
+    <t>incident</t>
+  </si>
+  <si>
+    <t>incident_id</t>
+  </si>
+  <si>
+    <t>INCIDENT.incident_id</t>
+  </si>
+  <si>
+    <t>BPIncidentCode</t>
+  </si>
+  <si>
+    <t>A numeric code that uniquely identifies an Incident.</t>
+  </si>
+  <si>
+    <t>StudentDisciplineIncidentBehaviorAssociations.disciplineIncidentReference.incidentIdentifer</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_discipline_incident_behaviors.incident_id</t>
+  </si>
+  <si>
+    <t>StudentDisciplineIncidentNonOffenderAssociations.disciplineIncidentReference.incidentIdentifier</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_discipline_incident_non_offenders.incident_id</t>
+  </si>
+  <si>
+    <t>incident_ts</t>
+  </si>
+  <si>
+    <t>INCIDENT.incident_ts</t>
+  </si>
+  <si>
+    <t>BPIncidentDate</t>
+  </si>
+  <si>
+    <t>The date of the Incident</t>
+  </si>
+  <si>
+    <t>DisciplineIncidents.incidentDate</t>
+  </si>
+  <si>
+    <t>Formatted to YYYY-MM-DD</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_discipline_incident.incident_date</t>
+  </si>
+  <si>
+    <t>INCIDENT_LU_CODES.LU_Code_ID= '101260' or '101261' then INCIDENT_LU_SUB_CODE.SUB_CATEGORY</t>
+  </si>
+  <si>
+    <t>BPIncidentTime</t>
+  </si>
+  <si>
+    <t>The time of the Incident</t>
+  </si>
+  <si>
+    <t>DisciplineIncidents.incidentTime</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_discipline_incident.incident_time</t>
+  </si>
+  <si>
+    <t>State-assigned SCHOOL number where incident took place</t>
+  </si>
+  <si>
+    <t>BPIncidentSchool</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The SchoolCode at which the Incident occurred </t>
+  </si>
+  <si>
+    <t>DisciplineIncidents.schoolReference.schoolId</t>
+  </si>
+  <si>
+    <t>INCIDENT.incident_title + '.' + INCIDENT.incident_detail_desc</t>
+  </si>
+  <si>
+    <t>BPIncidentNarrative</t>
+  </si>
+  <si>
+    <t>A string containing narrative information regarding the Incident</t>
+  </si>
+  <si>
+    <t>DisciplineIncidents.incidentDescription</t>
+  </si>
+  <si>
+    <t>Provides only first 255 characters</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_discipline_incident.incident_description</t>
+  </si>
+  <si>
+    <t>INCIDENT_LU_CODE</t>
+  </si>
+  <si>
+    <t>incident_category</t>
+  </si>
+  <si>
+    <t>INCIDENT_LU_CODE.incident_category</t>
+  </si>
+  <si>
+    <t>BPIncidentType</t>
+  </si>
+  <si>
+    <t>A 3-digit-code and string description of the type of incident</t>
+  </si>
+  <si>
+    <t>DisciplineIncidents.behavior.behaviorDetailedDescription</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_discipline_incident.behavior_array[].behavior_detailed_description</t>
+  </si>
+  <si>
+    <t>state_aggregate_rpt_code</t>
+  </si>
+  <si>
+    <t>INCIDENT_LU_CODE.state_aggregate_rpt_code</t>
+  </si>
+  <si>
+    <t>BPIncidentLocation</t>
+  </si>
+  <si>
+    <t>A 3-letter-code describing the location of the Incident</t>
+  </si>
+  <si>
+    <t>DisciplineIncidents.incidentLocationDescriptor</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_discipline_incident.incident_location</t>
+  </si>
+  <si>
+    <t>BPIncidentStudentMotivation</t>
+  </si>
+  <si>
+    <t>Not included in Incident import</t>
+  </si>
+  <si>
+    <t>INCIDENT_LU_CODE.state_aggregate_rpt_code;</t>
+  </si>
+  <si>
+    <t>BPIncidentActionType</t>
+  </si>
+  <si>
+    <t>A 3-letter-code describing the action that was taken as a result of the Incident</t>
+  </si>
+  <si>
+    <t>DisciplineActions.disciplines.disciplineDescriptor</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_discipline_actions.discipline_action</t>
+  </si>
+  <si>
+    <t>INCIDENT_LU_CODE.state_aggregate_rpt_code = 'ALP' then use INCIDENT_LU_SUB_CODE.State_Detail_Report_Code</t>
+  </si>
+  <si>
+    <t>etc. using descriptor values</t>
+  </si>
+  <si>
+    <t>BPIncidentActionTimeRemoved</t>
+  </si>
+  <si>
+    <t>DisciplineActions.disciplineActionLength</t>
+  </si>
+  <si>
+    <t>no data currently mapped here, but in development to receive this from PowerSchool</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_discipline_actions.discipline_action_length</t>
+  </si>
+  <si>
+    <t>Case INCIDENT_LU_CODE.incident_category</t>
+  </si>
+  <si>
+    <t>BPIncidentRole</t>
+  </si>
+  <si>
+    <t>The role for all Incidents will be 'Perpetrator'</t>
+  </si>
+  <si>
+    <t>StudentDisciplineIncidentBehaviorAssociations.disciplineIncidentParticipationCodes.disciplineIncidentParticipationCodeDescriptor</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_discipline_incident_behaviors.participation_code; prod_wh.fct_student_discipline_incident_non_offenders.participation_code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  when 'Offender' then 'Perpetrator'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  when 'Victim' then 'Victim'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  when 'Reporter' then 'Reporter'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  when 'Witness' then 'Witness'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  else null</t>
+  </si>
+  <si>
+    <t>Parent Demographics</t>
+  </si>
+  <si>
+    <t>*DistrictCode</t>
+  </si>
+  <si>
+    <t>STUDENTS</t>
+  </si>
+  <si>
+    <t>STATE_STUDENTNUMBER</t>
+  </si>
+  <si>
+    <t>State-assigned number for student (STUDENTS.state_studentnumber)</t>
+  </si>
+  <si>
+    <t>*StudentCode</t>
+  </si>
+  <si>
+    <t>Students.studentUniqueId</t>
+  </si>
+  <si>
+    <t>person</t>
+  </si>
+  <si>
+    <t>firstName</t>
+  </si>
+  <si>
+    <t>p.firstName</t>
+  </si>
+  <si>
+    <t>*FirstName</t>
+  </si>
+  <si>
+    <t>A string describing the Parent First Name</t>
+  </si>
+  <si>
+    <t>Contacts.firstName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_parent.first_name</t>
+  </si>
+  <si>
+    <t>middleName</t>
+  </si>
+  <si>
+    <t>p.middleName</t>
+  </si>
+  <si>
+    <t>MiddleName</t>
+  </si>
+  <si>
+    <t>Contacts.middleName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_parent.middle_name</t>
+  </si>
+  <si>
+    <t>lastName</t>
+  </si>
+  <si>
+    <t>p.lastName</t>
+  </si>
+  <si>
+    <t>*LastName</t>
+  </si>
+  <si>
+    <t>A string describing the Parent Last Name</t>
+  </si>
+  <si>
+    <t>Contacts.lastSurname</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_parent.last_name</t>
+  </si>
+  <si>
+    <t>p.suffixcodesetid (value = cs.code)</t>
+  </si>
+  <si>
+    <t>Suffix</t>
+  </si>
+  <si>
+    <t>A string describing the suffix of a name for a Parent</t>
+  </si>
+  <si>
+    <t>Contacts.generationCodeSuffix</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_parent.generation_code_suffix</t>
+  </si>
+  <si>
+    <t>curreltypecodesetid</t>
+  </si>
+  <si>
+    <t>code value from sca.curreltypecodesetid</t>
+  </si>
+  <si>
+    <t>*ParentType</t>
+  </si>
+  <si>
+    <t>A string value that describes the Parent's relationship to the student</t>
+  </si>
+  <si>
+    <t>studentContactAssociations.relationDescriptor</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_parent_association.relation_type</t>
+  </si>
+  <si>
+    <t>StudentContactDetail</t>
+  </si>
+  <si>
+    <t>liveswithflg</t>
+  </si>
+  <si>
+    <t>scd.liveswithflg</t>
+  </si>
+  <si>
+    <t>StudentLivesHere</t>
+  </si>
+  <si>
+    <t>A Yes/No flag indicating if the student lives with that Parent.</t>
+  </si>
+  <si>
+    <t>studentContactAssociations.livesWith</t>
+  </si>
+  <si>
+    <t>default to '0'</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_parent_association.is_living_with</t>
+  </si>
+  <si>
+    <t>PersonAddress</t>
+  </si>
+  <si>
+    <t>street</t>
+  </si>
+  <si>
+    <t>coalesce(pa.street, 'Unknown')</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>A string describing the Parent's address.</t>
+  </si>
+  <si>
+    <t>Contacts.addresses.streetNumberName</t>
+  </si>
+  <si>
+    <t>prod_stage.stg_ef3__contacts__addresses.street_address</t>
+  </si>
+  <si>
+    <t>(where  prod_stage.stg_ef3__contacts__addresses.address_type = 'Home')</t>
+  </si>
+  <si>
+    <t>city</t>
+  </si>
+  <si>
+    <t>coalesce(pa.city, 'Unknown')</t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>A string describing the Parent's city.</t>
+  </si>
+  <si>
+    <t>Contacts.addresses.city</t>
+  </si>
+  <si>
+    <t>prod_stage.stg_ef3__contacts__addresses.city</t>
+  </si>
+  <si>
+    <t>statecodesetid</t>
+  </si>
+  <si>
+    <t>cs.code from pa.statecodesetid</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>A two-letter code describing the Parent's state.</t>
+  </si>
+  <si>
+    <t>Contacts.addresses.stateAbbreviationDescriptor</t>
+  </si>
+  <si>
+    <t>prod_stage.stg_ef3__contacts__addresses.state_code</t>
+  </si>
+  <si>
+    <t>postalcode</t>
+  </si>
+  <si>
+    <t>pa.postalcode</t>
+  </si>
+  <si>
+    <t>ZipCode</t>
+  </si>
+  <si>
+    <t>A string describing the Parent's zipcode.</t>
+  </si>
+  <si>
+    <t>Contacts.addresses.postalCode</t>
+  </si>
+  <si>
+    <t>prod_stage.stg_ef3__contacts__addresses.postal_code</t>
+  </si>
+  <si>
+    <t>PhoneNumber</t>
+  </si>
+  <si>
+    <t>phonenumber</t>
+  </si>
+  <si>
+    <t>pn.phonenumber</t>
+  </si>
+  <si>
+    <t>HomePhone</t>
+  </si>
+  <si>
+    <t>A numeric representation of the Parent's home phone number.</t>
+  </si>
+  <si>
+    <t>Contacts.telephones.telephoneNumber</t>
+  </si>
+  <si>
+    <t>where "contactTelephone.telephoneNumberTypeDescriptor" = "Home" or "Work" or "Mobile"; see "26 descriptors for EA" doc</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_parent.home_phone_number</t>
+  </si>
+  <si>
+    <t>When PersonEmailAddressAssoc.IsPrimaryEmailAddress = 1 then 'true'</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>A string representing the Parent's email address.</t>
+  </si>
+  <si>
+    <t>Contacts.electronicMails.electronicMailAddress</t>
+  </si>
+  <si>
+    <t>prior notes state: "where Parents.electronicMails[].electronicMailTypeDescriptor = ‘Home/Personal’); however, these values are not seeded - see "26 descriptors for EA" doc</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_parent.home_email_address; prod_wh.dim_parent.primary_email_address</t>
+  </si>
+  <si>
+    <t>S_SC_STU_X.First_Lang_Spoken, S_SC_STU_X.primarylanguage, S_SC_STU_X.HomeLang, S_SC_STU_X.Oral_Commun_Lang &amp; S_SC_STU_X.Written_Commun_Lang</t>
+  </si>
+  <si>
+    <t>Language</t>
+  </si>
+  <si>
+    <t>A string representing the Parent's language. If this language matches one of the languages that EDPlan SC translates and the parent utilizes the Connect Portal, this will cause the portal and all communications to be translated.</t>
+  </si>
+  <si>
+    <t>StudentEducationOrganizationAssociations.languages.languageDescriptor</t>
+  </si>
+  <si>
+    <t>prod_stage.stg_ef3__stu_ed_org__languages.code_value</t>
+  </si>
+  <si>
+    <t xml:space="preserve">**note: parents will not appear in EDPlan without the above indicated required fields, as well as "Has Custody" checked on the Contact Management page in PowerSchool. </t>
+  </si>
+  <si>
+    <t>Students</t>
+  </si>
+  <si>
+    <t>schools</t>
+  </si>
+  <si>
+    <t>SCHOOLID</t>
+  </si>
+  <si>
+    <t>State-assigned value based on SCHOOLS.schoolid</t>
+  </si>
+  <si>
+    <t>*SchoolCode</t>
+  </si>
+  <si>
+    <t>StateCode</t>
+  </si>
+  <si>
+    <t>STUDENTCOREFIELDS</t>
+  </si>
+  <si>
+    <t>PSCORE_LEGAL_FIRST_NAME</t>
+  </si>
+  <si>
+    <t>The student's first name.</t>
+  </si>
+  <si>
+    <t>Students.firstName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.first_name</t>
+  </si>
+  <si>
+    <t>PSCORE_LEGAL_MIDDLE_NAME</t>
+  </si>
+  <si>
+    <t>The student's middle name.</t>
+  </si>
+  <si>
+    <t>Students.middleName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.middle_name</t>
+  </si>
+  <si>
+    <t>PSCORE_LEGAL_LAST_NAME</t>
+  </si>
+  <si>
+    <t>The student's last name.</t>
+  </si>
+  <si>
+    <t>Students.lastSurname</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.last_name</t>
+  </si>
+  <si>
+    <t>PSCORE_LEGAL_GENDER</t>
+  </si>
+  <si>
+    <t>STUDENTCOREFIELDS.pscore_legal_gender</t>
+  </si>
+  <si>
+    <t>*Gender</t>
+  </si>
+  <si>
+    <t>The student's gender.</t>
+  </si>
+  <si>
+    <t>StudentEducationOrganizationAssociations.sexDescriptor</t>
+  </si>
+  <si>
+    <t>see descriptors doc</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.birth_sex</t>
+  </si>
+  <si>
+    <t>DOB</t>
+  </si>
+  <si>
+    <t>STUDENTS.dob</t>
+  </si>
+  <si>
+    <t>*DateOfBirth</t>
+  </si>
+  <si>
+    <t>The student's date of birth.</t>
+  </si>
+  <si>
+    <t>Students.birthDate</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.birth_date</t>
+  </si>
+  <si>
+    <t>FEDETHNICITY</t>
+  </si>
+  <si>
+    <t>STUDENTS.fedethnicity</t>
+  </si>
+  <si>
+    <t>Race</t>
+  </si>
+  <si>
+    <t>The student's race.</t>
+  </si>
+  <si>
+    <t>StudentEducationOrganizationAssociations.hispanicLatinoEthnicity</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.has_hispanic_latino_ethnicity</t>
+  </si>
+  <si>
+    <t>STUDENTRACE</t>
+  </si>
+  <si>
+    <t>RACECD</t>
+  </si>
+  <si>
+    <t>STUDENTRACE.racecd</t>
+  </si>
+  <si>
+    <t>*Race</t>
+  </si>
+  <si>
+    <t>studentEducationOrganizationAssociation.races.raceDescriptor</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.race_array; prod_wh.dim_student.race_ethnicity</t>
+  </si>
+  <si>
+    <t>Uses mapped code set value based on STUDENTS.grade_level; REENROLLMENTS.grade_level</t>
+  </si>
+  <si>
+    <t>*Grade</t>
+  </si>
+  <si>
+    <t>The student's grade.</t>
+  </si>
+  <si>
+    <t>StudentSchoolAssociations.entryGradeLevelDescriptor</t>
+  </si>
+  <si>
+    <t>see "26 descriptors for EA" doc; note that "trueGrade" will override enrolled grade level in EDPlan if entered</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_student.grade_level; prod_stage.stg_ef3__stu_ed_org__indicators.indicator_value (where prod_stage.stg_ef3__stu_ed_org__indicators.indicator_name = 'TrueGrade')</t>
+  </si>
+  <si>
+    <t>STUDENTS.exitdate or REENROLLMENTS.exitdate</t>
+  </si>
+  <si>
+    <t>DateExited</t>
+  </si>
+  <si>
+    <t>If inactive, the date the student exited a given LEA.</t>
+  </si>
+  <si>
+    <t>StudentSchoolAssociations.exitWithdrawDate</t>
+  </si>
+  <si>
+    <t>Adjusts entered date to last insession day in school year after entrydate, to fit within term as needed; only provided when date is entered</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_school_association.exit_withdraw_date</t>
+  </si>
+  <si>
+    <t>Uses mapped code set value based on STUDENTS.exitcode or REENROLLMENTS.exitcode</t>
+  </si>
+  <si>
+    <t>ExitReason</t>
+  </si>
+  <si>
+    <t>If inactive, the reason a student exited a given LEA.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">StudentSchoolAssociations.exitWithdrawTypeDescriptor </t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_school_associations.exit_withdraw_type</t>
+  </si>
+  <si>
+    <t xml:space="preserve">it appears from column C as if this is calculated - is this correct? </t>
+  </si>
+  <si>
+    <t>STUDENTS.entrydate or REENROLLMENTS.entrydate</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>An active/inactive status flag.</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_school_associations.{exit_withdraw_type, is_active_enrollment}</t>
+  </si>
+  <si>
+    <t>DocLanguage</t>
+  </si>
+  <si>
+    <t>A three letter code describing the student's language. If it matches one of the languages enabled for translation in EDPlan SC, this will allow users to translate certain documents.</t>
+  </si>
+  <si>
+    <t>LEA Users</t>
+  </si>
+  <si>
+    <t>staffUniqueID=concat(prefs.districtnumber,users.dcid)</t>
+  </si>
+  <si>
+    <t>*UserCode</t>
+  </si>
+  <si>
+    <t>A numeric code that uniquely identifies a User.</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_staff.staff_unique_id</t>
+  </si>
+  <si>
+    <t>USERS</t>
+  </si>
+  <si>
+    <t>FIRST_NAME</t>
+  </si>
+  <si>
+    <t>USERS.first_name</t>
+  </si>
+  <si>
+    <t>The User's first name.</t>
+  </si>
+  <si>
+    <t>Staffs.firstName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_staff.first_name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S_SC_STU_X.VSP_FirstName</t>
+  </si>
+  <si>
+    <t>MIDDLE_NAME</t>
+  </si>
+  <si>
+    <t>USERS.middle_name</t>
+  </si>
+  <si>
+    <t>The User's middle name.</t>
+  </si>
+  <si>
+    <t>Staffs.middleName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_staff.middle_name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S_SC_STU_X.VSP_Mi</t>
+  </si>
+  <si>
+    <t>LAST_NAME</t>
+  </si>
+  <si>
+    <t>USERS.last_name</t>
+  </si>
+  <si>
+    <t>The User's last name.</t>
+  </si>
+  <si>
+    <t>Staffs.lastSurname</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_staff.last_name</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S_SC_STU_X.VSP_LastName</t>
+  </si>
+  <si>
+    <t>S_SC_USR_X</t>
+  </si>
+  <si>
+    <t>TCHR_GENERATION</t>
+  </si>
+  <si>
+    <t>s_sc_USR_ X.tchr_generation</t>
+  </si>
+  <si>
+    <t>The User's suffix, if applicable.</t>
+  </si>
+  <si>
+    <t>Staffs.generationCodeSuffix</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_staff.generation_code_suffix</t>
+  </si>
+  <si>
+    <t>EMAIL_ADDR</t>
+  </si>
+  <si>
+    <t>USERS.email_addr</t>
+  </si>
+  <si>
+    <t>*Email</t>
+  </si>
+  <si>
+    <t>The User's email address - NOTE, this is what will be used to log into EDPlan SC.</t>
+  </si>
+  <si>
+    <t>staffs.electronicMails.electronicMailAddress</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_staff.email_address</t>
+  </si>
+  <si>
+    <t>SchoolCodes</t>
+  </si>
+  <si>
+    <t>A list of numeric code(s) that uniquely identify school(s) the user is associated with.</t>
+  </si>
+  <si>
+    <t>**school imports are added but never subtracted</t>
+  </si>
+  <si>
     <t>Assessment</t>
   </si>
   <si>
-    <t>DistrictCode</t>
-[...8 lines deleted...]
-    <t>A numeric code that uniquely identifies a Student - in this case, the SUNS ID</t>
+    <t>test</t>
+  </si>
+  <si>
+    <t>S_SC_Stu_CATE_C.CERT_ADMIN</t>
   </si>
   <si>
     <t>A string identifying a specific assessment (ie - SCReady)</t>
   </si>
   <si>
+    <t>Assessments.assessmentTitle</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_assessment.assessment_identifier</t>
+  </si>
+  <si>
+    <t>Career and Technical Education';</t>
+  </si>
+  <si>
     <t>A string identifying the subject of that specific assessment (ie - SCReady Math)</t>
   </si>
   <si>
+    <t>Assessments. academicSubjects</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_assessment.academic_subject</t>
+  </si>
+  <si>
+    <t>'DIAL 4', 'Academic Assistance';</t>
+  </si>
+  <si>
+    <t>when tm.Test = ""ELA/Math"" or ""SCI/SocStud"" then AcademicSubjectDescriptor=Composite;</t>
+  </si>
+  <si>
+    <t>when substring(tm.Test,1,2) is (En) then AcademicSubjectDescriptor=English/Language Arts;</t>
+  </si>
+  <si>
+    <t>when substring(tm.Test,1,3) is (Alg) then AcademicSubjectDescriptor=Mathematics;</t>
+  </si>
+  <si>
+    <t>when substring(tm.Test,1,2) is (Bi) then AcademicSubjectDescriptor=Science;</t>
+  </si>
+  <si>
+    <t>when substring(tm.Test,1,2) is (Hi) then AcademicSubjectDescriptor=Social Studies;</t>
+  </si>
+  <si>
+    <t>when tm.Test='College Readiness' or 'Career Readiness' then AcademicSubjectDescriptor=Career Activities, non-CTE;</t>
+  </si>
+  <si>
+    <t>when tm.Test='ALT English 1' then AcademicSubjectDescriptor=English/Language Arts;</t>
+  </si>
+  <si>
+    <t>when tm.Test='ALT Algebra 1' then AcademicSubjectDescriptor=Mathematics;</t>
+  </si>
+  <si>
+    <t>when tm.Test='ALT Biology 1' then AcademicSubjectDescriptor=Science;</t>
+  </si>
+  <si>
+    <t>when tm.Test='ALT US History 1' then AcademicSubjectDescriptor=Social Studies;</t>
+  </si>
+  <si>
+    <t>when tm.Test='Listening' then AcademicSubjectDescriptor=English/Language Arts;</t>
+  </si>
+  <si>
+    <t>when tm.Test='Reading' then AcademicSubjectDescriptor=English/Language Arts;</t>
+  </si>
+  <si>
+    <t>when tm.Test='Writing' then AcademicSubjectDescriptor=English/Language Arts;</t>
+  </si>
+  <si>
+    <t>when tm.Test='Speaking' then AcademicSubjectDescriptor=English/Language Arts;</t>
+  </si>
+  <si>
+    <t>when tm.Test='ELP Assessment' then AcademicSubject Descriptor=English Language Proficient;</t>
+  </si>
+  <si>
+    <t>when tm.Test='ELP Alt Assessment' then AcademicSubject Descriptor=English Language Proficient Alternative"</t>
+  </si>
+  <si>
+    <t>If s_sc_stu_testmissed_c.term_test_missed IS NOT NULL, then s_sc_stu_testmissed_c.term_test_missed (assume 11/1/yr for "F" and 3/1/yr for "S")</t>
+  </si>
+  <si>
     <t>AssessmentDate</t>
   </si>
   <si>
     <t>The date of the assessment</t>
   </si>
   <si>
+    <t>StudentAssessments.administrationDate</t>
+  </si>
+  <si>
+    <t>prod_wh.fct_student_assessment.administration_date</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (yr is the current school year)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ELSE, use 11/1/current school year</t>
+  </si>
+  <si>
+    <t>see DIAL &amp; Academic Assistance mapping</t>
+  </si>
+  <si>
     <t>ScoreType</t>
   </si>
   <si>
     <t>Type of score being imported (scaled score, raw score, percentile, etc)</t>
   </si>
   <si>
+    <t>StudentAssessments.scoreResults.assessmentReportingMethodDescriptor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prod_build.bld_ef3__student_assessments_long_results.original_score_name </t>
+  </si>
+  <si>
+    <t>StudentAssessments.performanceLevels.assessmentReportingMethodDescriptor</t>
+  </si>
+  <si>
     <t>ScoreValue</t>
   </si>
   <si>
     <t>A specific value associated with a ScoreType</t>
   </si>
   <si>
-    <t>Calendar Days</t>
-[...17 lines deleted...]
-    <t>The type of a given day - this controls system behavior regarding what counts as in-session versus out-of-session days, for example</t>
+    <t>StudentAssessments.scoreResults.result</t>
+  </si>
+  <si>
+    <t>prod_build.bld_ef3__student_assessments_long_results.score_result</t>
+  </si>
+  <si>
+    <t>S_SC_Stu_CATE_C.CERT_PASSED='Y' then performanceLevelDescriptor='Pass',</t>
+  </si>
+  <si>
+    <t>StudentAssessments.performanceLevels.performanceLevelDescriptor</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S_SC_Stu_CATE_C.CERT_PASSED='N' then performanceLevelDescriptor='Fail';</t>
+  </si>
+  <si>
+    <t>School Year</t>
+  </si>
+  <si>
+    <t>TERMS.yearid + 1991</t>
+  </si>
+  <si>
+    <t>SchoolYear</t>
+  </si>
+  <si>
+    <t>The School Year for which the dates are being set (ie. - 2024-2025)</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>TERMS</t>
+  </si>
+  <si>
+    <t>State-assigned value based on TERMS.schoolid</t>
+  </si>
+  <si>
+    <t>FIRSTDAY</t>
+  </si>
+  <si>
+    <t>TERMS.firstday</t>
+  </si>
+  <si>
+    <t>BeginDate</t>
+  </si>
+  <si>
+    <t>The first day of that School Year.</t>
+  </si>
+  <si>
+    <t>Sessions.beginDate</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_session.session_begin_date</t>
+  </si>
+  <si>
+    <t>LASTDAY</t>
+  </si>
+  <si>
+    <t>TERMS.lastday</t>
+  </si>
+  <si>
+    <t>EndDate</t>
+  </si>
+  <si>
+    <t>The final day of that School Year.</t>
+  </si>
+  <si>
+    <t>Sessions.endDate</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_session.session_end_date</t>
+  </si>
+  <si>
+    <t>Schools</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>A string representation of a School's name.</t>
+  </si>
+  <si>
+    <t>Schools.nameOfInstitution</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.school_name</t>
+  </si>
+  <si>
+    <t>The school's type, described as [lowGrade] - [highGrade]. For example, a school instructing students in Grades 9 through 12 would have a SchoolType of 9-12.</t>
+  </si>
+  <si>
+    <t>Schools.gradeLevels.gradeLevelDescriptor</t>
+  </si>
+  <si>
+    <t>(formatted with min and max per school); see "26 descriptors for EA" doc</t>
+  </si>
+  <si>
+    <t>prod_stage.stg_ef3__schools__grade_levels.grade_level</t>
+  </si>
+  <si>
+    <t>The address of the school.</t>
+  </si>
+  <si>
+    <t>Schools.addresses.streetNumberName</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.school_address</t>
+  </si>
+  <si>
+    <t>The city of the school.</t>
+  </si>
+  <si>
+    <t>Schools.addresses.city</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.city</t>
+  </si>
+  <si>
+    <t>The state of the school.</t>
+  </si>
+  <si>
+    <t>Schools.addresses.stateAbbreviationDescriptor</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.state_code</t>
+  </si>
+  <si>
+    <t>The Zip Code of the school.</t>
+  </si>
+  <si>
+    <t>Schools.addresses.postalCode</t>
+  </si>
+  <si>
+    <t>prod_wh.dim_school.postal_code</t>
+  </si>
+  <si>
+    <t>comments for final mapping doc</t>
   </si>
   <si>
     <t>Day Lengths</t>
   </si>
   <si>
+    <t>Derived from Bell_SCHEDULE</t>
+  </si>
+  <si>
     <t>UnitsPerDay</t>
   </si>
   <si>
     <t>A numeric representation of the length of day (ie. - 360)</t>
   </si>
   <si>
+    <t>PowerSchool calculates the total instructional time in minutes per day for the bell schedule.</t>
+  </si>
+  <si>
+    <t>(static value 360)</t>
+  </si>
+  <si>
     <t>TimeUnitAbbrev</t>
   </si>
   <si>
     <t>A string descriptor of the Units quantified above (ie - min)</t>
   </si>
   <si>
-    <t>Incidents</t>
-[...128 lines deleted...]
-    <t>Language</t>
+    <t>(static value “Minute(s)”)</t>
   </si>
   <si>
     <t>Reporting Periods</t>
   </si>
   <si>
-    <t>SchoolYear</t>
-[...1 lines deleted...]
-  <si>
     <t>The School Year for which the ReportingPeriods are supplied (ie. 2024-2025)</t>
   </si>
   <si>
-    <t>BeginDate</t>
-[...1 lines deleted...]
-  <si>
     <t>The first day of a Reporting Period.</t>
   </si>
   <si>
-    <t>EndDate</t>
-[...1 lines deleted...]
-  <si>
     <t>The last day of a Reporting Period.</t>
   </si>
   <si>
-    <t>Name</t>
+    <t>Derived in code based on TERMS.portion and TERMS.abbreviation</t>
   </si>
   <si>
     <t>The name for the Reporting Period (ie. - 'First Quarter')</t>
   </si>
   <si>
-    <t>School Year</t>
-[...178 lines deleted...]
-  <si>
     <t>Sessions.termDescriptor</t>
   </si>
   <si>
-    <t>Schools.nameOfInstitution</t>
-[...128 lines deleted...]
-    <t>Schools.addresses.stateAbbreviationDescriptor</t>
+    <t>prod_wh.dim_session.academic_term</t>
+  </si>
+  <si>
+    <t>frequency of import</t>
+  </si>
+  <si>
+    <t>yearly</t>
+  </si>
+  <si>
+    <t>nightly</t>
+  </si>
+  <si>
+    <t>imported once at initial setup</t>
+  </si>
+  <si>
+    <t>imported once at initial setup; changes imported yearly</t>
+  </si>
+  <si>
+    <t>STUDENTS.First_Name</t>
+  </si>
+  <si>
+    <t>STUDENTS.Middle_Name</t>
+  </si>
+  <si>
+    <t>STUDENTS.Last_Name</t>
   </si>
   <si>
     <t xml:space="preserve">StudentEducationOrganizationAssociations.sexDescriptor OR student.birthSexDescriptor - which is needed? </t>
   </si>
   <si>
-    <t>studentEducationOrganizationAssociation.races.raceDescriptor</t>
-[...4 lines deleted...]
-  <si>
     <t>birthSexDescriptor points to sexDescriptor values; see "26 descriptors for EA" doc</t>
-  </si>
-[...726 lines deleted...]
-    <t>StudentEducationOrganizationAssociations.sexDescriptor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1417,95 +1387,89 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4EA72E"/>
         <bgColor rgb="FF4EA72E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4EA72E"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="53">
+  <borders count="60">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -1613,61 +1577,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...9 lines deleted...]
-      <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
@@ -1785,111 +1738,85 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
@@ -2013,587 +1940,681 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...24 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="168">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...145 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2886,6861 +2907,5924 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{809BD566-EE23-4D6B-82C2-C543E0BBF069}">
-  <dimension ref="A1:J89"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:H89"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H68" sqref="H68"/>
+    <sheetView topLeftCell="E25" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29:H34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
-    <col min="4" max="4" width="25.6640625" style="58" customWidth="1"/>
+    <col min="4" max="4" width="25.6640625" style="64" customWidth="1"/>
     <col min="5" max="5" width="22" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.83203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.33203125" customWidth="1"/>
-    <col min="8" max="8" width="18.1640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="43.25" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C1" s="67" t="s">
+    <row r="1" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="43" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D1" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="24" t="s">
+        <v>4</v>
       </c>
       <c r="F1" s="71" t="s">
-        <v>1</v>
-[...38 lines deleted...]
-    <row r="4" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="G1" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="129"/>
+      <c r="B2" s="129"/>
+      <c r="C2" s="129"/>
+      <c r="D2" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="83"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="84"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="70" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
-      <c r="D4" s="56" t="s">
-        <v>5</v>
+      <c r="D4" s="62" t="s">
+        <v>10</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="G4" s="29"/>
+        <v>12</v>
+      </c>
+      <c r="G4" s="32"/>
       <c r="H4" s="23" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="D5" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="F5" s="14" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="23" t="s">
-        <v>302</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>22</v>
+      </c>
+      <c r="C6" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>24</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G6" s="19"/>
       <c r="H6" s="23" t="s">
-        <v>303</v>
-[...75 lines deleted...]
-      <c r="A11" s="96"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="115.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="123" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="76" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="86"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="125"/>
+      <c r="B8" s="125"/>
+      <c r="C8" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="87"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="88"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A9" s="163"/>
+      <c r="B9" s="123" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="87"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="131"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A10" s="124"/>
+      <c r="B10" s="125"/>
+      <c r="C10" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="87"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="132"/>
+    </row>
+    <row r="11" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="124"/>
       <c r="B11" s="2" t="s">
-        <v>210</v>
-[...7 lines deleted...]
-      <c r="G11" s="92"/>
+        <v>38</v>
+      </c>
+      <c r="C11" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="87"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="84"/>
+      <c r="G11" s="85"/>
       <c r="H11" s="23" t="s">
-        <v>304</v>
-[...18 lines deleted...]
-    <row r="13" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="70" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
-      <c r="D13" s="57" t="s">
-        <v>5</v>
+      <c r="D13" s="63" t="s">
+        <v>10</v>
       </c>
       <c r="E13" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F13" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G13" s="19"/>
       <c r="H13" s="23" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-    <row r="14" spans="1:10" ht="80" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-        <v>7</v>
+        <v>42</v>
+      </c>
+      <c r="B14" s="139" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="140"/>
+      <c r="D14" s="63" t="s">
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F14" s="14" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="G14" s="19"/>
       <c r="H14" s="23" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-    <row r="15" spans="1:10" ht="80" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-        <v>7</v>
+        <v>42</v>
+      </c>
+      <c r="B15" s="156" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="157"/>
+      <c r="D15" s="63" t="s">
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F15" s="14" t="s">
-        <v>130</v>
+        <v>48</v>
       </c>
       <c r="G15" s="19"/>
       <c r="H15" s="23" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-    <row r="16" spans="1:10" ht="96" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>50</v>
+      </c>
+      <c r="C16" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>52</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="F16" s="14" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="G16" s="19"/>
       <c r="H16" s="23" t="s">
-        <v>306</v>
-[...4 lines deleted...]
-    <row r="17" spans="1:10" ht="96" x14ac:dyDescent="0.2">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>50</v>
+      </c>
+      <c r="C17" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>52</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>132</v>
+        <v>56</v>
       </c>
       <c r="G17" s="19"/>
       <c r="H17" s="23" t="s">
-        <v>307</v>
-[...4 lines deleted...]
-    <row r="18" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>58</v>
+      </c>
+      <c r="C18" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>60</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="G18" s="18" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
       <c r="H18" s="23" t="s">
-        <v>308</v>
-[...4 lines deleted...]
-    <row r="19" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B19" s="72" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-        <v>34</v>
+        <v>65</v>
+      </c>
+      <c r="C19" s="90"/>
+      <c r="D19" s="63" t="s">
+        <v>66</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="G19" s="18"/>
       <c r="H19" s="23" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-    <row r="20" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B20" s="72" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-        <v>36</v>
+        <v>70</v>
+      </c>
+      <c r="C20" s="90"/>
+      <c r="D20" s="63" t="s">
+        <v>71</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="G20" s="19"/>
       <c r="H20" s="23" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-    <row r="21" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B21" s="72" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-        <v>38</v>
+        <v>74</v>
+      </c>
+      <c r="C21" s="90"/>
+      <c r="D21" s="63" t="s">
+        <v>75</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="G21" s="18" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="H21" s="23" t="s">
-        <v>310</v>
-[...4 lines deleted...]
-    <row r="22" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>81</v>
+      </c>
+      <c r="C22" s="58" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="63" t="s">
+        <v>83</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="F22" s="22" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="G22" s="19"/>
       <c r="H22" s="23" t="s">
-        <v>313</v>
-[...4 lines deleted...]
-    <row r="23" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>87</v>
+      </c>
+      <c r="C23" s="58" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="63" t="s">
+        <v>89</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="F23" s="14" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="G23" s="18" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H23" s="23" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-    <row r="24" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
-      <c r="D24" s="57" t="s">
-        <v>44</v>
+      <c r="D24" s="63" t="s">
+        <v>93</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="F24" s="24"/>
       <c r="G24" s="19"/>
       <c r="H24" s="25"/>
-      <c r="I24" s="20"/>
-[...56 lines deleted...]
-    <row r="28" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+    </row>
+    <row r="25" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="158" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="150" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="151"/>
+      <c r="D25" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" s="93" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" s="94" t="s">
+        <v>98</v>
+      </c>
+      <c r="G25" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H25" s="86" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="124"/>
+      <c r="B26" s="147" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="129"/>
+      <c r="D26" s="87"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="84"/>
+    </row>
+    <row r="27" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="125"/>
+      <c r="B27" s="152" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" s="153"/>
+      <c r="D27" s="96"/>
+      <c r="E27" s="97"/>
+      <c r="F27" s="88"/>
+      <c r="G27" s="98"/>
+      <c r="H27" s="88"/>
+    </row>
+    <row r="28" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="21"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
-      <c r="D28" s="57" t="s">
-        <v>48</v>
+      <c r="D28" s="63" t="s">
+        <v>102</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="F28" s="14" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>103</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>104</v>
       </c>
       <c r="H28" s="23" t="s">
-        <v>315</v>
-[...114 lines deleted...]
-    <row r="36" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="172.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="158" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="154" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" s="151"/>
+      <c r="D29" s="92" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="F29" s="99" t="s">
+        <v>109</v>
+      </c>
+      <c r="G29" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H29" s="86" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="124"/>
+      <c r="B30" s="137" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" s="129"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="84"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="124"/>
+      <c r="B31" s="137" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="129"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="85"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="85"/>
+      <c r="H31" s="84"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="124"/>
+      <c r="B32" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="129"/>
+      <c r="D32" s="87"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="85"/>
+      <c r="H32" s="84"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="124"/>
+      <c r="B33" s="137" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" s="129"/>
+      <c r="D33" s="87"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="84"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="84"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="125"/>
+      <c r="B34" s="160" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" s="153"/>
+      <c r="D34" s="96"/>
+      <c r="E34" s="97"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="88"/>
+    </row>
+    <row r="35" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="77" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="91"/>
+      <c r="C35" s="91"/>
+      <c r="D35" s="91"/>
+      <c r="E35" s="91"/>
+      <c r="F35" s="91"/>
+      <c r="G35" s="91"/>
+      <c r="H35" s="91"/>
+    </row>
+    <row r="36" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="21"/>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
-      <c r="D36" s="57" t="s">
-        <v>353</v>
+      <c r="D36" s="63" t="s">
+        <v>117</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G36" s="19"/>
       <c r="H36" s="23" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-    <row r="37" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>119</v>
+      </c>
+      <c r="C37" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="63" t="s">
+        <v>121</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F37" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G37" s="19"/>
       <c r="H37" s="23" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-    <row r="38" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
-        <v>227</v>
+        <v>123</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>124</v>
+      </c>
+      <c r="C38" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="D38" s="63" t="s">
+        <v>126</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>52</v>
+        <v>127</v>
       </c>
       <c r="F38" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="G38" s="19"/>
+      <c r="H38" s="39" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" s="58" t="s">
+        <v>131</v>
+      </c>
+      <c r="D39" s="63" t="s">
+        <v>132</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="G39" s="19"/>
+      <c r="H39" s="39" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C40" s="58" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="63" t="s">
+        <v>137</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="G40" s="19"/>
+      <c r="H40" s="39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="72" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="90"/>
+      <c r="D41" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="G41" s="19"/>
+      <c r="H41" s="39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="58" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" s="63" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="G42" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C43" s="58" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" s="63" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="123" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="141" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="136" t="s">
+        <v>163</v>
+      </c>
+      <c r="E44" s="144" t="s">
+        <v>164</v>
+      </c>
+      <c r="F44" s="149" t="s">
+        <v>165</v>
+      </c>
+      <c r="G44" s="133"/>
+      <c r="H44" s="41" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="124"/>
+      <c r="B45" s="124"/>
+      <c r="C45" s="142"/>
+      <c r="D45" s="127"/>
+      <c r="E45" s="138"/>
+      <c r="F45" s="148"/>
+      <c r="G45" s="138"/>
+      <c r="H45" s="42"/>
+    </row>
+    <row r="46" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="125"/>
+      <c r="B46" s="125"/>
+      <c r="C46" s="143"/>
+      <c r="D46" s="128"/>
+      <c r="E46" s="145"/>
+      <c r="F46" s="121"/>
+      <c r="G46" s="134"/>
+      <c r="H46" s="43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" s="123" t="s">
+        <v>168</v>
+      </c>
+      <c r="C47" s="141" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" s="126" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" s="159" t="s">
         <v>171</v>
       </c>
-      <c r="G38" s="19"/>
-[...72 lines deleted...]
-      <c r="F41" s="22" t="s">
+      <c r="F47" s="149" t="s">
         <v>172</v>
       </c>
-      <c r="G41" s="19"/>
-[...22 lines deleted...]
-      <c r="F42" s="22" t="s">
+      <c r="G47" s="146"/>
+      <c r="H47" s="41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" s="124"/>
+      <c r="B48" s="124"/>
+      <c r="C48" s="142"/>
+      <c r="D48" s="127"/>
+      <c r="E48" s="138"/>
+      <c r="F48" s="148"/>
+      <c r="G48" s="138"/>
+      <c r="H48" s="42"/>
+    </row>
+    <row r="49" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="125"/>
+      <c r="B49" s="125"/>
+      <c r="C49" s="143"/>
+      <c r="D49" s="128"/>
+      <c r="E49" s="145"/>
+      <c r="F49" s="121"/>
+      <c r="G49" s="145"/>
+      <c r="H49" s="43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" s="123" t="s">
+        <v>174</v>
+      </c>
+      <c r="C50" s="141" t="s">
+        <v>175</v>
+      </c>
+      <c r="D50" s="126" t="s">
+        <v>176</v>
+      </c>
+      <c r="E50" s="159" t="s">
+        <v>177</v>
+      </c>
+      <c r="F50" s="149" t="s">
+        <v>178</v>
+      </c>
+      <c r="G50" s="161" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="G42" s="18" t="s">
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A51" s="124"/>
+      <c r="B51" s="124"/>
+      <c r="C51" s="142"/>
+      <c r="D51" s="127"/>
+      <c r="E51" s="138"/>
+      <c r="F51" s="148"/>
+      <c r="G51" s="138"/>
+      <c r="H51" s="42"/>
+    </row>
+    <row r="52" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="125"/>
+      <c r="B52" s="125"/>
+      <c r="C52" s="143"/>
+      <c r="D52" s="128"/>
+      <c r="E52" s="145"/>
+      <c r="F52" s="121"/>
+      <c r="G52" s="134"/>
+      <c r="H52" s="43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B53" s="123" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" s="141" t="s">
+        <v>181</v>
+      </c>
+      <c r="D53" s="126" t="s">
+        <v>182</v>
+      </c>
+      <c r="E53" s="159" t="s">
+        <v>183</v>
+      </c>
+      <c r="F53" s="149" t="s">
+        <v>184</v>
+      </c>
+      <c r="G53" s="146"/>
+      <c r="H53" s="41" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="124"/>
+      <c r="B54" s="124"/>
+      <c r="C54" s="142"/>
+      <c r="D54" s="127"/>
+      <c r="E54" s="138"/>
+      <c r="F54" s="148"/>
+      <c r="G54" s="138"/>
+      <c r="H54" s="42"/>
+    </row>
+    <row r="55" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="125"/>
+      <c r="B55" s="125"/>
+      <c r="C55" s="143"/>
+      <c r="D55" s="128"/>
+      <c r="E55" s="145"/>
+      <c r="F55" s="121"/>
+      <c r="G55" s="145"/>
+      <c r="H55" s="43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C56" s="58" t="s">
+        <v>188</v>
+      </c>
+      <c r="D56" s="63" t="s">
+        <v>189</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="F56" s="22" t="s">
         <v>191</v>
-      </c>
-[...261 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G56" s="18" t="s">
         <v>192</v>
       </c>
-      <c r="H56" s="36" t="s">
-[...5 lines deleted...]
-    <row r="57" spans="1:10" ht="112" x14ac:dyDescent="0.2">
+      <c r="H56" s="39" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="78" t="s">
+        <v>194</v>
+      </c>
+      <c r="C57" s="103"/>
+      <c r="D57" s="63" t="s">
+        <v>195</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="G57" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="B57" s="130" t="s">
-[...21 lines deleted...]
-    <row r="58" spans="1:10" ht="160" x14ac:dyDescent="0.2">
+      <c r="H57" s="39" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="144" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="2" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-        <v>72</v>
+        <v>42</v>
+      </c>
+      <c r="B58" s="73" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" s="89"/>
+      <c r="D58" s="63" t="s">
+        <v>201</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>295</v>
+        <v>202</v>
       </c>
       <c r="F58" s="22" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="G58" s="18" t="s">
-        <v>191</v>
-[...35 lines deleted...]
-    <row r="61" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>33</v>
+      </c>
+      <c r="H58" s="39" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="52" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B59" s="53"/>
+      <c r="C59" s="53"/>
+      <c r="D59" s="65"/>
+      <c r="E59" s="53"/>
+      <c r="F59" s="53"/>
+      <c r="G59" s="50"/>
+      <c r="H59" s="51"/>
+    </row>
+    <row r="60" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="70" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="21"/>
       <c r="B61" s="21"/>
       <c r="C61" s="21"/>
-      <c r="D61" s="57" t="s">
-        <v>353</v>
+      <c r="D61" s="63" t="s">
+        <v>117</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F61" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="19"/>
+      <c r="H61" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C62" s="58" t="s">
+        <v>209</v>
+      </c>
+      <c r="D62" s="63" t="s">
+        <v>210</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="G62" s="19"/>
+      <c r="H62" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="D63" s="63" t="s">
         <v>121</v>
       </c>
-      <c r="G61" s="19"/>
-[...44 lines deleted...]
-      </c>
       <c r="E63" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F63" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G63" s="19"/>
-      <c r="H63" s="36" t="s">
-[...5 lines deleted...]
-    <row r="64" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+      <c r="H63" s="39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>119</v>
+      </c>
+      <c r="C64" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="D64" s="63" t="s">
+        <v>211</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F64" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G64" s="19"/>
-      <c r="H64" s="36" t="s">
-[...5 lines deleted...]
-    <row r="65" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H64" s="39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B65" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D65" s="63" t="s">
+        <v>126</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="F65" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="G65" s="19"/>
+      <c r="H65" s="39" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D66" s="63" t="s">
+        <v>132</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="F66" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="G66" s="19"/>
+      <c r="H66" s="39" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D67" s="63" t="s">
+        <v>137</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="F67" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="G67" s="19"/>
+      <c r="H67" s="39" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C68" s="58" t="s">
+        <v>226</v>
+      </c>
+      <c r="D68" s="63" t="s">
+        <v>227</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="F68" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="G68" s="18" t="s">
+        <v>230</v>
+      </c>
+      <c r="H68" s="49" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C69" s="58" t="s">
+        <v>233</v>
+      </c>
+      <c r="D69" s="63" t="s">
+        <v>234</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="F69" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="G69" s="19"/>
+      <c r="H69" s="39" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C70" s="58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D70" s="63" t="s">
+        <v>240</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="G70" s="19"/>
+      <c r="H70" s="39" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C71" s="58" t="s">
+        <v>246</v>
+      </c>
+      <c r="D71" s="63" t="s">
+        <v>247</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="F71" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="G71" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="144" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B72" s="72" t="s">
+        <v>250</v>
+      </c>
+      <c r="C72" s="90"/>
+      <c r="D72" s="63" t="s">
+        <v>251</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="F72" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="G72" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B73" s="72" t="s">
+        <v>256</v>
+      </c>
+      <c r="C73" s="90"/>
+      <c r="D73" s="63" t="s">
+        <v>257</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="F73" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="G73" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B74" s="72" t="s">
+        <v>262</v>
+      </c>
+      <c r="C74" s="90"/>
+      <c r="D74" s="63" t="s">
+        <v>263</v>
+      </c>
+      <c r="E74" s="11" t="s">
         <v>264</v>
       </c>
-      <c r="C65" s="52" t="s">
+      <c r="F74" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="D65" s="57" t="s">
-[...19 lines deleted...]
-      <c r="B66" s="2" t="s">
+      <c r="G74" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H74" s="39" t="s">
         <v>266</v>
       </c>
-      <c r="C66" s="52" t="s">
+    </row>
+    <row r="75" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B75" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="D66" s="57" t="s">
-[...19 lines deleted...]
-      <c r="B67" s="2" t="s">
+      <c r="C75" s="58" t="s">
         <v>268</v>
       </c>
-      <c r="C67" s="52" t="s">
+      <c r="D75" s="63" t="s">
         <v>269</v>
       </c>
-      <c r="D67" s="57" t="s">
-[...16 lines deleted...]
-      <c r="A68" s="2" t="s">
+      <c r="E75" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="B68" s="2" t="s">
+      <c r="F75" s="22" t="s">
         <v>271</v>
       </c>
-      <c r="C68" s="52" t="s">
+      <c r="G75" s="19"/>
+      <c r="H75" s="39" t="s">
         <v>272</v>
       </c>
-      <c r="D68" s="57" t="s">
-[...21 lines deleted...]
-      <c r="B69" s="2" t="s">
+    </row>
+    <row r="76" spans="1:8" ht="115.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B76" s="72" t="s">
+        <v>200</v>
+      </c>
+      <c r="C76" s="90"/>
+      <c r="D76" s="63" t="s">
         <v>273</v>
       </c>
-      <c r="C69" s="52" t="s">
+      <c r="E76" s="11" t="s">
         <v>274</v>
       </c>
-      <c r="D69" s="57" t="s">
-[...19 lines deleted...]
-      <c r="B70" s="2" t="s">
+      <c r="F76" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="G76" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="70" t="s">
         <v>275</v>
       </c>
-      <c r="C70" s="52" t="s">
-[...190 lines deleted...]
-    <row r="78" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="78" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="21"/>
       <c r="B78" s="21"/>
       <c r="C78" s="21"/>
-      <c r="D78" s="57" t="s">
-        <v>353</v>
+      <c r="D78" s="63" t="s">
+        <v>117</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F78" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G78" s="19"/>
-      <c r="H78" s="36" t="s">
-[...5 lines deleted...]
-    <row r="79" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H78" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="2" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-        <v>364</v>
+        <v>42</v>
+      </c>
+      <c r="B79" s="156" t="s">
+        <v>276</v>
+      </c>
+      <c r="C79" s="157"/>
+      <c r="D79" s="46" t="s">
+        <v>277</v>
       </c>
       <c r="E79" s="12" t="s">
-        <v>112</v>
+        <v>278</v>
       </c>
       <c r="F79" s="16" t="s">
         <v>122</v>
       </c>
       <c r="G79" s="19"/>
-      <c r="H79" s="40" t="s">
-[...6 lines deleted...]
-      <c r="A80" s="97" t="s">
+      <c r="H79" s="43" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B80" s="123" t="s">
+        <v>281</v>
+      </c>
+      <c r="C80" s="59" t="s">
+        <v>282</v>
+      </c>
+      <c r="D80" s="104" t="s">
+        <v>126</v>
+      </c>
+      <c r="E80" s="105" t="s">
+        <v>283</v>
+      </c>
+      <c r="F80" s="106" t="s">
+        <v>284</v>
+      </c>
+      <c r="G80" s="95"/>
+      <c r="H80" s="122" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A81" s="125"/>
+      <c r="B81" s="125"/>
+      <c r="C81" s="60" t="s">
         <v>286</v>
       </c>
-      <c r="B80" s="97" t="s">
-[...115 lines deleted...]
-    <row r="86" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="D81" s="107"/>
+      <c r="E81" s="98"/>
+      <c r="F81" s="100"/>
+      <c r="G81" s="98"/>
+      <c r="H81" s="121"/>
+    </row>
+    <row r="82" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B82" s="123" t="s">
+        <v>287</v>
+      </c>
+      <c r="C82" s="59" t="s">
+        <v>288</v>
+      </c>
+      <c r="D82" s="104" t="s">
+        <v>132</v>
+      </c>
+      <c r="E82" s="105" t="s">
+        <v>289</v>
+      </c>
+      <c r="F82" s="106" t="s">
+        <v>290</v>
+      </c>
+      <c r="G82" s="95"/>
+      <c r="H82" s="122" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A83" s="125"/>
+      <c r="B83" s="125"/>
+      <c r="C83" s="60" t="s">
+        <v>292</v>
+      </c>
+      <c r="D83" s="107"/>
+      <c r="E83" s="98"/>
+      <c r="F83" s="100"/>
+      <c r="G83" s="98"/>
+      <c r="H83" s="121"/>
+    </row>
+    <row r="84" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="123" t="s">
+        <v>293</v>
+      </c>
+      <c r="C84" s="59" t="s">
+        <v>294</v>
+      </c>
+      <c r="D84" s="104" t="s">
+        <v>137</v>
+      </c>
+      <c r="E84" s="105" t="s">
+        <v>295</v>
+      </c>
+      <c r="F84" s="106" t="s">
+        <v>296</v>
+      </c>
+      <c r="G84" s="95"/>
+      <c r="H84" s="122" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A85" s="125"/>
+      <c r="B85" s="125"/>
+      <c r="C85" s="60" t="s">
+        <v>298</v>
+      </c>
+      <c r="D85" s="107"/>
+      <c r="E85" s="98"/>
+      <c r="F85" s="100"/>
+      <c r="G85" s="98"/>
+      <c r="H85" s="121"/>
+    </row>
+    <row r="86" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="2" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>300</v>
+      </c>
+      <c r="C86" s="58" t="s">
+        <v>301</v>
+      </c>
+      <c r="D86" s="46" t="s">
+        <v>142</v>
       </c>
       <c r="E86" s="12" t="s">
-        <v>116</v>
+        <v>302</v>
       </c>
       <c r="F86" s="17" t="s">
-        <v>155</v>
+        <v>303</v>
       </c>
       <c r="G86" s="19"/>
-      <c r="H86" s="40" t="s">
-[...5 lines deleted...]
-    <row r="87" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+      <c r="H86" s="43" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="2" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>305</v>
+      </c>
+      <c r="C87" s="58" t="s">
+        <v>306</v>
+      </c>
+      <c r="D87" s="46" t="s">
+        <v>307</v>
       </c>
       <c r="E87" s="12" t="s">
-        <v>117</v>
+        <v>308</v>
       </c>
       <c r="F87" s="22" t="s">
-        <v>189</v>
+        <v>309</v>
       </c>
       <c r="G87" s="19"/>
-      <c r="H87" s="40" t="s">
-[...5 lines deleted...]
-    <row r="88" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+      <c r="H87" s="43" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="2" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>208</v>
+      </c>
+      <c r="C88" s="58" t="s">
+        <v>209</v>
+      </c>
+      <c r="D88" s="46" t="s">
+        <v>311</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>119</v>
+        <v>312</v>
       </c>
       <c r="F88" s="17" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G88" s="19"/>
-      <c r="H88" s="36" t="s">
-[...17 lines deleted...]
-      <c r="J89" s="20"/>
+      <c r="H88" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="66" t="s">
+        <v>313</v>
+      </c>
+      <c r="H89" s="108"/>
     </row>
   </sheetData>
-  <mergeCells count="130">
-    <mergeCell ref="G84:G85"/>
+  <mergeCells count="59">
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="C47:C49"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B50:B52"/>
+    <mergeCell ref="D50:D52"/>
     <mergeCell ref="H84:H85"/>
-    <mergeCell ref="I84:I85"/>
-    <mergeCell ref="J84:J85"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="F53:F55"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="A29:A34"/>
+    <mergeCell ref="B44:B46"/>
+    <mergeCell ref="D47:D49"/>
+    <mergeCell ref="F47:F49"/>
+    <mergeCell ref="E50:E52"/>
+    <mergeCell ref="G50:G52"/>
+    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="G44:G46"/>
+    <mergeCell ref="B84:B85"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="B79:C79"/>
     <mergeCell ref="A84:A85"/>
-    <mergeCell ref="B84:B85"/>
-[...9 lines deleted...]
-    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="A47:A49"/>
     <mergeCell ref="B82:B83"/>
-    <mergeCell ref="D82:D83"/>
-[...4 lines deleted...]
-    <mergeCell ref="B79:C79"/>
     <mergeCell ref="A80:A81"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="F50:F52"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D44:D46"/>
+    <mergeCell ref="F44:F46"/>
+    <mergeCell ref="C53:C55"/>
+    <mergeCell ref="E53:E55"/>
+    <mergeCell ref="E47:E49"/>
+    <mergeCell ref="G47:G49"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="H82:H83"/>
+    <mergeCell ref="B53:B55"/>
+    <mergeCell ref="D53:D55"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B47:B49"/>
     <mergeCell ref="B80:B81"/>
-    <mergeCell ref="D80:D81"/>
-[...9 lines deleted...]
-    <mergeCell ref="F53:F55"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="C50:C52"/>
+    <mergeCell ref="C44:C46"/>
+    <mergeCell ref="E44:E46"/>
     <mergeCell ref="G53:G55"/>
-    <mergeCell ref="I53:I55"/>
-[...91 lines deleted...]
-    <mergeCell ref="B20:C20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D339A35-8FF1-473C-AA60-F33B1049F88D}">
-  <dimension ref="A1:J47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:H47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7:G24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.1640625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="41.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.6640625" style="64" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.6640625" customWidth="1"/>
     <col min="7" max="7" width="28.33203125" customWidth="1"/>
     <col min="8" max="8" width="22.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="43.25" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C1" s="67" t="s">
+    <row r="1" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="43" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D1" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="24" t="s">
+        <v>4</v>
       </c>
       <c r="F1" s="71" t="s">
-        <v>1</v>
-[...42 lines deleted...]
-      <c r="D4" s="56" t="s">
         <v>5</v>
       </c>
+      <c r="G1" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="129"/>
+      <c r="B2" s="129"/>
+      <c r="C2" s="129"/>
+      <c r="D2" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="83"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="84"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+    </row>
+    <row r="4" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="80"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="62" t="s">
+        <v>10</v>
+      </c>
       <c r="E4" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="G4" s="29"/>
+        <v>12</v>
+      </c>
+      <c r="G4" s="32"/>
       <c r="H4" s="23" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:10" ht="80" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="129.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>119</v>
+      </c>
+      <c r="C5" s="54" t="s">
+        <v>120</v>
+      </c>
+      <c r="D5" s="62" t="s">
+        <v>44</v>
       </c>
       <c r="E5" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="23" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>315</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>316</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>314</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>9</v>
+        <v>317</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>123</v>
+        <v>318</v>
       </c>
       <c r="G6" s="19"/>
-      <c r="H6" s="30" t="s">
-[...319 lines deleted...]
-    <row r="28" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+      <c r="H6" s="33" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="164" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="164"/>
+      <c r="C7" s="55" t="s">
+        <v>320</v>
+      </c>
+      <c r="D7" s="109" t="s">
+        <v>314</v>
+      </c>
+      <c r="E7" s="110" t="s">
+        <v>321</v>
+      </c>
+      <c r="F7" s="111" t="s">
+        <v>322</v>
+      </c>
+      <c r="G7" s="95"/>
+      <c r="H7" s="155" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A8" s="124"/>
+      <c r="B8" s="124"/>
+      <c r="C8" s="56" t="s">
+        <v>324</v>
+      </c>
+      <c r="D8" s="87"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="148"/>
+    </row>
+    <row r="9" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="124"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="56" t="s">
+        <v>325</v>
+      </c>
+      <c r="D9" s="87"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="148"/>
+    </row>
+    <row r="10" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="124"/>
+      <c r="B10" s="124"/>
+      <c r="C10" s="56" t="s">
+        <v>326</v>
+      </c>
+      <c r="D10" s="87"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="148"/>
+    </row>
+    <row r="11" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="124"/>
+      <c r="B11" s="124"/>
+      <c r="C11" s="56" t="s">
+        <v>327</v>
+      </c>
+      <c r="D11" s="87"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="84"/>
+      <c r="G11" s="85"/>
+      <c r="H11" s="148"/>
+    </row>
+    <row r="12" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="124"/>
+      <c r="B12" s="124"/>
+      <c r="C12" s="56" t="s">
+        <v>328</v>
+      </c>
+      <c r="D12" s="87"/>
+      <c r="E12" s="85"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="85"/>
+      <c r="H12" s="148"/>
+    </row>
+    <row r="13" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="124"/>
+      <c r="B13" s="124"/>
+      <c r="C13" s="56" t="s">
+        <v>329</v>
+      </c>
+      <c r="D13" s="87"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="84"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="148"/>
+    </row>
+    <row r="14" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="124"/>
+      <c r="B14" s="124"/>
+      <c r="C14" s="56" t="s">
+        <v>330</v>
+      </c>
+      <c r="D14" s="87"/>
+      <c r="E14" s="85"/>
+      <c r="F14" s="84"/>
+      <c r="G14" s="85"/>
+      <c r="H14" s="148"/>
+    </row>
+    <row r="15" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="124"/>
+      <c r="B15" s="124"/>
+      <c r="C15" s="56" t="s">
+        <v>331</v>
+      </c>
+      <c r="D15" s="87"/>
+      <c r="E15" s="85"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="85"/>
+      <c r="H15" s="148"/>
+    </row>
+    <row r="16" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="124"/>
+      <c r="B16" s="124"/>
+      <c r="C16" s="56" t="s">
+        <v>332</v>
+      </c>
+      <c r="D16" s="87"/>
+      <c r="E16" s="85"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="85"/>
+      <c r="H16" s="148"/>
+    </row>
+    <row r="17" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="124"/>
+      <c r="B17" s="124"/>
+      <c r="C17" s="56" t="s">
+        <v>333</v>
+      </c>
+      <c r="D17" s="87"/>
+      <c r="E17" s="85"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="85"/>
+      <c r="H17" s="148"/>
+    </row>
+    <row r="18" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="124"/>
+      <c r="B18" s="124"/>
+      <c r="C18" s="56" t="s">
+        <v>334</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="148"/>
+    </row>
+    <row r="19" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="124"/>
+      <c r="B19" s="124"/>
+      <c r="C19" s="56" t="s">
+        <v>335</v>
+      </c>
+      <c r="D19" s="87"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="148"/>
+    </row>
+    <row r="20" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="124"/>
+      <c r="B20" s="124"/>
+      <c r="C20" s="56" t="s">
+        <v>336</v>
+      </c>
+      <c r="D20" s="87"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="148"/>
+    </row>
+    <row r="21" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="124"/>
+      <c r="B21" s="124"/>
+      <c r="C21" s="56" t="s">
+        <v>337</v>
+      </c>
+      <c r="D21" s="87"/>
+      <c r="E21" s="85"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="85"/>
+      <c r="H21" s="148"/>
+    </row>
+    <row r="22" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="124"/>
+      <c r="B22" s="124"/>
+      <c r="C22" s="56" t="s">
+        <v>338</v>
+      </c>
+      <c r="D22" s="87"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="84"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="148"/>
+    </row>
+    <row r="23" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="124"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="56" t="s">
+        <v>339</v>
+      </c>
+      <c r="D23" s="87"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="84"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="148"/>
+    </row>
+    <row r="24" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="125"/>
+      <c r="B24" s="125"/>
+      <c r="C24" s="57" t="s">
+        <v>340</v>
+      </c>
+      <c r="D24" s="96"/>
+      <c r="E24" s="97"/>
+      <c r="F24" s="88"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="132"/>
+    </row>
+    <row r="25" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="164" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="164"/>
+      <c r="C25" s="55" t="s">
+        <v>341</v>
+      </c>
+      <c r="D25" s="112" t="s">
+        <v>342</v>
+      </c>
+      <c r="E25" s="113" t="s">
+        <v>343</v>
+      </c>
+      <c r="F25" s="114" t="s">
+        <v>344</v>
+      </c>
+      <c r="G25" s="102"/>
+      <c r="H25" s="131" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="124"/>
+      <c r="B26" s="124"/>
+      <c r="C26" s="56" t="s">
+        <v>346</v>
+      </c>
+      <c r="D26" s="87"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="148"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="125"/>
+      <c r="B27" s="125"/>
+      <c r="C27" s="57" t="s">
+        <v>347</v>
+      </c>
+      <c r="D27" s="96"/>
+      <c r="E27" s="97"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="97"/>
+      <c r="H27" s="132"/>
+    </row>
+    <row r="28" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>348</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>348</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>349</v>
       </c>
       <c r="E28" s="10" t="s">
-        <v>14</v>
+        <v>350</v>
       </c>
       <c r="F28" s="22" t="s">
-        <v>160</v>
+        <v>351</v>
       </c>
       <c r="G28" s="18" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H28" s="23" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-    <row r="29" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>348</v>
+      </c>
+      <c r="C29" s="54" t="s">
+        <v>348</v>
+      </c>
+      <c r="D29" s="62" t="s">
+        <v>349</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>14</v>
+        <v>350</v>
       </c>
       <c r="F29" s="22" t="s">
-        <v>161</v>
+        <v>353</v>
       </c>
       <c r="G29" s="18" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H29" s="23" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-    <row r="30" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>348</v>
+      </c>
+      <c r="C30" s="54" t="s">
+        <v>348</v>
+      </c>
+      <c r="D30" s="62" t="s">
+        <v>354</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>16</v>
+        <v>355</v>
       </c>
       <c r="F30" s="22" t="s">
-        <v>162</v>
+        <v>356</v>
       </c>
       <c r="G30" s="19"/>
       <c r="H30" s="23" t="s">
-        <v>301</v>
-[...58 lines deleted...]
-    <row r="34" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="164" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="164"/>
+      <c r="C31" s="55" t="s">
+        <v>358</v>
+      </c>
+      <c r="D31" s="115" t="s">
+        <v>354</v>
+      </c>
+      <c r="E31" s="116" t="s">
+        <v>355</v>
+      </c>
+      <c r="F31" s="101" t="s">
+        <v>359</v>
+      </c>
+      <c r="G31" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" s="117" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="125"/>
+      <c r="B32" s="125"/>
+      <c r="C32" s="57" t="s">
+        <v>360</v>
+      </c>
+      <c r="D32" s="107"/>
+      <c r="E32" s="98"/>
+      <c r="F32" s="100"/>
+      <c r="G32" s="98"/>
+      <c r="H32" s="100"/>
+    </row>
+    <row r="33" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="70" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="21"/>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
-      <c r="D34" s="57" t="s">
-        <v>5</v>
+      <c r="D34" s="63" t="s">
+        <v>10</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G34" s="19"/>
-      <c r="H34" s="36" t="s">
-[...5 lines deleted...]
-    <row r="35" spans="1:10" ht="64" x14ac:dyDescent="0.2">
+      <c r="H34" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-        <v>74</v>
+        <v>42</v>
+      </c>
+      <c r="B35" s="156" t="s">
+        <v>362</v>
+      </c>
+      <c r="C35" s="157"/>
+      <c r="D35" s="63" t="s">
+        <v>363</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>83</v>
+        <v>364</v>
       </c>
       <c r="F35" s="22" t="s">
-        <v>139</v>
+        <v>365</v>
       </c>
       <c r="G35" s="19"/>
-      <c r="H35" s="36" t="s">
-[...5 lines deleted...]
-    <row r="36" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+      <c r="H35" s="39" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>208</v>
+      </c>
+      <c r="C36" s="58" t="s">
+        <v>367</v>
+      </c>
+      <c r="D36" s="63" t="s">
+        <v>24</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F36" s="15" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G36" s="19"/>
-      <c r="H36" s="36" t="s">
-[...5 lines deleted...]
-    <row r="37" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H36" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>368</v>
+      </c>
+      <c r="C37" s="58" t="s">
+        <v>369</v>
+      </c>
+      <c r="D37" s="63" t="s">
+        <v>370</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>84</v>
+        <v>371</v>
       </c>
       <c r="F37" s="15" t="s">
-        <v>140</v>
+        <v>372</v>
       </c>
       <c r="G37" s="19"/>
-      <c r="H37" s="36" t="s">
-[...5 lines deleted...]
-    <row r="38" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H37" s="39" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>374</v>
+      </c>
+      <c r="C38" s="58" t="s">
+        <v>375</v>
+      </c>
+      <c r="D38" s="63" t="s">
+        <v>376</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F38" s="15" t="s">
-        <v>141</v>
+        <v>378</v>
       </c>
       <c r="G38" s="19"/>
-      <c r="H38" s="36" t="s">
-[...19 lines deleted...]
-    <row r="40" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+      <c r="H38" s="39" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="70" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="21"/>
       <c r="B40" s="21"/>
       <c r="C40" s="21"/>
-      <c r="D40" s="57" t="s">
-        <v>5</v>
+      <c r="D40" s="63" t="s">
+        <v>10</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F40" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G40" s="19"/>
-      <c r="H40" s="36" t="s">
-[...5 lines deleted...]
-    <row r="41" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+      <c r="H40" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="2" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>255</v>
+        <v>208</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>209</v>
+      </c>
+      <c r="D41" s="63" t="s">
+        <v>24</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F41" s="15" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G41" s="19"/>
-      <c r="H41" s="36" t="s">
-[...5 lines deleted...]
-    <row r="42" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+      <c r="H41" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="72" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-        <v>80</v>
+        <v>42</v>
+      </c>
+      <c r="B42" s="90"/>
+      <c r="C42" s="90"/>
+      <c r="D42" s="63" t="s">
+        <v>381</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>87</v>
+        <v>382</v>
       </c>
       <c r="F42" s="15" t="s">
-        <v>143</v>
+        <v>383</v>
       </c>
       <c r="G42" s="19"/>
-      <c r="H42" s="36" t="s">
-[...5 lines deleted...]
-    <row r="43" spans="1:10" ht="176" x14ac:dyDescent="0.2">
+      <c r="H42" s="39" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="158.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="72" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-        <v>22</v>
+        <v>42</v>
+      </c>
+      <c r="B43" s="90"/>
+      <c r="C43" s="90"/>
+      <c r="D43" s="63" t="s">
+        <v>30</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>88</v>
+        <v>385</v>
       </c>
       <c r="F43" s="22" t="s">
-        <v>182</v>
+        <v>386</v>
       </c>
       <c r="G43" s="19" t="s">
-        <v>193</v>
-[...7 lines deleted...]
-    <row r="44" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>387</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="21"/>
       <c r="B44" s="21"/>
       <c r="C44" s="21"/>
-      <c r="D44" s="57" t="s">
-        <v>60</v>
+      <c r="D44" s="63" t="s">
+        <v>163</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>89</v>
+        <v>389</v>
       </c>
       <c r="F44" s="22" t="s">
-        <v>184</v>
+        <v>390</v>
       </c>
       <c r="G44" s="19"/>
-      <c r="H44" s="36" t="s">
-[...5 lines deleted...]
-    <row r="45" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H44" s="39" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="21"/>
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
-      <c r="D45" s="57" t="s">
-        <v>62</v>
+      <c r="D45" s="63" t="s">
+        <v>170</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>90</v>
+        <v>392</v>
       </c>
       <c r="F45" s="22" t="s">
-        <v>185</v>
+        <v>393</v>
       </c>
       <c r="G45" s="19"/>
-      <c r="H45" s="36" t="s">
-[...5 lines deleted...]
-    <row r="46" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H45" s="39" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="21"/>
       <c r="B46" s="21"/>
       <c r="C46" s="21"/>
-      <c r="D46" s="57" t="s">
-        <v>64</v>
+      <c r="D46" s="63" t="s">
+        <v>176</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>91</v>
+        <v>395</v>
       </c>
       <c r="F46" s="22" t="s">
-        <v>186</v>
+        <v>396</v>
       </c>
       <c r="G46" s="18" t="s">
-        <v>191</v>
-[...7 lines deleted...]
-    <row r="47" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>33</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="21"/>
       <c r="B47" s="21"/>
       <c r="C47" s="21"/>
-      <c r="D47" s="57" t="s">
-        <v>66</v>
+      <c r="D47" s="63" t="s">
+        <v>182</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>92</v>
+        <v>398</v>
       </c>
       <c r="F47" s="22" t="s">
-        <v>183</v>
+        <v>399</v>
       </c>
       <c r="G47" s="19"/>
-      <c r="H47" s="36" t="s">
-[...3 lines deleted...]
-      <c r="J47" s="20"/>
+      <c r="H47" s="39" t="s">
+        <v>400</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="43">
-    <mergeCell ref="A33:H33"/>
+  <mergeCells count="12">
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="B7:B24"/>
     <mergeCell ref="B35:C35"/>
-    <mergeCell ref="A39:H39"/>
-[...9 lines deleted...]
-    <mergeCell ref="J25:J27"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="A7:A24"/>
     <mergeCell ref="A31:A32"/>
-    <mergeCell ref="B31:B32"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:A27"/>
     <mergeCell ref="B25:B27"/>
-    <mergeCell ref="D25:D27"/>
-[...2 lines deleted...]
-    <mergeCell ref="G7:G24"/>
     <mergeCell ref="H7:H24"/>
-    <mergeCell ref="I7:I24"/>
-[...11 lines deleted...]
-    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="B1:B2"/>
     <mergeCell ref="A1:A2"/>
-    <mergeCell ref="B1:B2"/>
-[...2 lines deleted...]
-    <mergeCell ref="F1:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7038553-7A8D-483B-A68F-B751331878F7}">
-  <dimension ref="A1:J14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:H14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1:H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.5" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="32.5" customWidth="1"/>
+    <col min="1" max="1" width="9.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.21875" customWidth="1"/>
+    <col min="4" max="4" width="28" style="64" customWidth="1"/>
+    <col min="5" max="5" width="29.88671875" customWidth="1"/>
+    <col min="6" max="6" width="28.5546875" customWidth="1"/>
+    <col min="7" max="7" width="32.109375" customWidth="1"/>
+    <col min="8" max="8" width="32.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="43.25" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C1" s="67" t="s">
+    <row r="1" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="43" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D1" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="24" t="s">
+        <v>4</v>
       </c>
       <c r="F1" s="71" t="s">
-        <v>1</v>
-[...38 lines deleted...]
-    <row r="4" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="G1" s="68" t="s">
+        <v>401</v>
+      </c>
+      <c r="H1" s="69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="129"/>
+      <c r="B2" s="129"/>
+      <c r="C2" s="129"/>
+      <c r="D2" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="83"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="84"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="70" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="72"/>
-      <c r="B4" s="73"/>
-[...2 lines deleted...]
-        <v>5</v>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="62" t="s">
+        <v>10</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G4" s="19"/>
       <c r="H4" s="23" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="129.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>119</v>
+      </c>
+      <c r="C5" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="D5" s="62" t="s">
+        <v>44</v>
       </c>
       <c r="E5" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="23" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="172.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B6" s="72" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-        <v>25</v>
+        <v>403</v>
+      </c>
+      <c r="C6" s="90"/>
+      <c r="D6" s="63" t="s">
+        <v>404</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>26</v>
+        <v>405</v>
       </c>
       <c r="F6" s="15"/>
       <c r="G6" s="18" t="s">
-        <v>156</v>
-[...7 lines deleted...]
-    <row r="7" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>406</v>
+      </c>
+      <c r="H6" s="39" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="72"/>
-      <c r="B7" s="73"/>
-[...2 lines deleted...]
-        <v>27</v>
+      <c r="B7" s="90"/>
+      <c r="C7" s="90"/>
+      <c r="D7" s="63" t="s">
+        <v>408</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>28</v>
+        <v>409</v>
       </c>
       <c r="F7" s="24"/>
       <c r="G7" s="19"/>
       <c r="H7" s="23" t="s">
-        <v>128</v>
-[...18 lines deleted...]
-    <row r="9" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="70" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
-      <c r="D9" s="57" t="s">
-        <v>5</v>
+      <c r="D9" s="63" t="s">
+        <v>10</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F9" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G9" s="19"/>
-      <c r="H9" s="36" t="s">
-[...5 lines deleted...]
-    <row r="10" spans="1:10" ht="48" x14ac:dyDescent="0.2">
+      <c r="H9" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-        <v>74</v>
+        <v>42</v>
+      </c>
+      <c r="B10" s="156" t="s">
+        <v>362</v>
+      </c>
+      <c r="C10" s="157"/>
+      <c r="D10" s="63" t="s">
+        <v>363</v>
       </c>
       <c r="E10" s="10" t="s">
-        <v>75</v>
+        <v>412</v>
       </c>
       <c r="F10" s="22" t="s">
-        <v>139</v>
+        <v>365</v>
       </c>
       <c r="G10" s="19"/>
-      <c r="H10" s="36" t="s">
-[...5 lines deleted...]
-    <row r="11" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H10" s="39" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>208</v>
+      </c>
+      <c r="C11" s="58" t="s">
+        <v>367</v>
+      </c>
+      <c r="D11" s="63" t="s">
+        <v>24</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F11" s="15" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G11" s="19"/>
-      <c r="H11" s="36" t="s">
-[...5 lines deleted...]
-    <row r="12" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H11" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>368</v>
+      </c>
+      <c r="C12" s="58" t="s">
+        <v>369</v>
+      </c>
+      <c r="D12" s="63" t="s">
+        <v>370</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>77</v>
+        <v>413</v>
       </c>
       <c r="F12" s="15" t="s">
-        <v>140</v>
+        <v>372</v>
       </c>
       <c r="G12" s="19"/>
-      <c r="H12" s="36" t="s">
-[...5 lines deleted...]
-    <row r="13" spans="1:10" ht="16" x14ac:dyDescent="0.2">
+      <c r="H12" s="39" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>374</v>
+      </c>
+      <c r="C13" s="58" t="s">
+        <v>375</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>376</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>79</v>
+        <v>414</v>
       </c>
       <c r="F13" s="15" t="s">
-        <v>141</v>
+        <v>378</v>
       </c>
       <c r="G13" s="19"/>
-      <c r="H13" s="36" t="s">
-[...5 lines deleted...]
-    <row r="14" spans="1:10" ht="32" x14ac:dyDescent="0.2">
+      <c r="H13" s="39" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B14" s="72" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-        <v>80</v>
+        <v>415</v>
+      </c>
+      <c r="C14" s="90"/>
+      <c r="D14" s="63" t="s">
+        <v>381</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>81</v>
+        <v>416</v>
       </c>
       <c r="F14" s="15" t="s">
-        <v>142</v>
+        <v>417</v>
       </c>
       <c r="G14" s="18" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-      <c r="J14" s="20"/>
+        <v>33</v>
+      </c>
+      <c r="H14" s="39" t="s">
+        <v>418</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...6 lines deleted...]
-    <mergeCell ref="A1:A2"/>
+  <mergeCells count="4">
+    <mergeCell ref="B10:C10"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
-    <mergeCell ref="E1:E2"/>
-[...5 lines deleted...]
-    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CE2BC37-0EE8-43EE-9E20-35E446545DF1}">
-  <dimension ref="A1:K146"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:I146"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C158" sqref="C158"/>
+    <sheetView tabSelected="1" topLeftCell="E60" workbookViewId="0">
+      <selection activeCell="I60" sqref="I60:I62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.1640625" customWidth="1"/>
+    <col min="1" max="1" width="22.109375" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
-    <col min="3" max="3" width="28.83203125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="19.1640625" customWidth="1"/>
+    <col min="3" max="3" width="28.88671875" customWidth="1"/>
+    <col min="4" max="4" width="20.44140625" customWidth="1"/>
+    <col min="5" max="5" width="23.44140625" customWidth="1"/>
+    <col min="6" max="6" width="26.5546875" customWidth="1"/>
+    <col min="7" max="7" width="21.109375" customWidth="1"/>
+    <col min="8" max="8" width="29.21875" customWidth="1"/>
+    <col min="9" max="9" width="19.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="43.25" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C1" s="69" t="s">
+    <row r="1" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="135" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="28" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="D1" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="24" t="s">
+        <v>4</v>
       </c>
       <c r="F1" s="71" t="s">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="I1" s="159" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="48" t="s">
         <v>419</v>
       </c>
-      <c r="J1" s="67"/>
-[...27 lines deleted...]
-      <c r="H3" s="138"/>
+    </row>
+    <row r="2" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="129"/>
+      <c r="B2" s="129"/>
+      <c r="C2" s="162"/>
+      <c r="D2" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="83"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="64"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
       <c r="I3" s="20" t="s">
         <v>420</v>
       </c>
-      <c r="J3" s="20"/>
-[...5 lines deleted...]
-      <c r="C4" s="140"/>
+    </row>
+    <row r="4" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="80"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
       <c r="D4" s="4" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="G4" s="29"/>
+        <v>12</v>
+      </c>
+      <c r="G4" s="32"/>
       <c r="H4" s="23" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+      <c r="I4" s="29"/>
+    </row>
+    <row r="5" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E5" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G5" s="19"/>
       <c r="H5" s="23" t="s">
-        <v>299</v>
+        <v>47</v>
       </c>
       <c r="I5" s="20"/>
-      <c r="J5" s="20"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="6" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>199</v>
+        <v>315</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>200</v>
+        <v>316</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>4</v>
+        <v>314</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>9</v>
+        <v>317</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>123</v>
+        <v>318</v>
       </c>
       <c r="G6" s="19"/>
-      <c r="H6" s="30" t="s">
-        <v>298</v>
+      <c r="H6" s="33" t="s">
+        <v>319</v>
       </c>
       <c r="I6" s="20"/>
-      <c r="J6" s="20"/>
-[...337 lines deleted...]
-    <row r="28" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="164" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="164"/>
+      <c r="C7" s="34" t="s">
+        <v>320</v>
+      </c>
+      <c r="D7" s="109" t="s">
+        <v>314</v>
+      </c>
+      <c r="E7" s="110" t="s">
+        <v>321</v>
+      </c>
+      <c r="F7" s="111" t="s">
+        <v>322</v>
+      </c>
+      <c r="G7" s="95"/>
+      <c r="H7" s="155" t="s">
+        <v>323</v>
+      </c>
+      <c r="I7" s="166"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="124"/>
+      <c r="B8" s="124"/>
+      <c r="C8" s="35" t="s">
+        <v>324</v>
+      </c>
+      <c r="D8" s="87"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="148"/>
+      <c r="I8" s="130"/>
+    </row>
+    <row r="9" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="124"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="35" t="s">
+        <v>325</v>
+      </c>
+      <c r="D9" s="87"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="148"/>
+      <c r="I9" s="130"/>
+    </row>
+    <row r="10" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="124"/>
+      <c r="B10" s="124"/>
+      <c r="C10" s="35" t="s">
+        <v>326</v>
+      </c>
+      <c r="D10" s="87"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="84"/>
+      <c r="G10" s="85"/>
+      <c r="H10" s="148"/>
+      <c r="I10" s="130"/>
+    </row>
+    <row r="11" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="124"/>
+      <c r="B11" s="124"/>
+      <c r="C11" s="35" t="s">
+        <v>327</v>
+      </c>
+      <c r="D11" s="87"/>
+      <c r="E11" s="85"/>
+      <c r="F11" s="84"/>
+      <c r="G11" s="85"/>
+      <c r="H11" s="148"/>
+      <c r="I11" s="130"/>
+    </row>
+    <row r="12" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="124"/>
+      <c r="B12" s="124"/>
+      <c r="C12" s="35" t="s">
+        <v>328</v>
+      </c>
+      <c r="D12" s="87"/>
+      <c r="E12" s="85"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="85"/>
+      <c r="H12" s="148"/>
+      <c r="I12" s="130"/>
+    </row>
+    <row r="13" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="124"/>
+      <c r="B13" s="124"/>
+      <c r="C13" s="35" t="s">
+        <v>329</v>
+      </c>
+      <c r="D13" s="87"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="84"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="148"/>
+      <c r="I13" s="130"/>
+    </row>
+    <row r="14" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="124"/>
+      <c r="B14" s="124"/>
+      <c r="C14" s="35" t="s">
+        <v>330</v>
+      </c>
+      <c r="D14" s="87"/>
+      <c r="E14" s="85"/>
+      <c r="F14" s="84"/>
+      <c r="G14" s="85"/>
+      <c r="H14" s="148"/>
+      <c r="I14" s="130"/>
+    </row>
+    <row r="15" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="124"/>
+      <c r="B15" s="124"/>
+      <c r="C15" s="35" t="s">
+        <v>331</v>
+      </c>
+      <c r="D15" s="87"/>
+      <c r="E15" s="85"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="85"/>
+      <c r="H15" s="148"/>
+      <c r="I15" s="130"/>
+    </row>
+    <row r="16" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="124"/>
+      <c r="B16" s="124"/>
+      <c r="C16" s="35" t="s">
+        <v>332</v>
+      </c>
+      <c r="D16" s="87"/>
+      <c r="E16" s="85"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="85"/>
+      <c r="H16" s="148"/>
+      <c r="I16" s="130"/>
+    </row>
+    <row r="17" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="124"/>
+      <c r="B17" s="124"/>
+      <c r="C17" s="35" t="s">
+        <v>333</v>
+      </c>
+      <c r="D17" s="87"/>
+      <c r="E17" s="85"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="85"/>
+      <c r="H17" s="148"/>
+      <c r="I17" s="130"/>
+    </row>
+    <row r="18" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="124"/>
+      <c r="B18" s="124"/>
+      <c r="C18" s="35" t="s">
+        <v>334</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="85"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="148"/>
+      <c r="I18" s="130"/>
+    </row>
+    <row r="19" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="124"/>
+      <c r="B19" s="124"/>
+      <c r="C19" s="35" t="s">
+        <v>335</v>
+      </c>
+      <c r="D19" s="87"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="148"/>
+      <c r="I19" s="130"/>
+    </row>
+    <row r="20" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="124"/>
+      <c r="B20" s="124"/>
+      <c r="C20" s="35" t="s">
+        <v>336</v>
+      </c>
+      <c r="D20" s="87"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="148"/>
+      <c r="I20" s="130"/>
+    </row>
+    <row r="21" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="124"/>
+      <c r="B21" s="124"/>
+      <c r="C21" s="35" t="s">
+        <v>337</v>
+      </c>
+      <c r="D21" s="87"/>
+      <c r="E21" s="85"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="85"/>
+      <c r="H21" s="148"/>
+      <c r="I21" s="130"/>
+    </row>
+    <row r="22" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="124"/>
+      <c r="B22" s="124"/>
+      <c r="C22" s="35" t="s">
+        <v>338</v>
+      </c>
+      <c r="D22" s="87"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="84"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="148"/>
+      <c r="I22" s="130"/>
+    </row>
+    <row r="23" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="124"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="35" t="s">
+        <v>339</v>
+      </c>
+      <c r="D23" s="87"/>
+      <c r="E23" s="85"/>
+      <c r="F23" s="84"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="148"/>
+      <c r="I23" s="130"/>
+    </row>
+    <row r="24" spans="1:9" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="125"/>
+      <c r="B24" s="125"/>
+      <c r="C24" s="36" t="s">
+        <v>340</v>
+      </c>
+      <c r="D24" s="96"/>
+      <c r="E24" s="97"/>
+      <c r="F24" s="88"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="130"/>
+    </row>
+    <row r="25" spans="1:9" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="164" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="164"/>
+      <c r="C25" s="34" t="s">
+        <v>341</v>
+      </c>
+      <c r="D25" s="112" t="s">
+        <v>342</v>
+      </c>
+      <c r="E25" s="113" t="s">
+        <v>343</v>
+      </c>
+      <c r="F25" s="114" t="s">
+        <v>344</v>
+      </c>
+      <c r="G25" s="102"/>
+      <c r="H25" s="131" t="s">
+        <v>345</v>
+      </c>
+      <c r="I25" s="166"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="124"/>
+      <c r="B26" s="124"/>
+      <c r="C26" s="35" t="s">
+        <v>346</v>
+      </c>
+      <c r="D26" s="87"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="148"/>
+      <c r="I26" s="130"/>
+    </row>
+    <row r="27" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="125"/>
+      <c r="B27" s="125"/>
+      <c r="C27" s="36" t="s">
+        <v>347</v>
+      </c>
+      <c r="D27" s="96"/>
+      <c r="E27" s="97"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="97"/>
+      <c r="H27" s="132"/>
+      <c r="I27" s="130"/>
+    </row>
+    <row r="28" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>13</v>
+        <v>349</v>
       </c>
       <c r="E28" s="10" t="s">
-        <v>14</v>
+        <v>350</v>
       </c>
       <c r="F28" s="22" t="s">
-        <v>160</v>
+        <v>351</v>
       </c>
       <c r="G28" s="18" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H28" s="23" t="s">
-        <v>296</v>
+        <v>352</v>
       </c>
       <c r="I28" s="20"/>
-      <c r="J28" s="20"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="29" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>13</v>
+        <v>349</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>14</v>
+        <v>350</v>
       </c>
       <c r="F29" s="22" t="s">
-        <v>161</v>
+        <v>353</v>
       </c>
       <c r="G29" s="18" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H29" s="23" t="s">
-        <v>296</v>
+        <v>352</v>
       </c>
       <c r="I29" s="20"/>
-      <c r="J29" s="20"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="30" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>201</v>
+        <v>348</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>16</v>
+        <v>355</v>
       </c>
       <c r="F30" s="22" t="s">
-        <v>162</v>
+        <v>356</v>
       </c>
       <c r="G30" s="19"/>
       <c r="H30" s="23" t="s">
-        <v>301</v>
+        <v>357</v>
       </c>
       <c r="I30" s="20"/>
-      <c r="J30" s="20"/>
-[...54 lines deleted...]
-      <c r="H33" s="68"/>
+    </row>
+    <row r="31" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="164" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="164"/>
+      <c r="C31" s="34" t="s">
+        <v>358</v>
+      </c>
+      <c r="D31" s="115" t="s">
+        <v>354</v>
+      </c>
+      <c r="E31" s="116" t="s">
+        <v>355</v>
+      </c>
+      <c r="F31" s="101" t="s">
+        <v>359</v>
+      </c>
+      <c r="G31" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" s="117" t="s">
+        <v>357</v>
+      </c>
+      <c r="I31" s="81"/>
+    </row>
+    <row r="32" spans="1:9" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="125"/>
+      <c r="B32" s="125"/>
+      <c r="C32" s="36" t="s">
+        <v>360</v>
+      </c>
+      <c r="D32" s="107"/>
+      <c r="E32" s="98"/>
+      <c r="F32" s="100"/>
+      <c r="G32" s="98"/>
+      <c r="H32" s="100"/>
+      <c r="I32" s="64"/>
+    </row>
+    <row r="33" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="70" t="s">
+        <v>9</v>
+      </c>
       <c r="I33" s="20" t="s">
         <v>421</v>
       </c>
-      <c r="J33" s="20"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="34" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="21"/>
       <c r="B34" s="21"/>
       <c r="C34" s="22"/>
       <c r="D34" s="4" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="G34" s="29"/>
+        <v>12</v>
+      </c>
+      <c r="G34" s="32"/>
       <c r="H34" s="23" t="s">
-        <v>300</v>
+        <v>13</v>
       </c>
       <c r="I34" s="20"/>
-      <c r="J34" s="20"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="35" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
-        <v>202</v>
+        <v>14</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>204</v>
+        <v>16</v>
       </c>
       <c r="D35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="E35" s="10" t="s">
+      <c r="F35" s="14" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G35" s="19"/>
       <c r="H35" s="23" t="s">
-        <v>302</v>
+        <v>20</v>
       </c>
       <c r="I35" s="20"/>
-      <c r="J35" s="20"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="36" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>206</v>
+        <v>22</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>207</v>
+        <v>23</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F36" s="14" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G36" s="19"/>
       <c r="H36" s="23" t="s">
-        <v>303</v>
+        <v>27</v>
       </c>
       <c r="I36" s="20"/>
-      <c r="J36" s="20"/>
-[...77 lines deleted...]
-      <c r="A41" s="96"/>
+    </row>
+    <row r="37" spans="1:9" ht="115.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="123" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="76" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="H37" s="86"/>
+      <c r="I37" s="166"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38" s="125"/>
+      <c r="B38" s="125"/>
+      <c r="C38" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="87"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="84"/>
+      <c r="G38" s="85"/>
+      <c r="H38" s="88"/>
+      <c r="I38" s="130"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A39" s="163"/>
+      <c r="B39" s="123" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" s="87"/>
+      <c r="E39" s="85"/>
+      <c r="F39" s="84"/>
+      <c r="G39" s="85"/>
+      <c r="H39" s="131"/>
+      <c r="I39" s="166"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A40" s="124"/>
+      <c r="B40" s="125"/>
+      <c r="C40" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40" s="87"/>
+      <c r="E40" s="85"/>
+      <c r="F40" s="84"/>
+      <c r="G40" s="85"/>
+      <c r="H40" s="132"/>
+      <c r="I40" s="130"/>
+    </row>
+    <row r="41" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="124"/>
       <c r="B41" s="2" t="s">
-        <v>210</v>
+        <v>38</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-      <c r="G41" s="92"/>
+        <v>39</v>
+      </c>
+      <c r="D41" s="87"/>
+      <c r="E41" s="85"/>
+      <c r="F41" s="84"/>
+      <c r="G41" s="85"/>
       <c r="H41" s="23" t="s">
-        <v>304</v>
+        <v>40</v>
       </c>
       <c r="I41" s="20"/>
-      <c r="J41" s="20"/>
-[...12 lines deleted...]
-      <c r="H42" s="68"/>
+    </row>
+    <row r="42" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="70" t="s">
+        <v>402</v>
+      </c>
       <c r="I42" s="20" t="s">
         <v>422</v>
       </c>
-      <c r="J42" s="20"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="43" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="72"/>
-      <c r="B43" s="73"/>
-      <c r="C43" s="73"/>
+      <c r="B43" s="90"/>
+      <c r="C43" s="90"/>
       <c r="D43" s="4" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F43" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G43" s="19"/>
       <c r="H43" s="23" t="s">
-        <v>300</v>
+        <v>13</v>
       </c>
       <c r="I43" s="20"/>
-      <c r="J43" s="20"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="44" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E44" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G44" s="19"/>
       <c r="H44" s="23" t="s">
-        <v>299</v>
+        <v>47</v>
       </c>
       <c r="I44" s="20"/>
-      <c r="J44" s="20"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:11" ht="64" x14ac:dyDescent="0.2">
+    </row>
+    <row r="45" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B45" s="72" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="C45" s="73"/>
+        <v>403</v>
+      </c>
+      <c r="C45" s="90"/>
       <c r="D45" s="5" t="s">
-        <v>25</v>
+        <v>404</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>26</v>
+        <v>405</v>
       </c>
       <c r="F45" s="15"/>
       <c r="G45" s="18" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>406</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>407</v>
       </c>
       <c r="I45" s="20"/>
-      <c r="J45" s="20"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="46" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="72"/>
-      <c r="B46" s="73"/>
-      <c r="C46" s="73"/>
+      <c r="B46" s="90"/>
+      <c r="C46" s="90"/>
       <c r="D46" s="5" t="s">
-        <v>27</v>
+        <v>408</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>28</v>
+        <v>409</v>
       </c>
       <c r="F46" s="24"/>
       <c r="G46" s="19"/>
       <c r="H46" s="23" t="s">
-        <v>128</v>
+        <v>410</v>
       </c>
       <c r="I46" s="20"/>
-      <c r="J46" s="20"/>
-[...12 lines deleted...]
-      <c r="H47" s="68"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A47" s="70" t="s">
+        <v>41</v>
+      </c>
       <c r="I47" s="20" t="s">
         <v>421</v>
       </c>
-      <c r="J47" s="20"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="48" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="21"/>
       <c r="B48" s="21"/>
       <c r="C48" s="22"/>
       <c r="D48" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F48" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G48" s="19"/>
       <c r="H48" s="23" t="s">
-        <v>300</v>
+        <v>13</v>
       </c>
       <c r="I48" s="20"/>
-      <c r="J48" s="20"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="49" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C49" s="88"/>
+        <v>42</v>
+      </c>
+      <c r="B49" s="139" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="140"/>
       <c r="D49" s="5" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F49" s="14" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="G49" s="19"/>
       <c r="H49" s="23" t="s">
-        <v>299</v>
+        <v>47</v>
       </c>
       <c r="I49" s="20"/>
-      <c r="J49" s="20"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="50" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C50" s="90"/>
+        <v>42</v>
+      </c>
+      <c r="B50" s="156" t="s">
+        <v>43</v>
+      </c>
+      <c r="C50" s="157"/>
       <c r="D50" s="5" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F50" s="14" t="s">
-        <v>130</v>
+        <v>48</v>
       </c>
       <c r="G50" s="19"/>
       <c r="H50" s="23" t="s">
-        <v>299</v>
+        <v>47</v>
       </c>
       <c r="I50" s="20"/>
-      <c r="J50" s="20"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="51" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>215</v>
+        <v>50</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>216</v>
+        <v>51</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="F51" s="14" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="G51" s="19"/>
       <c r="H51" s="23" t="s">
-        <v>306</v>
+        <v>55</v>
       </c>
       <c r="I51" s="20"/>
-      <c r="J51" s="20"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="52" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="2" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>215</v>
+        <v>50</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>216</v>
+        <v>51</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="F52" s="14" t="s">
-        <v>132</v>
+        <v>56</v>
       </c>
       <c r="G52" s="19"/>
       <c r="H52" s="23" t="s">
-        <v>307</v>
+        <v>57</v>
       </c>
       <c r="I52" s="20"/>
-      <c r="J52" s="20"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="53" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="2" t="s">
-        <v>214</v>
+        <v>49</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>218</v>
+        <v>59</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F53" s="14" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="G53" s="18" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
       <c r="H53" s="23" t="s">
-        <v>308</v>
+        <v>64</v>
       </c>
       <c r="I53" s="20"/>
-      <c r="J53" s="20"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="54" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B54" s="72" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="C54" s="73"/>
+        <v>65</v>
+      </c>
+      <c r="C54" s="90"/>
       <c r="D54" s="5" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="F54" s="14" t="s">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="G54" s="18"/>
       <c r="H54" s="23" t="s">
-        <v>309</v>
+        <v>69</v>
       </c>
       <c r="I54" s="20"/>
-      <c r="J54" s="20"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="55" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B55" s="72" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C55" s="73"/>
+        <v>70</v>
+      </c>
+      <c r="C55" s="90"/>
       <c r="D55" s="5" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="F55" s="14" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="G55" s="19"/>
       <c r="H55" s="23" t="s">
-        <v>303</v>
+        <v>27</v>
       </c>
       <c r="I55" s="20"/>
-      <c r="J55" s="20"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="56" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B56" s="72" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C56" s="73"/>
+        <v>74</v>
+      </c>
+      <c r="C56" s="90"/>
       <c r="D56" s="5" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>39</v>
+        <v>76</v>
       </c>
       <c r="F56" s="14" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="G56" s="18" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="H56" s="23" t="s">
-        <v>310</v>
+        <v>79</v>
       </c>
       <c r="I56" s="20"/>
-      <c r="J56" s="20"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="57" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="F57" s="22" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="G57" s="19"/>
       <c r="H57" s="23" t="s">
-        <v>313</v>
+        <v>86</v>
       </c>
       <c r="I57" s="20"/>
-      <c r="J57" s="20"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="58" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="2" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>225</v>
+        <v>87</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>226</v>
+        <v>88</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="F58" s="14" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="G58" s="18" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H58" s="23" t="s">
-        <v>312</v>
+        <v>92</v>
       </c>
       <c r="I58" s="20"/>
-      <c r="J58" s="20"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="59" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="21"/>
       <c r="B59" s="21"/>
       <c r="C59" s="22"/>
       <c r="D59" s="5" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="F59" s="24"/>
       <c r="G59" s="19"/>
       <c r="H59" s="25"/>
       <c r="I59" s="20"/>
-      <c r="J59" s="20"/>
-[...59 lines deleted...]
-    <row r="63" spans="1:11" ht="64" x14ac:dyDescent="0.2">
+    </row>
+    <row r="60" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="158" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="150" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="151"/>
+      <c r="D60" s="118" t="s">
+        <v>96</v>
+      </c>
+      <c r="E60" s="93" t="s">
+        <v>97</v>
+      </c>
+      <c r="F60" s="94" t="s">
+        <v>98</v>
+      </c>
+      <c r="G60" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H60" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="I60" s="81"/>
+    </row>
+    <row r="61" spans="1:9" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="124"/>
+      <c r="B61" s="147" t="s">
+        <v>100</v>
+      </c>
+      <c r="C61" s="129"/>
+      <c r="D61" s="119"/>
+      <c r="E61" s="85"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="85"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="64"/>
+    </row>
+    <row r="62" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="125"/>
+      <c r="B62" s="152" t="s">
+        <v>101</v>
+      </c>
+      <c r="C62" s="153"/>
+      <c r="D62" s="120"/>
+      <c r="E62" s="97"/>
+      <c r="F62" s="88"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="88"/>
+      <c r="I62" s="64"/>
+    </row>
+    <row r="63" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="21"/>
       <c r="B63" s="21"/>
       <c r="C63" s="22"/>
       <c r="D63" s="5" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="F63" s="14" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>103</v>
+      </c>
+      <c r="G63" s="28" t="s">
+        <v>104</v>
       </c>
       <c r="H63" s="23" t="s">
-        <v>315</v>
+        <v>105</v>
       </c>
       <c r="I63" s="20"/>
-      <c r="J63" s="20"/>
-[...114 lines deleted...]
-      <c r="H70" s="119"/>
+    </row>
+    <row r="64" spans="1:9" ht="172.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="158" t="s">
+        <v>42</v>
+      </c>
+      <c r="B64" s="154" t="s">
+        <v>106</v>
+      </c>
+      <c r="C64" s="151"/>
+      <c r="D64" s="118" t="s">
+        <v>107</v>
+      </c>
+      <c r="E64" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="F64" s="99" t="s">
+        <v>109</v>
+      </c>
+      <c r="G64" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="H64" s="86" t="s">
+        <v>110</v>
+      </c>
+      <c r="I64" s="81"/>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A65" s="124"/>
+      <c r="B65" s="137" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" s="129"/>
+      <c r="D65" s="119"/>
+      <c r="E65" s="85"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="84"/>
+      <c r="I65" s="64"/>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A66" s="124"/>
+      <c r="B66" s="137" t="s">
+        <v>112</v>
+      </c>
+      <c r="C66" s="129"/>
+      <c r="D66" s="119"/>
+      <c r="E66" s="85"/>
+      <c r="F66" s="84"/>
+      <c r="G66" s="85"/>
+      <c r="H66" s="84"/>
+      <c r="I66" s="64"/>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A67" s="124"/>
+      <c r="B67" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C67" s="129"/>
+      <c r="D67" s="119"/>
+      <c r="E67" s="85"/>
+      <c r="F67" s="84"/>
+      <c r="G67" s="85"/>
+      <c r="H67" s="84"/>
+      <c r="I67" s="64"/>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A68" s="124"/>
+      <c r="B68" s="137" t="s">
+        <v>114</v>
+      </c>
+      <c r="C68" s="129"/>
+      <c r="D68" s="119"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="84"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="84"/>
+      <c r="I68" s="64"/>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A69" s="125"/>
+      <c r="B69" s="160" t="s">
+        <v>115</v>
+      </c>
+      <c r="C69" s="153"/>
+      <c r="D69" s="120"/>
+      <c r="E69" s="97"/>
+      <c r="F69" s="100"/>
+      <c r="G69" s="98"/>
+      <c r="H69" s="88"/>
+      <c r="I69" s="64"/>
+    </row>
+    <row r="70" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="77" t="s">
+        <v>116</v>
+      </c>
+      <c r="B70" s="91"/>
+      <c r="C70" s="91"/>
+      <c r="D70" s="91"/>
+      <c r="E70" s="91"/>
+      <c r="F70" s="91"/>
+      <c r="G70" s="91"/>
+      <c r="H70" s="91"/>
       <c r="I70" s="20" t="s">
         <v>421</v>
       </c>
-      <c r="J70" s="20"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="71" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="21"/>
       <c r="B71" s="21"/>
       <c r="C71" s="22"/>
       <c r="D71" s="5" t="s">
-        <v>353</v>
+        <v>117</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F71" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G71" s="19"/>
       <c r="H71" s="23" t="s">
-        <v>300</v>
+        <v>13</v>
       </c>
       <c r="I71" s="20"/>
-      <c r="J71" s="20"/>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="72" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>354</v>
+        <v>121</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F72" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G72" s="19"/>
       <c r="H72" s="23" t="s">
-        <v>299</v>
+        <v>47</v>
       </c>
       <c r="I72" s="20"/>
-      <c r="J72" s="20"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="73" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="2" t="s">
-        <v>227</v>
+        <v>123</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>228</v>
+        <v>124</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>229</v>
+        <v>125</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>356</v>
+        <v>126</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>52</v>
+        <v>127</v>
       </c>
       <c r="F73" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="G73" s="19"/>
+      <c r="H73" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="I73" s="20"/>
+    </row>
+    <row r="74" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="F74" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="G74" s="19"/>
+      <c r="H74" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="I74" s="20"/>
+    </row>
+    <row r="75" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="F75" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="G75" s="19"/>
+      <c r="H75" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="I75" s="20"/>
+    </row>
+    <row r="76" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B76" s="72" t="s">
+        <v>141</v>
+      </c>
+      <c r="C76" s="90"/>
+      <c r="D76" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="F76" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="G76" s="19"/>
+      <c r="H76" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="I76" s="20"/>
+    </row>
+    <row r="77" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="F77" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="G77" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>151</v>
+      </c>
+      <c r="I77" s="20"/>
+    </row>
+    <row r="78" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="F78" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="G78" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>159</v>
+      </c>
+      <c r="I78" s="20"/>
+    </row>
+    <row r="79" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B79" s="123" t="s">
+        <v>161</v>
+      </c>
+      <c r="C79" s="167" t="s">
+        <v>162</v>
+      </c>
+      <c r="D79" s="136" t="s">
+        <v>163</v>
+      </c>
+      <c r="E79" s="144" t="s">
+        <v>164</v>
+      </c>
+      <c r="F79" s="149" t="s">
+        <v>165</v>
+      </c>
+      <c r="G79" s="133"/>
+      <c r="H79" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="I79" s="81"/>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A80" s="124"/>
+      <c r="B80" s="124"/>
+      <c r="C80" s="168"/>
+      <c r="D80" s="127"/>
+      <c r="E80" s="138"/>
+      <c r="F80" s="148"/>
+      <c r="G80" s="138"/>
+      <c r="H80" s="42"/>
+      <c r="I80" s="64"/>
+    </row>
+    <row r="81" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="125"/>
+      <c r="B81" s="125"/>
+      <c r="C81" s="169"/>
+      <c r="D81" s="128"/>
+      <c r="E81" s="145"/>
+      <c r="F81" s="121"/>
+      <c r="G81" s="134"/>
+      <c r="H81" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="I81" s="64"/>
+    </row>
+    <row r="82" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="123" t="s">
+        <v>168</v>
+      </c>
+      <c r="C82" s="167" t="s">
+        <v>169</v>
+      </c>
+      <c r="D82" s="126" t="s">
+        <v>170</v>
+      </c>
+      <c r="E82" s="159" t="s">
         <v>171</v>
       </c>
-      <c r="G73" s="19"/>
-[...75 lines deleted...]
-      <c r="F76" s="22" t="s">
+      <c r="F82" s="149" t="s">
         <v>172</v>
       </c>
-      <c r="G76" s="19"/>
-[...23 lines deleted...]
-      <c r="F77" s="22" t="s">
+      <c r="G82" s="146"/>
+      <c r="H82" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="I82" s="81"/>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A83" s="124"/>
+      <c r="B83" s="124"/>
+      <c r="C83" s="168"/>
+      <c r="D83" s="127"/>
+      <c r="E83" s="138"/>
+      <c r="F83" s="148"/>
+      <c r="G83" s="138"/>
+      <c r="H83" s="42"/>
+      <c r="I83" s="64"/>
+    </row>
+    <row r="84" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="125"/>
+      <c r="B84" s="125"/>
+      <c r="C84" s="169"/>
+      <c r="D84" s="128"/>
+      <c r="E84" s="145"/>
+      <c r="F84" s="121"/>
+      <c r="G84" s="145"/>
+      <c r="H84" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="I84" s="64"/>
+    </row>
+    <row r="85" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B85" s="123" t="s">
+        <v>174</v>
+      </c>
+      <c r="C85" s="167" t="s">
+        <v>175</v>
+      </c>
+      <c r="D85" s="126" t="s">
+        <v>176</v>
+      </c>
+      <c r="E85" s="159" t="s">
+        <v>177</v>
+      </c>
+      <c r="F85" s="149" t="s">
+        <v>178</v>
+      </c>
+      <c r="G85" s="161" t="s">
+        <v>33</v>
+      </c>
+      <c r="H85" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="G77" s="18" t="s">
+      <c r="I85" s="81"/>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A86" s="124"/>
+      <c r="B86" s="124"/>
+      <c r="C86" s="168"/>
+      <c r="D86" s="127"/>
+      <c r="E86" s="138"/>
+      <c r="F86" s="148"/>
+      <c r="G86" s="138"/>
+      <c r="H86" s="42"/>
+      <c r="I86" s="64"/>
+    </row>
+    <row r="87" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="125"/>
+      <c r="B87" s="125"/>
+      <c r="C87" s="169"/>
+      <c r="D87" s="128"/>
+      <c r="E87" s="145"/>
+      <c r="F87" s="121"/>
+      <c r="G87" s="134"/>
+      <c r="H87" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="I87" s="64"/>
+    </row>
+    <row r="88" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="123" t="s">
+        <v>160</v>
+      </c>
+      <c r="B88" s="123" t="s">
+        <v>180</v>
+      </c>
+      <c r="C88" s="167" t="s">
+        <v>181</v>
+      </c>
+      <c r="D88" s="126" t="s">
+        <v>182</v>
+      </c>
+      <c r="E88" s="159" t="s">
+        <v>183</v>
+      </c>
+      <c r="F88" s="149" t="s">
+        <v>184</v>
+      </c>
+      <c r="G88" s="146"/>
+      <c r="H88" s="41" t="s">
+        <v>185</v>
+      </c>
+      <c r="I88" s="81"/>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A89" s="124"/>
+      <c r="B89" s="124"/>
+      <c r="C89" s="168"/>
+      <c r="D89" s="127"/>
+      <c r="E89" s="138"/>
+      <c r="F89" s="148"/>
+      <c r="G89" s="138"/>
+      <c r="H89" s="42"/>
+      <c r="I89" s="64"/>
+    </row>
+    <row r="90" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="125"/>
+      <c r="B90" s="125"/>
+      <c r="C90" s="169"/>
+      <c r="D90" s="128"/>
+      <c r="E90" s="145"/>
+      <c r="F90" s="121"/>
+      <c r="G90" s="145"/>
+      <c r="H90" s="43" t="s">
+        <v>167</v>
+      </c>
+      <c r="I90" s="64"/>
+    </row>
+    <row r="91" spans="1:9" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E91" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="F91" s="22" t="s">
         <v>191</v>
-      </c>
-[...275 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G91" s="18" t="s">
         <v>192</v>
       </c>
-      <c r="H91" s="36" t="s">
-        <v>322</v>
+      <c r="H91" s="39" t="s">
+        <v>193</v>
       </c>
       <c r="I91" s="20"/>
-      <c r="J91" s="20"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:11" ht="112" x14ac:dyDescent="0.2">
+    </row>
+    <row r="92" spans="1:9" ht="115.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B92" s="78" t="s">
+        <v>194</v>
+      </c>
+      <c r="C92" s="103"/>
+      <c r="D92" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E92" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F92" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="G92" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="B92" s="130" t="s">
-[...16 lines deleted...]
-        <v>323</v>
+      <c r="H92" s="39" t="s">
+        <v>199</v>
       </c>
       <c r="I92" s="26"/>
-      <c r="J92" s="20"/>
-[...2 lines deleted...]
-    <row r="93" spans="1:11" ht="144" x14ac:dyDescent="0.2">
+    </row>
+    <row r="93" spans="1:9" ht="144" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C93" s="90"/>
+        <v>42</v>
+      </c>
+      <c r="B93" s="73" t="s">
+        <v>200</v>
+      </c>
+      <c r="C93" s="89"/>
       <c r="D93" s="5" t="s">
-        <v>72</v>
+        <v>201</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>295</v>
+        <v>202</v>
       </c>
       <c r="F93" s="22" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="G93" s="18" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>33</v>
+      </c>
+      <c r="H93" s="39" t="s">
+        <v>204</v>
       </c>
       <c r="I93" s="20"/>
-      <c r="J93" s="20"/>
-[...10 lines deleted...]
-      <c r="F94" s="167"/>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A94" s="82" t="s">
+        <v>205</v>
+      </c>
       <c r="G94" s="20"/>
-      <c r="H94" s="37"/>
+      <c r="H94" s="40"/>
       <c r="I94" s="20"/>
-      <c r="J94" s="20"/>
-[...12 lines deleted...]
-      <c r="H95" s="68"/>
+    </row>
+    <row r="95" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="70" t="s">
+        <v>411</v>
+      </c>
       <c r="I95" s="20" t="s">
         <v>422</v>
       </c>
-      <c r="J95" s="20"/>
-[...2 lines deleted...]
-    <row r="96" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="96" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="21"/>
       <c r="B96" s="21"/>
       <c r="C96" s="22"/>
       <c r="D96" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F96" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G96" s="19"/>
-      <c r="H96" s="36" t="s">
-        <v>300</v>
+      <c r="H96" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="I96" s="20"/>
-      <c r="J96" s="20"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="97" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C97" s="90"/>
+        <v>42</v>
+      </c>
+      <c r="B97" s="156" t="s">
+        <v>362</v>
+      </c>
+      <c r="C97" s="157"/>
       <c r="D97" s="5" t="s">
-        <v>74</v>
+        <v>363</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>75</v>
+        <v>412</v>
       </c>
       <c r="F97" s="22" t="s">
-        <v>139</v>
+        <v>365</v>
       </c>
       <c r="G97" s="19"/>
-      <c r="H97" s="36" t="s">
-        <v>139</v>
+      <c r="H97" s="39" t="s">
+        <v>365</v>
       </c>
       <c r="I97" s="20"/>
-      <c r="J97" s="20"/>
-[...2 lines deleted...]
-    <row r="98" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="98" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>255</v>
+        <v>208</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>256</v>
+        <v>367</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F98" s="15" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G98" s="19"/>
-      <c r="H98" s="36" t="s">
-        <v>303</v>
+      <c r="H98" s="39" t="s">
+        <v>27</v>
       </c>
       <c r="I98" s="20"/>
-      <c r="J98" s="20"/>
-[...2 lines deleted...]
-    <row r="99" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="99" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>257</v>
+        <v>368</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>258</v>
+        <v>369</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>76</v>
+        <v>370</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>77</v>
+        <v>413</v>
       </c>
       <c r="F99" s="15" t="s">
-        <v>140</v>
+        <v>372</v>
       </c>
       <c r="G99" s="19"/>
-      <c r="H99" s="36" t="s">
-        <v>325</v>
+      <c r="H99" s="39" t="s">
+        <v>373</v>
       </c>
       <c r="I99" s="20"/>
-      <c r="J99" s="20"/>
-[...2 lines deleted...]
-    <row r="100" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="100" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>259</v>
+        <v>374</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>260</v>
+        <v>375</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>78</v>
+        <v>376</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>79</v>
+        <v>414</v>
       </c>
       <c r="F100" s="15" t="s">
-        <v>141</v>
+        <v>378</v>
       </c>
       <c r="G100" s="19"/>
-      <c r="H100" s="36" t="s">
-        <v>326</v>
+      <c r="H100" s="39" t="s">
+        <v>379</v>
       </c>
       <c r="I100" s="20"/>
-      <c r="J100" s="20"/>
-[...2 lines deleted...]
-    <row r="101" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="101" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="2" t="s">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="B101" s="72" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="C101" s="73"/>
+        <v>415</v>
+      </c>
+      <c r="C101" s="90"/>
       <c r="D101" s="5" t="s">
-        <v>80</v>
+        <v>381</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>81</v>
+        <v>416</v>
       </c>
       <c r="F101" s="15" t="s">
-        <v>142</v>
+        <v>417</v>
       </c>
       <c r="G101" s="18" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>33</v>
+      </c>
+      <c r="H101" s="39" t="s">
+        <v>418</v>
       </c>
       <c r="I101" s="20"/>
-      <c r="J101" s="20"/>
-[...12 lines deleted...]
-      <c r="H102" s="68"/>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A102" s="70" t="s">
+        <v>361</v>
+      </c>
       <c r="I102" s="20" t="s">
         <v>420</v>
       </c>
-      <c r="J102" s="20"/>
-[...2 lines deleted...]
-    <row r="103" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="103" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="21"/>
       <c r="B103" s="21"/>
       <c r="C103" s="22"/>
       <c r="D103" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E103" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F103" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G103" s="19"/>
-      <c r="H103" s="36" t="s">
-        <v>300</v>
+      <c r="H103" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="I103" s="20"/>
-      <c r="J103" s="20"/>
-[...2 lines deleted...]
-    <row r="104" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="104" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C104" s="90"/>
+        <v>42</v>
+      </c>
+      <c r="B104" s="156" t="s">
+        <v>362</v>
+      </c>
+      <c r="C104" s="157"/>
       <c r="D104" s="5" t="s">
-        <v>74</v>
+        <v>363</v>
       </c>
       <c r="E104" s="11" t="s">
-        <v>83</v>
+        <v>364</v>
       </c>
       <c r="F104" s="22" t="s">
-        <v>139</v>
+        <v>365</v>
       </c>
       <c r="G104" s="19"/>
-      <c r="H104" s="36" t="s">
-        <v>139</v>
+      <c r="H104" s="39" t="s">
+        <v>365</v>
       </c>
       <c r="I104" s="20"/>
-      <c r="J104" s="20"/>
-[...2 lines deleted...]
-    <row r="105" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="105" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="3" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>255</v>
+        <v>208</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>256</v>
+        <v>367</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E105" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F105" s="15" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G105" s="19"/>
-      <c r="H105" s="36" t="s">
-        <v>303</v>
+      <c r="H105" s="39" t="s">
+        <v>27</v>
       </c>
       <c r="I105" s="20"/>
-      <c r="J105" s="20"/>
-[...2 lines deleted...]
-    <row r="106" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="106" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>257</v>
+        <v>368</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>258</v>
+        <v>369</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>76</v>
+        <v>370</v>
       </c>
       <c r="E106" s="11" t="s">
-        <v>84</v>
+        <v>371</v>
       </c>
       <c r="F106" s="15" t="s">
-        <v>140</v>
+        <v>372</v>
       </c>
       <c r="G106" s="19"/>
-      <c r="H106" s="36" t="s">
-        <v>325</v>
+      <c r="H106" s="39" t="s">
+        <v>373</v>
       </c>
       <c r="I106" s="20"/>
-      <c r="J106" s="20"/>
-[...2 lines deleted...]
-    <row r="107" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="107" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="2" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>259</v>
+        <v>374</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>260</v>
+        <v>375</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>78</v>
+        <v>376</v>
       </c>
       <c r="E107" s="11" t="s">
-        <v>85</v>
+        <v>377</v>
       </c>
       <c r="F107" s="15" t="s">
-        <v>141</v>
+        <v>378</v>
       </c>
       <c r="G107" s="19"/>
-      <c r="H107" s="36" t="s">
-        <v>326</v>
+      <c r="H107" s="39" t="s">
+        <v>379</v>
       </c>
       <c r="I107" s="20"/>
-      <c r="J107" s="20"/>
-[...12 lines deleted...]
-      <c r="H108" s="68"/>
+    </row>
+    <row r="108" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="70" t="s">
+        <v>380</v>
+      </c>
       <c r="I108" s="20" t="s">
         <v>423</v>
       </c>
-      <c r="J108" s="20"/>
-[...2 lines deleted...]
-    <row r="109" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="109" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="21"/>
       <c r="B109" s="21"/>
       <c r="C109" s="22"/>
       <c r="D109" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F109" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G109" s="19"/>
-      <c r="H109" s="36" t="s">
-        <v>300</v>
+      <c r="H109" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="I109" s="20"/>
-      <c r="J109" s="20"/>
-[...2 lines deleted...]
-    <row r="110" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="110" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="2" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>255</v>
+        <v>208</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>263</v>
+        <v>209</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E110" s="10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F110" s="15" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G110" s="19"/>
-      <c r="H110" s="36" t="s">
-        <v>303</v>
+      <c r="H110" s="39" t="s">
+        <v>27</v>
       </c>
       <c r="I110" s="20"/>
-      <c r="J110" s="20"/>
-[...2 lines deleted...]
-    <row r="111" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="111" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="72" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="C111" s="73"/>
+        <v>42</v>
+      </c>
+      <c r="B111" s="90"/>
+      <c r="C111" s="90"/>
       <c r="D111" s="5" t="s">
-        <v>80</v>
+        <v>381</v>
       </c>
       <c r="E111" s="11" t="s">
-        <v>87</v>
+        <v>382</v>
       </c>
       <c r="F111" s="15" t="s">
-        <v>143</v>
+        <v>383</v>
       </c>
       <c r="G111" s="19"/>
-      <c r="H111" s="36" t="s">
-        <v>328</v>
+      <c r="H111" s="39" t="s">
+        <v>384</v>
       </c>
       <c r="I111" s="20"/>
-      <c r="J111" s="20"/>
-[...2 lines deleted...]
-    <row r="112" spans="1:11" ht="96" x14ac:dyDescent="0.2">
+    </row>
+    <row r="112" spans="1:9" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="72" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="C112" s="73"/>
+        <v>42</v>
+      </c>
+      <c r="B112" s="90"/>
+      <c r="C112" s="90"/>
       <c r="D112" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E112" s="11" t="s">
-        <v>88</v>
+        <v>385</v>
       </c>
       <c r="F112" s="22" t="s">
-        <v>182</v>
+        <v>386</v>
       </c>
       <c r="G112" s="19" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>387</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>388</v>
       </c>
       <c r="I112" s="20"/>
-      <c r="J112" s="20"/>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="113" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="21"/>
       <c r="B113" s="21"/>
       <c r="C113" s="22"/>
       <c r="D113" s="5" t="s">
-        <v>60</v>
+        <v>163</v>
       </c>
       <c r="E113" s="11" t="s">
-        <v>89</v>
+        <v>389</v>
       </c>
       <c r="F113" s="22" t="s">
-        <v>184</v>
+        <v>390</v>
       </c>
       <c r="G113" s="19"/>
-      <c r="H113" s="36" t="s">
-        <v>330</v>
+      <c r="H113" s="39" t="s">
+        <v>391</v>
       </c>
       <c r="I113" s="20"/>
-      <c r="J113" s="20"/>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" ht="16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A114" s="21"/>
       <c r="B114" s="21"/>
       <c r="C114" s="22"/>
       <c r="D114" s="5" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="E114" s="11" t="s">
-        <v>90</v>
+        <v>392</v>
       </c>
       <c r="F114" s="22" t="s">
-        <v>185</v>
+        <v>393</v>
       </c>
       <c r="G114" s="19"/>
-      <c r="H114" s="36" t="s">
-        <v>331</v>
+      <c r="H114" s="39" t="s">
+        <v>394</v>
       </c>
       <c r="I114" s="20"/>
-      <c r="J114" s="20"/>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="115" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="21"/>
       <c r="B115" s="21"/>
       <c r="C115" s="22"/>
       <c r="D115" s="5" t="s">
-        <v>64</v>
+        <v>176</v>
       </c>
       <c r="E115" s="11" t="s">
-        <v>91</v>
+        <v>395</v>
       </c>
       <c r="F115" s="22" t="s">
-        <v>186</v>
+        <v>396</v>
       </c>
       <c r="G115" s="18" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>33</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>397</v>
       </c>
       <c r="I115" s="20"/>
-      <c r="J115" s="20"/>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A116" s="21"/>
       <c r="B116" s="21"/>
       <c r="C116" s="22"/>
       <c r="D116" s="5" t="s">
-        <v>66</v>
+        <v>182</v>
       </c>
       <c r="E116" s="11" t="s">
-        <v>92</v>
+        <v>398</v>
       </c>
       <c r="F116" s="22" t="s">
-        <v>183</v>
+        <v>399</v>
       </c>
       <c r="G116" s="19"/>
-      <c r="H116" s="36" t="s">
-        <v>333</v>
+      <c r="H116" s="39" t="s">
+        <v>400</v>
       </c>
       <c r="I116" s="20"/>
-      <c r="J116" s="20"/>
-[...12 lines deleted...]
-      <c r="H117" s="119"/>
+    </row>
+    <row r="117" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="77" t="s">
+        <v>206</v>
+      </c>
+      <c r="B117" s="91"/>
+      <c r="C117" s="91"/>
+      <c r="D117" s="91"/>
+      <c r="E117" s="91"/>
+      <c r="F117" s="91"/>
+      <c r="G117" s="91"/>
+      <c r="H117" s="91"/>
       <c r="I117" s="20" t="s">
         <v>421</v>
       </c>
-      <c r="J117" s="20"/>
-[...2 lines deleted...]
-    <row r="118" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="118" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="21"/>
       <c r="B118" s="21"/>
       <c r="C118" s="22"/>
       <c r="D118" s="5" t="s">
-        <v>353</v>
+        <v>117</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F118" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" s="19"/>
+      <c r="H118" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" s="20"/>
+    </row>
+    <row r="119" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="E119" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F119" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="G119" s="19"/>
+      <c r="H119" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="I119" s="20"/>
+    </row>
+    <row r="120" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D120" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="G118" s="19"/>
-[...46 lines deleted...]
-      </c>
       <c r="E120" s="10" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F120" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G120" s="19"/>
-      <c r="H120" s="36" t="s">
-        <v>299</v>
+      <c r="H120" s="39" t="s">
+        <v>47</v>
       </c>
       <c r="I120" s="20"/>
-      <c r="J120" s="20"/>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="121" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="C121" s="8" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>94</v>
+        <v>211</v>
       </c>
       <c r="E121" s="11" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F121" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G121" s="19"/>
-      <c r="H121" s="36" t="s">
-        <v>299</v>
+      <c r="H121" s="39" t="s">
+        <v>47</v>
       </c>
       <c r="I121" s="20"/>
-      <c r="J121" s="20"/>
-[...2 lines deleted...]
-    <row r="122" spans="1:11" ht="16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A122" s="2" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="B122" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="E122" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="F122" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="G122" s="19"/>
+      <c r="H122" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="I122" s="20"/>
+    </row>
+    <row r="123" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E123" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="F123" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="G123" s="19"/>
+      <c r="H123" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I123" s="20"/>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A124" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="F124" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="G124" s="19"/>
+      <c r="H124" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="I124" s="20"/>
+    </row>
+    <row r="125" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E125" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="F125" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="G125" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="H125" s="39" t="s">
+        <v>231</v>
+      </c>
+      <c r="I125" s="20"/>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A126" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="F126" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="G126" s="19"/>
+      <c r="H126" s="39" t="s">
+        <v>237</v>
+      </c>
+      <c r="I126" s="20"/>
+    </row>
+    <row r="127" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E127" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="G127" s="19"/>
+      <c r="H127" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="I127" s="20"/>
+    </row>
+    <row r="128" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E128" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="F128" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="G128" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H128" s="39" t="s">
+        <v>249</v>
+      </c>
+      <c r="I128" s="20"/>
+    </row>
+    <row r="129" spans="1:9" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B129" s="72" t="s">
+        <v>250</v>
+      </c>
+      <c r="C129" s="90"/>
+      <c r="D129" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="E129" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="F129" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="G129" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="H129" s="39" t="s">
+        <v>255</v>
+      </c>
+      <c r="I129" s="20"/>
+    </row>
+    <row r="130" spans="1:9" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B130" s="72" t="s">
+        <v>256</v>
+      </c>
+      <c r="C130" s="90"/>
+      <c r="D130" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E130" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="F130" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="G130" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="H130" s="39" t="s">
+        <v>261</v>
+      </c>
+      <c r="I130" s="20"/>
+    </row>
+    <row r="131" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B131" s="72" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" s="90"/>
+      <c r="D131" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E131" s="11" t="s">
         <v>264</v>
       </c>
-      <c r="C122" s="8" t="s">
+      <c r="F131" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="D122" s="5" t="s">
-[...20 lines deleted...]
-      <c r="B123" s="2" t="s">
+      <c r="G131" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H131" s="39" t="s">
         <v>266</v>
       </c>
-      <c r="C123" s="8" t="s">
+      <c r="I131" s="20"/>
+    </row>
+    <row r="132" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B132" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="D123" s="5" t="s">
-[...20 lines deleted...]
-      <c r="B124" s="2" t="s">
+      <c r="C132" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="C124" s="8" t="s">
+      <c r="D132" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="D124" s="5" t="s">
-[...17 lines deleted...]
-      <c r="A125" s="2" t="s">
+      <c r="E132" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="B125" s="2" t="s">
+      <c r="F132" s="22" t="s">
         <v>271</v>
       </c>
-      <c r="C125" s="8" t="s">
+      <c r="G132" s="19"/>
+      <c r="H132" s="39" t="s">
         <v>272</v>
       </c>
-      <c r="D125" s="5" t="s">
-[...22 lines deleted...]
-      <c r="B126" s="2" t="s">
+      <c r="I132" s="20"/>
+    </row>
+    <row r="133" spans="1:9" ht="115.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B133" s="72" t="s">
+        <v>200</v>
+      </c>
+      <c r="C133" s="90"/>
+      <c r="D133" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="C126" s="8" t="s">
+      <c r="E133" s="11" t="s">
         <v>274</v>
       </c>
-      <c r="D126" s="5" t="s">
-[...20 lines deleted...]
-      <c r="B127" s="2" t="s">
+      <c r="F133" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="G133" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H133" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="I133" s="20"/>
+    </row>
+    <row r="134" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="70" t="s">
         <v>275</v>
       </c>
-      <c r="C127" s="8" t="s">
-[...193 lines deleted...]
-      <c r="H134" s="68"/>
       <c r="I134" s="20" t="s">
         <v>421</v>
       </c>
-      <c r="J134" s="20"/>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="135" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="21"/>
       <c r="B135" s="21"/>
       <c r="C135" s="22"/>
       <c r="D135" s="5" t="s">
-        <v>353</v>
+        <v>117</v>
       </c>
       <c r="E135" s="10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F135" s="14" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="G135" s="19"/>
-      <c r="H135" s="36" t="s">
-        <v>300</v>
+      <c r="H135" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="I135" s="20"/>
-      <c r="J135" s="20"/>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+    </row>
+    <row r="136" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C136" s="90"/>
+        <v>42</v>
+      </c>
+      <c r="B136" s="156" t="s">
+        <v>276</v>
+      </c>
+      <c r="C136" s="157"/>
       <c r="D136" s="6" t="s">
-        <v>364</v>
+        <v>277</v>
       </c>
       <c r="E136" s="12" t="s">
-        <v>112</v>
+        <v>278</v>
       </c>
       <c r="F136" s="16" t="s">
         <v>122</v>
       </c>
       <c r="G136" s="19"/>
-      <c r="H136" s="40" t="s">
-        <v>346</v>
+      <c r="H136" s="43" t="s">
+        <v>279</v>
       </c>
       <c r="I136" s="20"/>
-      <c r="J136" s="20"/>
-[...3 lines deleted...]
-      <c r="A137" s="97" t="s">
+    </row>
+    <row r="137" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B137" s="123" t="s">
+        <v>281</v>
+      </c>
+      <c r="C137" s="37" t="s">
+        <v>282</v>
+      </c>
+      <c r="D137" s="104" t="s">
+        <v>126</v>
+      </c>
+      <c r="E137" s="105" t="s">
+        <v>283</v>
+      </c>
+      <c r="F137" s="106" t="s">
+        <v>284</v>
+      </c>
+      <c r="G137" s="95"/>
+      <c r="H137" s="122" t="s">
+        <v>285</v>
+      </c>
+      <c r="I137" s="166"/>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A138" s="125"/>
+      <c r="B138" s="125"/>
+      <c r="C138" s="38" t="s">
         <v>286</v>
       </c>
-      <c r="B137" s="97" t="s">
-[...121 lines deleted...]
-    <row r="143" spans="1:11" ht="32" x14ac:dyDescent="0.2">
+      <c r="D138" s="107"/>
+      <c r="E138" s="98"/>
+      <c r="F138" s="100"/>
+      <c r="G138" s="98"/>
+      <c r="H138" s="121"/>
+      <c r="I138" s="130"/>
+    </row>
+    <row r="139" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B139" s="123" t="s">
+        <v>287</v>
+      </c>
+      <c r="C139" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="D139" s="104" t="s">
+        <v>132</v>
+      </c>
+      <c r="E139" s="105" t="s">
+        <v>289</v>
+      </c>
+      <c r="F139" s="106" t="s">
+        <v>290</v>
+      </c>
+      <c r="G139" s="95"/>
+      <c r="H139" s="122" t="s">
+        <v>291</v>
+      </c>
+      <c r="I139" s="166"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A140" s="125"/>
+      <c r="B140" s="125"/>
+      <c r="C140" s="38" t="s">
+        <v>292</v>
+      </c>
+      <c r="D140" s="107"/>
+      <c r="E140" s="98"/>
+      <c r="F140" s="100"/>
+      <c r="G140" s="98"/>
+      <c r="H140" s="121"/>
+      <c r="I140" s="130"/>
+    </row>
+    <row r="141" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B141" s="123" t="s">
+        <v>293</v>
+      </c>
+      <c r="C141" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="D141" s="104" t="s">
+        <v>137</v>
+      </c>
+      <c r="E141" s="105" t="s">
+        <v>295</v>
+      </c>
+      <c r="F141" s="106" t="s">
+        <v>296</v>
+      </c>
+      <c r="G141" s="95"/>
+      <c r="H141" s="122" t="s">
+        <v>297</v>
+      </c>
+      <c r="I141" s="166"/>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A142" s="125"/>
+      <c r="B142" s="125"/>
+      <c r="C142" s="38" t="s">
+        <v>298</v>
+      </c>
+      <c r="D142" s="107"/>
+      <c r="E142" s="98"/>
+      <c r="F142" s="100"/>
+      <c r="G142" s="98"/>
+      <c r="H142" s="121"/>
+      <c r="I142" s="130"/>
+    </row>
+    <row r="143" spans="1:9" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="2" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="C143" s="8" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>55</v>
+        <v>142</v>
       </c>
       <c r="E143" s="12" t="s">
-        <v>116</v>
+        <v>302</v>
       </c>
       <c r="F143" s="17" t="s">
-        <v>155</v>
+        <v>303</v>
       </c>
       <c r="G143" s="19"/>
-      <c r="H143" s="40" t="s">
-        <v>350</v>
+      <c r="H143" s="43" t="s">
+        <v>304</v>
       </c>
       <c r="I143" s="20"/>
-      <c r="J143" s="20"/>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="144" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="2" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="C144" s="8" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>365</v>
+        <v>307</v>
       </c>
       <c r="E144" s="12" t="s">
-        <v>117</v>
+        <v>308</v>
       </c>
       <c r="F144" s="22" t="s">
-        <v>189</v>
+        <v>309</v>
       </c>
       <c r="G144" s="19"/>
-      <c r="H144" s="40" t="s">
-        <v>351</v>
+      <c r="H144" s="43" t="s">
+        <v>310</v>
       </c>
       <c r="I144" s="20"/>
-      <c r="J144" s="20"/>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="145" spans="1:9" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="2" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>255</v>
+        <v>208</v>
       </c>
       <c r="C145" s="8" t="s">
-        <v>263</v>
+        <v>209</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>118</v>
+        <v>311</v>
       </c>
       <c r="E145" s="13" t="s">
-        <v>119</v>
+        <v>312</v>
       </c>
       <c r="F145" s="17" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="G145" s="19"/>
-      <c r="H145" s="36" t="s">
-        <v>303</v>
+      <c r="H145" s="39" t="s">
+        <v>27</v>
       </c>
       <c r="I145" s="20"/>
-      <c r="J145" s="20"/>
-[...12 lines deleted...]
-      <c r="H146" s="158"/>
+    </row>
+    <row r="146" spans="1:9" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="20" t="s">
+        <v>313</v>
+      </c>
+      <c r="B146" s="20"/>
+      <c r="C146" s="27"/>
+      <c r="D146" s="44"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="30"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="45"/>
       <c r="I146" s="20"/>
-      <c r="J146" s="20"/>
-      <c r="K146" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="187">
-    <mergeCell ref="G141:G142"/>
+  <mergeCells count="76">
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="B7:B24"/>
+    <mergeCell ref="C85:C87"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B68:C68"/>
     <mergeCell ref="H141:H142"/>
+    <mergeCell ref="B82:B84"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="F85:F87"/>
+    <mergeCell ref="I137:I138"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="A64:A69"/>
+    <mergeCell ref="A85:A87"/>
     <mergeCell ref="I141:I142"/>
-    <mergeCell ref="J141:J142"/>
-[...1 lines deleted...]
-    <mergeCell ref="G139:G140"/>
+    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="B79:B81"/>
+    <mergeCell ref="D79:D81"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="D88:D90"/>
+    <mergeCell ref="A79:A81"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="I37:I38"/>
+    <mergeCell ref="I39:I40"/>
+    <mergeCell ref="I7:I24"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="F88:F90"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A1:A2"/>
+    <mergeCell ref="A7:A24"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="H137:H138"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="I139:I140"/>
+    <mergeCell ref="C82:C84"/>
+    <mergeCell ref="E85:E87"/>
+    <mergeCell ref="G85:G87"/>
+    <mergeCell ref="D82:D84"/>
+    <mergeCell ref="F82:F84"/>
+    <mergeCell ref="A139:A140"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="D85:D87"/>
+    <mergeCell ref="A88:A90"/>
+    <mergeCell ref="A82:A84"/>
+    <mergeCell ref="A60:A62"/>
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="C79:C81"/>
+    <mergeCell ref="E79:E81"/>
+    <mergeCell ref="C88:C90"/>
+    <mergeCell ref="E88:E90"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="A141:A142"/>
     <mergeCell ref="H139:H140"/>
-    <mergeCell ref="I139:I140"/>
-[...21 lines deleted...]
-    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="E82:E84"/>
+    <mergeCell ref="G82:G84"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="F79:F81"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="B66:C66"/>
     <mergeCell ref="A137:A138"/>
-    <mergeCell ref="B137:B138"/>
-[...14 lines deleted...]
-    <mergeCell ref="A102:H102"/>
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="G79:G81"/>
     <mergeCell ref="G88:G90"/>
-    <mergeCell ref="I88:I90"/>
-[...55 lines deleted...]
-    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="H39:H40"/>
     <mergeCell ref="B67:C67"/>
-    <mergeCell ref="B68:C68"/>
-[...11 lines deleted...]
-    <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
-    <mergeCell ref="B62:C62"/>
-[...28 lines deleted...]
-    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="H7:H24"/>
     <mergeCell ref="I25:I27"/>
-    <mergeCell ref="J25:J27"/>
-[...34 lines deleted...]
-    <mergeCell ref="I31:I32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>imported nightly</vt:lpstr>
       <vt:lpstr>imported yearly</vt:lpstr>
       <vt:lpstr>imported at project start</vt:lpstr>
       <vt:lpstr>all imported data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PS to EDPlan Mapping</dc:title>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Cohran, Laura D</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>